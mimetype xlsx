--- v0 (2025-12-10)
+++ v1 (2026-05-09)
@@ -54,728 +54,728 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sérginho Araújo, Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SAÚDE,  A NECESSIDADE DE FAZER A AMPLIAÇÃO DO PSM, COM LEITO PARA INTERNAÇÃO DE PACIENTES, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CONSTRUÇÃO DE EM CENTRO DE INTEGRAÇÃO DE CULTURA, ESPORTE E LAZER, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A AQUISIÇÃO DE UMA AMBULÂNCIA EQUIPADA COM UTI MÓVEL PARA O MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE INTERVIR JUNTO A SECRETARIA DE EDUCAÇÃO DO ESTADO DE MATO GROSSO, OBJETIVANDO A AQUISIÇÃO DE UM ÔNIBUS PARA O TRANSPORTE ESCOLAR PARA ATENDER AS  LINHAS RURAIS AGROVERA E TUPI BARÃO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER O LEVANTAMENTO, E CASCALHAMENTO DAS ESTRADAS DO ALTO DO BRANCO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE FAZER A INSTALAÇÃO DE LIXEIRAS EM TODAS AS VIAS PUBLICAS DO  MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A IMPLANTAÇÃO DE UMA LINHA COM ÔNIBUS ESCOLAR DESIGNADO AO CONJUNTO HABITACIONAL VIDA NOVA NO  MUNICÍPIO DE IPIRANGA DO NORTE/MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A IMPLANTAÇÃO DA SEMANA EVANGÉLICA NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO COM PROGRAMAÇÕES  DESTINADA AOS MESMOS.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Junior P. Federice, Eluir Cavassin, Jacir Laureano Maria, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A IMPLANTAÇÃO DO PLANO DIRETOR NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CRIAÇÃO DA SECRETARIA MUNICIPAL DE ESPORTES, DESMEMBRANDO DA SECRETARIA DE EDUCAÇÃO,  NO MUNICÍPIO DE IPIRANGA DO NORTE/MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A AQUISIÇÃO DE CAMINHÕES EQUIPADOS COM CAÇAMBA COLETORA E COMPACTADOR DE LIXO PARA O MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A READEQUAÇÃO DA LEI FEDERAL Nº 11.770/2008 DE (04) QUATRO MESES DE LICENÇA MATERNIDADE PARA 06 (SEIS) MESES, SENDO 02 (DOIS) MESES OPCIONAL SEM REMUNERAÇÃO.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE COLOCAR PLACAS DE IDENTIFICAÇÃO COM OS RESPECTIVOS NOMES DE RUAS E AVENIDAS DE TODAS AS VIAS URBANAS DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CONSTRUÇÃO DE BANHEIROS PÚBLICOS E INSTALAÇÃO DE BEBEDOUROS NA PRAÇA MUNICIPAL ILBERTO EFTTING, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CONSTRUÇÃO DE UM CENTRO DE MÚLTIPLO USO NO CONJUNTO HABITACIONAL VIDA NOVA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A RECUPERAÇÃO DE TODAS AS VIAS URBANAS PAVIMENTADAS DO MUNICÍPIO DE IPIRANGA DO NORTE&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER UM LEVANTAMENTO TOPÓGRAFO DE TODOS OS PONTOS CRÍTICOS DAS ESTRADAS VICINAIS DO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A ELABORAÇÃO E IMPLANTAÇÃO DO PCCS &amp;#8211; PLANO DE CARGOS CARREIRAS E SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, COM EXCEÇÃO DA EDUCAÇÃO QUE JÁ EXISTE, NO MUNICÍPIO DE IPIRANGA DO NORTE.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE CONSTRUIR UM QUARTO E ADQUIRIR DUAS CAMAS PARA OS ENFERMEIROS DE PLANTÃO DO POSTO DE SAÚDE MUNICIPAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A COLOCAÇÃO DE FAIXAS DE PEDESTRES EM TODAS AS VIAS PAVIMENTADAS E PRINCIPALMENTE EM TORNO DA PRAÇA MUNICIPAL ILBERTO EFFTING, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Jacir Laureano Maria, Eluir Cavassin, Junior P. Federice, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO AO PARQUE DAS EMAS E BURITIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA MOLAS) NA AV. RIO AMAZONAS PRÓXIMOS AO ARMAZÉM DO SR. VANDERLEI PASTRO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER O REPARO DA ILUMINAÇÃO PÚBLICA DE TODAS AS VIAS URBANAS DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A COLETA DE ENTULHOS COM A MÁXIMA URGENCIA EM TODAS AS VIAS URBANAS DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER O PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE SAI DO MUNICÍPIO DE IPIRANGA DO NORTE SENTIDO FAZENDA MANO JULIO ATÉ A DIVISA COM O MUNICÍPIO DE TAPURAH.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER O PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE SAI DO MUNICÍPIO DE IPIRANGA DO NORTE ATÉ A DIVISA COM O MUNICÍPIO DE ITANHANGÁ.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Tocolini, Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Sérginho Araújo, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A ALTERAÇÃO DA LEI MUNICIPAL Nº 221/2008 QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DOS_x000D_
 DIREITOS DA CRIANÇA E DO ADOLESCENTE, CONSELHO TUTELAR E FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DA ADOLESCÊNCIA DE IPIRANGA DO NORTE, PROMOVENDO OS DIREITOS E BENEFÍCIOS AOS MESMOS CONFORME PREVÊ A LEI FEDERAL Nº 12.696 DE 25 DE JULHO DE 2012 (EM ANEXO)._x000D_
 </t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Professora Susana, Pedro Dela Pria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE INTERVIR JUNTO AO  INSTITUTO FEDERAL DE EDUCAÇÃO TÉCNICA &amp;#8211; IFMT A IMPLANTAÇÃO DOS PROJETOS DO PRONERA (PROGRAMA NACIONAL DE EDUCAÇÃO NA REFORMA AGRÁRIA), EM IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE FAZER A CONSTRUÇÃO DOS PRÉDIOS DESTINADOS AOS SERVIÇOS DE SAÚDE DO MUNICÍPIO, NELES INCLUINDO, PRINCIPALMENTE: A SEDE DA SECRETARIA MUNICIPAL DE SAÚDE, A MELHORIA, NO QUE COUBER, DO PSF, DO PSM  E AS AMPLIAÇÕES NECESSÁRIAS, SEGUNDO A PROJEÇÃO DE CRESCIMENTO POPULACIONAL DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE FAZER A CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL SOCIETY COM GRAMA SINTÉTICA NA PRAÇA MUNICIPAL ILBERTO EFTTING, INCLUINDO AS INSTALAÇÕES DE BANHEIROS, VESTIÁRIOS, ALAMBRADOS E PORTÕES DE ACESSO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE RECOLOCAR A PLACA HONORÍFICA (PEDRA FUNDAMENTAL) NA PRAÇA MUNICIPAL ILBERTO EFFTING,  NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/599/599_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO QUE DESÁGUA NO RIO VERDE, NA REGIÃO DO ALTO DO RIO BRANCO, PRÓXIMO AO MOEGÃO DA BUNGE, SENTIDO AO MUNICÍPIO DE SINOP. _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE SOLICITAR JUNTO AO MEC, NO PROGRAMA DE TRANSPORTE ESCOLAR, &amp;#8220;CAMINHO DA ESCOLA&amp;#8221; OU OUTROS PROGRAMA DISPONÍVEIS, OBJETIVANDO A AQUISIÇÃO DE MAIS 04 (QUATRO) ÔNIBUS ESCOLARES PARA COMPLETAR O ATENDIMENTO DO TRANSPORTE ESCOLAR EM TODOS OS P.A.S DO MUNICÍPIO DE IPIRANGA DO NORTE/MT</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE TOMAR AS DEVIDAS PROVIDENCIAS COM A MÁXIMA URGÊNCIA QUANTO A REGULARIZAÇÃO DOS LOTEAMENTOS E IMÓVEIS URBANOS QUE ATÉ A PRESENTE DATA ENCONTRAM-SE  IRREGULARES, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT_x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/602/602_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE REALIZAR MELHORIAS NO CONJUNTO HABITACIONAL VIDA NOVA, COMO:  REFORMA DAS CASAS,  DRENAGEM, SANEAMENTO  BÁSICO E   PAVIMENTAÇÃO DAS RUAS.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A IMPLANTAÇÃO DO SIM &amp;#8211; SERVIÇO DE INSPEÇÃO MUNICIPAL PARA OS PRODUTOS DE ORIGEM ANIMAL E VEGETAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE INTERVIR JUNTO AO GOVERNO DO ESTADO, ATRAVÉS DA SEPLAN (SECRETARIA DE ESTADO DE PLANEJAMENTO E COORDENAÇÃO GERAL),  PARA QUE SEJA FEITO A DEMARCAÇÃO DOS LIMITES DO MUNICÍPIO DE IPIRANGA DO NORTE, INCLUSIVE COM PLACAS DE IDENTIFICAÇÃO DAS DIVISAS, NOS LOCAIS PRÓPRIOS DAS ESTRADAS QUE LEVAM AOS MUNICÍPIOS CIRCO-VIZINHOS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A  IMPLANTAÇÃO DE UM PROGRAMA CONTINUADO DE CONSCIÊNCIA  FISCAL NO MUNICÍPIO, BUSCANDO VALORIZAR A EXPEDIÇÃO DA NOTA FISCAL, INCLUINDO TODA A CADEIA DE IMPOSTOS, COMO FORMA DE CONTRIBUIR PARA COM O MUNICÍPIO DE IPIRANGA DO NORTE. </t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE ESTABELECER A OBRIGATORIEDADE DO CUMPRIMENTO DA LEI MUNICIPAL COMPLEMENTAR Nº 009/2011, QUE TRATA DA ROÇADA E LIMPEZA DOS TERRENOS BALDIOS DO MUNICÍPIO, NOTIFICANDO OS PROPRIETÁRIOS OU RESPONSÁVEIS QUE SERÃO SUJEITOS A PAGAMENTO DA TLLU (TAXA DE LIMPEZA DOS LOTES URBANOS), NO  MUNICÍPIO DE IPIRANGA DO NORTE. </t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CONTRATAÇÃO DE UM ZELADOR PARA O CEMITÉRIO MUNICIPAL, BEM COMO FAZER A CONSTRUÇÃO DO MURO, INSTALAÇÃO DE LIXEIRAS E ARBORIZAÇÃO DO MESMO, NO  MUNICÍPIO DE IPIRANGA DO NORTE.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CONSTRUÇÃO DE QUIOSQUES NA PRAÇA MUNICIPAL ILBERTO EFFTING, NO  MUNICÍPIO DE IPIRANGA DO NORTE</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Junior P. Federice</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER O REPARO NOS QUEBRA-MOLAS DE TODAS AS VIAS URBANAS QUE AINDA NÃO POSSUEM A PAVIMENTAÇÃO ASFÁLTICA, NO  MUNICÍPIO DE IPIRANGA DO NORTE. </t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Tuco, Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Pedro Dela Pria, Professora Susana, Sérginho Araújo, Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE IMPLANTAR UM SISTEMA TOTALMENTE INFORMATIZADO NOS POSTOS DE SAUDE DO MUNICIPIO DE IPIRANGA DO NORTE, PARA FACILITAR O CADASTRAMENTO DE PACIENTES, PRONTUÁRIO ELETRÔNICO, CONFIRMAÇÃO DE AGENDAMENTO DE CONSULTAS E CONTROLE NA ENTREGA DE MEDICAMENTOS.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A ISENÇÃO DE IPTU REFERENTE AO ANO DE 2013, AOS PROPRIETÁRIOS QUE CONSTRUÍREM CALÇADAS EM FRENTE SUAS RESIDÊNCIAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Pedro Dela Pria, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER O DESCONTO DE 30% PARA OS PAGAMENTOS Á VISTA  DE ITU, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Nico Nicoletti, Pedro Dela Pria, Professora Susana</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER ALGUNS REPAROS NA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, COMO: PINTURA E REBOCO INTERNO E EXTERNO DO MURO, BEM COMO COLOCAR TOLDO NOS PORTÕES DE EMBARQUE E DESEMBARQUE DO ALUNOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT..</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Professora Susana, Nico Nicoletti, Pedro Dela Pria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE EFETUAR O LEVANTAMENTO DA REALIDADE DAS ESTRADAS ESTADUAIS NO MUNICÍPIO DAS MTS &amp;#8211; ABRANGENDO EXTENSÃO, NECESSIDADES, SOLICITANDO AO GOVERNO DO ESTADO QUE INCREMENTE A MELHORIA DAS MESMAS ENVOLVENDO O  LEVANTAMENTO DO LEITO, A DRENAGEM COM BUEIROS E CASCALHAMENTO</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE IMPLANTAR  UM PROGRAMA CONTINUADO DE FORMAÇÃO E CAPACITAÇÃO DOS SERVIDORES PÚBLICOS, EM ESPECIAL OS EFETIVOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT. CONCURSO). </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAR A ATUALIZAÇÃO DO PLANO MUNICIPAL DE HABITAÇÃO, COM TODA SUA LEGISLAÇÃO PERTINENTE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER CONSTRUÇÃO DE NOVAS SALAS DE AULA NA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA,  SENDO UM DESTINADA PARA HORA ATIVIDADE DOS PROFESSORES COM INSTALAÇÃO DE BANHEIRO NA MESMA BEM COMO A CONSTRUÇÃO DE UMA LAVANDERIA.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE BUSCAR  RECURSOS PARA AQUISIÇÃO DE EQUIPAMENTOS AMBULATORIAIS/HOSPITALARES PARA O MUNICÍPIO DE IPIRANGA DO NORTE, COMO; RAIO X, ELETROCARDIOGRAMA E ULTRASSOM.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/614/614_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA OS VALORES DAS DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT, AOS VEREADORES E AOS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA A REDAÇÃO DO &amp;#8220;CAPUT&amp;#8221; DO ART. 7º E ACRESCENTA O PARÁGRAFO PRIMEIRO E PARÁGRAFO SEGUNDO AO ART.7º DA RESOLUÇÃO Nº 001 DO PODER LEGISLATIVO MUNICIPAL DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: FIXA O CALENDÁRIO LEGISLATIVO PARA O ANO DE 2014_x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1083,68 +1083,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>