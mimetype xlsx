--- v1 (2026-02-04)
+++ v2 (2026-05-06)
@@ -54,2536 +54,2536 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Sérginho Araújo, Professora Susana, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;SUPRIMA &amp;#8211; SE DO ARTIGO 165, CAPÍTULO XII, DO PROJETO DE LEI COMPLEMENTAR Nº 003/2014 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ADITIVA &amp;#8211; SE O ARTIGO 239, TÍTULO II, CAPÍTULO I, DO PROJETO DE LEI COMPLEMENTAR Nº 005/2014 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Tocolini, Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Sérginho Araújo, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MODIFIQUE &amp;#8211; SE O ARTIGO 29 &amp;#8220;CAPUT&amp;#8221; DO PROJETO DE LEI Nº 030/2014 DO PODER EXECUTIVO.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MODIFIQUE &amp;#8211; SE O ARTIGO 29, INCISOS XIII E XXIV,  ARTIGO 182, INCISO VI E PARÁGRAFO ÚNICO DO PROJETO DE LEI COMPLEMENTAR Nº 005/2014 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tocolini, Eluir Cavassin, Jacir Laureano Maria, Sérginho Araújo, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A AQUISIÇÃO DE UMA AMBULÂNCIA EQUIPADA COM UTI MÓVEL PARA O MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE FAZER A INSTALAÇÃO DE LIXEIRAS EM TODAS AS VIAS PUBLICAS DO  MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A AQUISIÇÃO DE CAMINHÕES EQUIPADOS COM CAÇAMBA COLETORA E COMPACTADOR DE LIXO PARA O MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Tuco, Eluir Cavassin, Jacir Laureano Maria, Sérginho Araújo, Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE COLOCAR PLACAS DE IDENTIFICAÇÃO COM OS RESPECTIVOS NOMES DE RUAS E AVENIDAS DE TODAS AS VIAS URBANAS, BEM COMO FAZER O RESTAURAÇÃO DE TODAS AS PLACAS DE SINALIZAÇÃO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A ELABORAÇÃO E IMPLANTAÇÃO DO PCCS &amp;#8211; PLANO DE CARGOS CARREIRAS E SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, COM EXCEÇÃO DA EDUCAÇÃO QUE JÁ EXISTE, NO MUNICÍPIO DE IPIRANGA DO NORTE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A COLOCAÇÃO DE FAIXAS DE PEDESTRES EM TODAS AS VIAS PAVIMENTADAS E PRINCIPALMENTE EM TORNO DA PRAÇA MUNICIPAL ILBERTO EFFTING, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CONTRATAÇÃO DE UM ZELADOR PARA O CEMITÉRIO MUNICIPAL, BEM COMO FAZER A CONSTRUÇÃO DO MURO, INSTALAÇÃO DE LIXEIRAS E ARBORIZAÇÃO DO MESMO, NO  MUNICÍPIO DE IPIRANGA DO NORTE. </t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE BUSCAR  RECURSOS PARA AQUISIÇÃO DE EQUIPAMENTOS AMBULATORIAIS/HOSPITALARES PARA O MUNICÍPIO DE IPIRANGA DO NORTE, COMO; RAIO X, ELETROCARDIOGRAMA E ULTRASSOM.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Professora Susana, Pedro Dela Pria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER O CASCALHAMENTO NA ESTRADA QUE DÁ ACESSO AS CHÁCARAS PARQUE DAS EMAS, ATÉ A PROPRIEDADE DO SR. ELIZEU HELLSTRONN (CHÁCARA PARAÍSO), NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Jacir Laureano Maria, Eluir Cavassin, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CONSTRUÇÃO DE QUEBRAS MOLAS (REDUTOR DE VELOCIDADE) NA RUA DOS JASMINS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE INTERVIR JUNTO A AGENCIA DOS CORREIOS E TELÉGRAFOS VISANDO A CONTRATAÇÃO DE UM CARTEIRO PARA QUE SEJA DISPONIBILIZADO O SERVIÇO DE ENTREGA DAS CORRESPONDÊNCIAS NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Sérginho Araújo, Eluir Cavassin, Jacir Laureano Maria, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A RECUPERAÇÃO DAS ESTRADAS MUNICIPAIS QUE ATENDEM O ALTO DO RIO BRANCO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A RECUPERAÇÃO DA AV. RIO BRANCO EM FRENTE AOS ARMAZÉNS GERAIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A RECUPERAÇÃO DA PAVIMENTAÇÃO DA AV. RIO BRANCO, BEM COMO FAZER A INSTALAÇÃO DA ILUMINAÇÃO PUBLICA EM FRENTE AOS ARMAZÉNS GERAIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE DAR INÍCIO AS OBRAS QUE JÁ TEM VERBAS DEPOSITADAS EM CONTA, TAIS COMO: CENTRO DE MÚLTIPLO USO, CENTRO DE EVENTOS, BANHEIROS DA PRAÇA ENTRE OUTRAS,  NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Junior P. Federice, Pedro Dela Pria, Professora Susana</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER INSTALAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA COM POSTE DE LUZ SEM FIO, NA AVENIDA VITÓRIA NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A RECUPERAÇÃO DAS ESTRADAS PERIMETRAIS QUE DÃO ACESSO AO PERÍMETRO URBANO NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL JUNTAMENTE COM A POLICIA MILITAR, A NECESSIDADE DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS QUANTO O TRÁFEGO DE CARRETAS DENTRO DO PERÍMETRO URBANO NO MUNICÍPIO DE IPIRANGA DO NORTE/MT._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A RESTAURAÇÃO DO CANAL DE TV LOCAL, DO MUNICÍPIO DE IPIRANGA DO NORTE,  QUE SE ENCONTRA INATIVO A MAIS DE UM MÊS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER O REPARO EM TODA A REDE ILUMINAÇÃO PÚBLICA DO PERÍMETRO URBANO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, JUNTAMENTE COM OS ÓRGÃOS COMPETENTES, A NECESSIDADE DE FAZER A MUNICIPALIZAÇÃO DO TRÂNSITO NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A AQUISIÇÃO DE UM ÔNIBUS ESCOLAR PARA O TRANSPORTE DOS ALUNOS QUE FREQÜENTAM CURSOS SUPERIORES NO MUNICÍPIO DE SORRISO/MT. _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A AQUISIÇÃO DE UM ROLO COMPACTADOR PARA AUXILIAR NA RECUPERAÇÃO DAS ESTRADAS RURAIS E VIAS DO URBANAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE INSTITUIR UM DIA DE CADA MÊS PARA FAZER A ENTREGA DE CARGAS DE TERRAS PARA AS PESSOAS QUE DESEJAM CONSTRUIR E QUE TAMBÉM JÁ TEM SEU NOME CONSTADO NO CRONOGRAMA DE AGENDAMENTO QUE É REALIZADO PELA SECRETARIA DE OBRAS, DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A RECUPERAÇÃO DA AVENIDA RIO AMAZONAS, INICIANDO NO TÉRMINO DO ASFALTO ATE A PERIMETRAL QUE É  PONTO FINAL DA AVENIDA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE IMPLANTAR UMA LINHA PARA O TRANSPORTE ESCOLAR DOS ALUNOS QUE RESIDEM NO CONJUNTO HABITACIONAL VIDA NOVA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Junior P. Federice</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. DEPUTADO ESTADUAL JOSÉ DOMINGOS FRAGA FILHO, A NECESSIDADE DE DESIGNAR UMA EMENDA PARLAMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) PARA AQUISIÇÃO DE UMA AMBULÂNCIA PARA O MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. DEPUTADO ESTADUAL JOSÉ DOMINGOS FRAGA FILHO, A NECESSIDADE DE DESIGNAR UMA EMENDA PARLAMENTAR NO VALOR DE R$ 50.000,00 (CINQÜENTA MIL REAIS) PARA O MUNICÍPIO DE IPIRANGA DO NORTE/MT, OBJETIVANDO A CONSTRUÇÃO DA FEIRA DO PRODUTOR RURAL DA AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. DEPUTADO ESTADUAL JOSÉ DOMINGOS FRAGA FILHO, A NECESSIDADE DE INTERVIR JUNTO A JUSTIÇA FEDERAL DO ESTADO DE MATO GROSSO, OBJETIVANDO A TRANSFERÊNCIA DO MUNICÍPIO DE IPIRANGA DA JURISDIÇÃO DE DIAMANTINO/MT PARA O MUNICÍPIO DE SINOP/MT. </t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Junior P. Federice, Professora Susana</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER REPAROS NO ESTACIONAMENTO DO CEMEI COMO:  COBERTURA COM TOLDO, CASCALHAMENTO E COLOCAÇÃO DE PEDRA BRITA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER UMA PASSARELA COBERTA LIGANDO O PRÉDIO NOVO AO ANTIGO DA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT. _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE CONSTRUIR CALÇADA AO REDOR DA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, BEM COMO CONSTRUIR UMA LAVANDERIA ANEXA A COZINHA E BANHEIROS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT. _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE OBRAS, A NECESSIDADE DE FAZER UM LEVANTAMENTO DOS PONTOS CRÍTICOS DAS ESTRADAS RURAIS, PARA QUE NA SECA POSSA FAZER OS REPAROS ADEQUADOS E NECESSÁRIOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CONTRATAÇÃO DE UM MÉDICO DO TRABALHO, PARA O MUNICÍPIO DE IPIRANGA DO NORTE/MT, CONFORME SOLICITAÇÃO EM ANEXO.  </t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A REVISÃO DO PCCS &amp;#8211; PLANO DE CARGOS, CARREIRAS E SALÁRIOS DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A REABERTURA DA BIBLIOTECA PÚBLICA MUNICIPAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.  </t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER OS REPAROS NECESSÁRIOS NAS QUADRAS DA PRAÇA MUNICIPAL ILBERTO EFFTING,   COMO: PINTURA, REFORMAS DAS GRADES E TRATAMENTO DA AREIA PARA EVITAR A PROLIFERAÇÃO DE INSETOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE INTERVIR JUNTO A SEJUSP &amp;#8211; SECRETARIA ESTADUAL DE SEGURANÇA PUBLICA, VISANDO REATIVAR O CONSEG &amp;#8211; CONSELHO DE SEGURANÇA DO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Pedro Dela Pria, Junior P. Federice, Professora Susana</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE COLOCAR E ESPALHAR CARGAS DE CASCALHO NA ENTRADA DA PROPRIEDADE DO SR. ADRIANO MORAES NAS CHÁCARAS PARQUE DAS EMAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER O REBAIXAMENTO DOS MEIO FIO COM ACESSIBILIDADE PARA PORTADORES DE NECESSIDADES ESPECIAIS (CADEIRANTES)  EM FRENTE E NAS LATERAIS DO GINÁSIO DE ESPORTES PRÓXIMO A ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A CONSTRUÇÃO DE UM ESPAÇO PARA DIVERSÃO E LAZER DOS JOVENS DO MUNICÍPIO DE IPIRANGA DO NORTE/MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A RETIRADA DA FIAÇÃO DE ENERGIA ELÉTRICA DE ALTA TENSÃO DA REGIÃO CENTRAL DO MUNICÍPIO DE IPIRANGA DO NORTE/MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Professora Susana, Junior P. Federice, Pedro Dela Pria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A AQUISIÇÃO DE UM VEICULO PARA USO EXCLUSIVO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E ESPORTES DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.  </t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE REABRIR O PRAZO PARA A REGULARIZAÇÃO E TRANSFERÊNCIAS DOS IMÓVEIS URBANOS, UMA VEZ QUE O PRAZO ESTIPULADO FICA Á CRITÉRIO DA ADMINISTRAÇÃO PÚBLICA, CONFORME ESTÁ PREVISTO NO ART. 3° DA LEI MUNICIPAL N° 230 DE 15 DEZEMBRO DE 2008, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE REFORMULAR O RETORNO DO TREVO DE ACESSO A AVENIDA PRINCIPAL BEM COMO CONSTRUIR UM PÓRTICO LOCALIZANDO A ENTRADA DO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A CONCRETIZAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DE TODAS AS AVENIDAS E RUAS DO PERÍMETRO URBANO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL  A NECESSIDADE DE FAZER A CONSTRUÇÃO DE CALÇADAS COM ACESSIBILIDADE PARA PORTADORES DE NECESSIDADES ESPECIAIS (CADEIRANTES)  EM FRENTE A TODOS OS ÓRGÃOS PÚBLICOS DO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL  A NECESSIDADE DE FAZER O CADASTRAMENTO DO MUNICÍPIO DE IPIRANGA DO NORTE JUNTO A SEPLAN (SECRETARIA DE ESTADO DE PLANEJAMENTOS) OBJETIVANDO A CAPTAÇÃO  DE RECURSOS DA SEDTUR (SECRETARIA DE ESTADO DE DESENVOLVIMENTO E TURISMO), BEM COMO FAZER A CRIAÇÃO DO DEPARTAMENTO DE TURISMO NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.  </t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR A MANUTENÇÃO/CONSERTO DE BUEIRO NA MT 010 (LOGO DEPOIS DO CTG) NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR COM MAIOR FREQÜÊNCIA A COLETA DE LIXO RESIDENCIAL NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Professora Susana, Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Pedro Dela Pria, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR 02 (DUAS) SALAS DE AULAS NA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA PARA O ANO LETIVO DE 2015, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Tuco, Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Sérginho Araújo, Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE O PODER EXECUTIVO AUXILIAR AS ASSOCIAÇÕES: ASPROVERDE , ASSOCIAÇÃO DOS BENEFICIÁRIAS DA MT 010 &amp;#8211; TRECHO IPIRANGA DO NORTE &amp;#8211; ENTRONCAMENTO MT 484 &amp;#8211; SEDE IPIRANGA DO NORTE E ASSOCIAÇÃO DOS BENEFICIÁRIOS DA MT 242 NO PAGAMENTO DOS PROJETOS DESTAS RODOVIAS, EIXOS DE GRANDE IMPORTÂNCIA PARA ESCOAÇÃO DA PRODUÇÃO AGRÍCOLA, DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE IMPLANTAR O SETOR INDUSTRIAL ANEXO A ÁREA URBANA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM PSF NO CONJUNTO HABITACIONAL VIDA NOVA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REGULARIZAR A DOCUMENTAÇÃO JURÍDICA DAS CHÁCARAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE TOMAR PROVIDÊNCIAS NECESSÁRIAS A FIM DE GARANTIR A LIMPEZA DOS LOTES URBANOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ELABORAR UM PROJETO DE LEI QUE DISPÕE SOBRE A INSTITUIÇÃO DA &amp;#8220;MARCHA PARA JESUS&amp;#8221; NO ÂMBITO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE RECONSTRUIR O BUEIRO PRÓXIMO AS PROPRIEDADES DE ORLANDO ROSINA NA ESTRADA QUE DÁ ACESSO A MT 242, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER O CADASTRAMENTO DO MUNICÍPIO DE IPIRANGA DO NORTE JUNTO A SECID (SECRETARIA DE ESTADO DAS CIDADES) OBJETIVANDO A CAPTAÇÃO  DE RECURSOS PARA O MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A PAVIMENTAÇÃO ASFÁLTICA DA RUA DAS JABUTICABAS E RUA DOS CAJUS, BEM COMO EM TODO CONJUNTO HABITACIONAL &amp;#8220;VIDA NOVA&amp;#8221;, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ENVIAR PARA A CÂMARA MUNICIPAL O PROJETO DE LEI DO RGA (REVISÃO GERAL ANUAL) DOS VENCIMENTOS DE TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR UMA SALA DE INFORMÁTICA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE BUSCAR JUNTO AO FNDE A AQUISIÇÃO DE BICICLETAS ESCOLARES PARA ALUNOS DA REDE PÚBLICA ESCOLAR, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE BUSCAR MECANISMOS A FIM DE INVESTIR CERCA DE R$ 100.000,00 (CEM MIL REAIS) PARA REFORMAR AS CASAS DO CONJUNTO HABITACIONAL &amp;#8220;VIDA NOVA&amp;#8221;, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL E A SECRETARIA DE SAÚDE A NECESSIDADE DE TOMAR PROVIDÊNCIAS QUANTO AO ESGOTO DE ÁGUA DO LAVA JATO QUE ESCORRE PELA RUA JABUTICABAS CAUSANDO DESCONFORTO E MAU CHEIRO, ALÉM DE SE TORNAR UM POSSÍVEL CRIADOURO DE MOSQUITO DA DENGUE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL E A SECRETARIA DE SAÚDE A NECESSIDADE DE AUMENTAR O PRAZO PARA CARIMBAR OS PEDIDOS DE EXAMES LABORATORIAIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR TUBULAÇÃO PARA ESCOAMENTO DE ÁGUA DE CHUVA NA ÁREA EM TORNO DO MONUMENTO DE NOSSA SENHORA APARECIDA, NA SAÍDA DA CIDADE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REVESTIR COM PASTILHAS A COLUNA QUE SUSTENTA A IMAGEM DE NOSSA SENHORA APARECIDA, NA SAÍDA DA CIDADE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR E EQUIPAR UMA CLÍNICA DE IMAGEM: MAMOGRAFIA, RAIOS-X, ULTRASSONOGRAFIA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADESIVAR OS VEÍCULOS DO PODER EXECUTIVO BEM COMO DE TODAS AS SECRETARIAS COM O BRASÃO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FISCALIZAR AS CARRETAS QUE SÃO ESTACIONADAS EM VIAS PÚBLICAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/461/461_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REFORMAR A PONTE SOBRE O RIO SÃO PAULO, PRÓXIMA AS PROPRIEDADES DO SENHOR DARCI LETRERE E ANTÔNIO DE BARROS, SEGUNDA ETAPA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/462/462_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE REABRIR O PRAZO PREVISTO NA LEI COMPLEMENTAR Nº 011/2011, DE 09 DE DEZEMBRO DE 2011, PARA REGULARIZAÇÃO DAS EDIFICAÇÕES URBANAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR O LEVANTAMENTO TOPOGRÁFICO DAS ESTRADAS MUNICIPAIS EM COORDENADAS GEOGRÁFICAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER O LEVANTAMENTO DE PONTES E BUEIROS EM COORDENADAS GEOGRÁFICAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Junior P. Federice, Pedro Dela Pria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/465/465_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE TOMAR PROVIDÊNCIAS EM RELAÇÃO AO CONFINAMENTO DO SENHOR NELVIO TOCOLINI, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/466/466_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR INCENTIVOS PARA ASSOCIAÇÕES E COOPERATIVAS A FIM DE AUMENTAR O VOLUME E VARIEDADE DE HORTIFRUTIGRANJEIROS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/467/467_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, CONSIDERANDO O FIM DO PERÍODO CHUVOSO, REALIZAR UMA OPERAÇÃO &amp;#8220;TAPA-BURACOS&amp;#8221; NAS VIAS ASFALTADAS E CASCALHADAS NA ÁREA URBANA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/468/468_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA CLÍNICA DE IMAGEM A FIM DE RECEBER E ACOMODAR OS APARELHOS CONTEMPLADOS PELO MUNICÍPIO DE IPIRANGA DO NORTE/MT, COMO RAIOS-X, APARELHO DE ULTRASSONOGRAFIA, ENTRE OUTROS.&amp;#8221;</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/469/469_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR RADIOAMADORES (RADIOCOMUNICADORES) NOS ÔNIBUS ESCOLARES, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/470/470_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR A APAE PARA ATENDIMENTO ÀS PESSOAS COM NECESSIDADES ESPECIAIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/471/471_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INTENSIFICAR O TRABALHO DOS CAMINHÕES QUE MOLHAM AS RUAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER QUEBRA-MOLAS NA RUA DOS JASMINS, PRÓXIMO A CASA DO &amp;#8220;DINHO&amp;#8221;, NO BAIRRO DAS FLORES E NA RUA DOS CAJUS, PRÓXIMO A CASA DA VEREADORA SUSANA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UM POÇO ARTESIANO PARA DISTRIBUIR ÁGUA POTÁVEL NAS CHÁCARAS NO PARQUE DAS EMAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONTRATAR MONITORES PARA OS ÔNIBUS ESCOLARES, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CASCALHAR AS RUAS DO PARQUE DAS EMAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE AUMENTAR O QUANTITATIVO DE POLICIAIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE TOMAR PROVIDÊNCIAS QUANTO AOS VÂNDALOS QUE TÊM PICHADO A PRAÇA MUNICIPAL E MUROS DE RESIDÊNCIAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/478/478_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER O LEVANTAMENTO DA ESTRADA DO ALTO DO RIO BRANCO &amp;#8211; COPO SUJO &amp;#8211; ATÉ A BALSA DO RIO VERDE,  NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/479/479_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR E INSTALAR CADEIRAS/BANCOS NOS POSTOS DE SAÚDE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/480/480_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA RAMPA COM FOSSA PARA REALIZAR SERVIÇOS EM VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/481/481_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE BUSCAR JUNTO AOS ÓRGÃOS FEDERAIS RECURSOS PARA ADQUIRIR UMA RETROESCAVADEIRA HIDRÁULICA- TIPO PC - PARA MELHORIA E FORTALECIMENTO DO PARQUE DAS MÁQUINAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/482/482_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE FAIXA DE PEDESTRE EM FRENTE ÀS ESCOLAS MUNICIPAIS E ESCOLA ESTADUAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/483/483_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE IMPLEMENTAR O CONSELHO MUNICIPAL DE MEIO AMBIENTE, EM IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/484/484_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR UM ORIENTADOR PARA AUXILIAR AS CRIANÇAS NA TRAVESSIA EM FRENTE ÀS ESCOLAS BEM COMO QUANTO AO COMPORTAMENTO NO TRÂNSITO, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR PROJETOS A FIM DE DIVERSIFICAR A PRODUÇÃO DAS PEQUENAS PROPRIEDADES RURAIS, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR O CONSELHO DOS PASTORES, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/487/487_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR UM PROJETO PARA SINALIZAR AS VIAS URBANAS PARA CAMINHADA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR CASAS OU CUSTEAR ALUGUEL PARA POLICIAIS A FIM DE DESPERTAR O INTERESSE E INCENTIVAR A VINDA DESSES PROFISSIONAIS PARA IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REVER O VALOR DAS DIÁRIAS QUE CUSTEIAM AS VIAGENS DAS CONSELHEIRAS TUTELARES DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/490/490_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ENVIAR AMBULÂNCIA E PROFISSIONAIS DE SAÚDE PARA ACOMPANHAR OS JOGOS DOS CAMPEONATOS DE FUTSAL E SUÍÇO, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR E INSTALAR COMPUTADORES COM ACESSO A INTERNET NA BIBLIOTECA PÚBLICA MUNICIPAL, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE LEVANTAR E CASCALHAR A ENTRADA DA PROPRIEDADE DO BALESTRIN PASSANDO PELO SÍTIO DO OLIVEIRA ATÉ O SÍTIO DO JOTA, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSERTAR UM BUEIRO PRÓXIMO A PROPRIEDADE DO JOTA, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR DEPUTADO ESTADUAL JOSÉ DOMINGOS FRAGA FILHO A NECESSIDADE DE BUSCAR RECURSOS A FIM DE ADQUIRIR UMA CADEIRA ODONTOLÓGICA PARA O POSTO DE SAÚDE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PROVIDENCIAR LOCAL PARA INSTALAÇÃO DO PARQUE DE OBRAS A FIM DE ACOMODAR A OFICINA, LAVA-JATO, ESTACIONAMENTO, ETC., NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PRIORIZAR A MANUTENÇÃO DAS ESTRADAS ONDE OS ÔNIBUS ESCOLARES TRANSITAM, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE CRIAR PROJETOS EM PARCERIA COM EMPRESAS E ESCOLA A FIM DE OFERECER ACESSO À EDUCAÇÃO PARA JOVENS E ADULTOS, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE BUSCAR JUNTO AO GOVERNO FEDERAL E ESTADUAL MECANISMOS PARA IMPLANTAÇÃO DE UMA ESCOLA TÉCNICA EM IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE BUSCAR JUNTO AO GOVERNO FEDERAL E ESTADUAL MECANISMOS PARA SANAR A DEFICIÊNCIA DE VAGAS PARA ATENDIMENTO DE CRIANÇAS DE ZERO A 05 (CINCO) ANOS, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR UMA LEI QUE REGULAMENTE OS LIMITES DOS BAIRROS, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, JUNTO AOS MUNICÍPIOS DE CLÁUDIA, FELIZ NATAL, ITANHANGÁ, LUCAS DO RIO VERDE, NOVA MUTUM, NOVA MARINGÁ, NOVA UBIRATÃ, SANTA CARMEM, SANTA RITA DO TRIVELATO, SINOP, SORRISO, TAPURAH, UNIÃO DO SUL E VERA QUE COMPÕEM O CONSÓRCIO INTERMUNICIPAL DE SAÚDE, BUSCAR MECANISMOS A FIM DE SANAR OS PROBLEMAS QUE ESTÃO OCASIONANDO O MAU ATENDIMENTO E, POR VEZES, A FALTA DE ATENDIMENTO EM URGÊNCIA E EMERGÊNCIA  NO HOSPITAL REGIONAL EM SORRISO/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR OS CONSELHOS DE BAIRROS EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR UMA LEI, BASEADA NA LEI Nº 10.097/2000, QUE REGULAMENTE O TRABALHO DO &amp;#8220;MENOR APRENDIZ&amp;#8221;  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR AUDIÊNCIA PÚBLICA A FIM DE PARTICIPAR OS CIDADÃOS QUE SERÃO BENEFICIADOS COM A PAVIMENTAÇÃO ASFÁLTICA  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, CONSIDERANDO QUE HOUVE ACORDO ENTRE AS PARTES, CONCEDER ANISTIA DO IPTU AOS PROPRIETÁRIOS DE LOTES QUE APRESENTAVAM DUPLICIDADE EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE TOMAR PROVIDÊNCIAS QUANTO AO ACESSO DE POEIRA E RESÍDUOS DOS PRODUTOS AGRÍCOLAS PROCESSADOS NA UNIDADE DA EMPRESA BRF, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE TOMAR PROVIDÊNCIAS QUANTO A AUMENTAR A FREQÜÊNCIA DA LIMPEZA E RECOLHIMENTO DE ENTULHOS, FOLHAS, GALHOS E DEJETOS DE CONSTRUÇÃO DAS RUAS E AVENIDAS , EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/508/508_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE TOMAR PROVIDÊNCIAS QUANTO A CRIAÇÃO DO FUNDO MUNICIPAL DE APOIO A CULTURA, ONDE A PREFEITURA ENCONTRE MEIOS PARA QUE O COMERCIO,  A INDUSTRIA E AS PESSOAS FÍSICAS POSSAM DOAR PARTE DE SEUS IMPOSTOS A CULTURA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE TOMAR PROVIDÊNCIAS QUANTO A AGUAÇÃO DAS RUAS, DAR ATENÇÃO MAIOR NAS PERIMETRAIS ONDE O TRAFEGO DE CAMINHÕES É MAIOR, EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE APRESSAR  A MANUTENÇÃO DAS ESTRADAS NO INTERIOR DO MUNICÍPIO, PRINCIPALMENTE NOS PONTOS EM QUE FORAM MAIS AFETADOS NO PERÍODO DAS CHUVAS , EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR  MAIS DUAS LOMBADAS NA AV. VITORIA PRÓXIMO A HORTA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER UMA NOVA PINTURA NO QUARTEL DA PM (POLICIA MILITAR) DE NOSSO MUNICÍPIO, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM PALCO NA PRAÇA MUNICIPAL, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Tuco, Jacir Laureano Maria, Junior P. Federice, Pedro Dela Pria, Professora Susana, Sérginho Araújo, Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REGULARIZAR A SITUAÇÃO FUNCIONAL DAS SERVIDORAS QUE DESEMPENHAM A FUNÇÃO DE MONITORES DE CRECHE QUANTO  INSERÇÃO DO CARGO NO PCCVS, CONFORME MODELO DE LEI EM ANEXO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Sérginho Araújo, Jacir Laureano Maria, Professora Susana, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE DAR INÍCIO AOS TRABALHOS PARA ELABORAÇÃO E IMPLANTAÇÃO DO PCCS, EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Pedro Dela Pria, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE FAZER MEIO-FIO EM FRENTE A IGREJA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SINALIZAR COM PLACAS DE TRÂNSITO O ACESSO A PRAÇA MUNICIPAL INDICANDO O SENTIDO OBRIGATÓRIO (MÃO E CONTRAMÃO), EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Pedro Dela Pria, Junior P. Federice</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PERFURAR UM POÇO ARTESIANO NO PA ELDORADO II, SEGUNDA ETAPA, PRÓXIMO AO LOTE DO SENHOR ZEFERINO NICOLAU, A FIM DE BENEFICIAR PROPRIETÁRIOS DAQUELA LOCALIDADE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, URGENTEMENTE, REALIZAR A MANUTENÇÃO DA MT 010, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE EQUIPAR COM ESPELHO E BARRA DE ALONGAMENTO A SALA DESTINADA ÀS AULAS DE BALÉ, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR MEIO FIO NA RUA DAS JABUTICABAS (LATERAL DO POSTO COPETTI), NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS,  INSTALAR TELAS AO REDOR DO CAMPO DO ESTÁDIO MUNICIPAL BEM COMO ILUMINAÇÃO,  NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, SOLICITAR QUE AS LUZES DA PRAÇA MUNICIPAL NÃO SEJAM DESLIGADAS NO PERÍODO NOTURNO/MADRUGADA A FIM DE EVITAR A AÇÃO DE VÂNDALOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, SOLICITAR QUE SEJA INSTALADA ILUMINAÇÃO PÚBLICA NOS POSTES DO SEGUNDO TREVO QUE DÁ ACESSO A CIDADE PELA AV. RIO BRANCO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, REALIZAR PERIODICAMENTE A LIMPEZA BEM COMO REGAR OS CANTEIROS DAS AVENIDAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UM CRONÔMETRO POLIESPORTIVO PARA SER INSTALADO NO GINÁSIO MUNICIPAL,  NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR A MANUTENÇÃO DOS TELEFONES PÚBLICOS (ORELHÕES), NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE  DE ADQUIRIR UM VEÍCULO PARA SECRETARIA DE SAÚDE OBJETIVANDO TRANSPORTAR PACIENTES QUE NECESSITAM DE PROCEDIMENTOS MÉDICOS A SEREM REALIZADOS EM OUTRO MUNICÍPIO.&amp;#8221;</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, QUE SEJA INSTALADA UMA CAÇAMBA DESTINADA AO RECOLHIMENTO/DEPÓSITO DE LIXO NO RESIDENCIAL VIDA NOVA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, QUE SEJA CONTRATADO UMA GUARDA PARA A PRAÇA MUNICIPAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM TERMINAL RODOVIÁRIO NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR CONDICIONADORES DE AR NOS ÔNIBUS DO TRANSPORTE ESCOLAR, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UM SCANNER AUTOMOTIVO PARA DIAGNÓSTICO DE SISTEMAS DE INJEÇÃO ELETRÔNICA, FREIOS, ETC. DOS VEÍCULOS DA PREFEITURA E SECRETARIAS DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REGULAMENTAR EM LEI A ASSOCIAÇÃO DOS DEFICIENTES E AMIGOS DE IPIRANGA DO NORTE/MT-ADAIP .&amp;#8221;</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UMA PARCERIA COM OS MORADORES DAS CHÁCARAS DO PARQUE DAS EMAS A FIM DE INSTALAR A REDE ELÉTRICA ATENDENDO A DEMANDA DAQUELA LOCALIDADE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR PLACAS DE IDENTIFICAÇÃO DE RETORNO AO FINAL DA PISTA, NA AVENIDA RIO BRANCO, EM FRENTE AOS ARMAZÉNS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Sérginho Araújo, Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SUBSTITUIR OS CONDICIONADORES DE AR DA SALA DESTINADA ÀS AULAS DE DANÇA NO DEPARTAMENTO DE CULTURA BEM COMO QUE SEJA REALIZADA MANUTENÇÃO NOS APARELHOS DE TODOS OS ÓRGÃOS PÚBLICOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, QUE SEJA REALIZADA LIMPEZA PERIÓDICA DOS BUEIROS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE EQUIPAR O NÚCLEO DA POLÍCIA MILITAR COM COMPUTADOR E AR CONDICIONADO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR REPARO NO ASFALTO NA AV. RIO BRANCO, EM FRENTE À BALANÇA DA FIAGRIL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE JUNTO A SECRETARIA DE SAÚDE PROMOVER CAMPANHA MUNICIPAL A FIM DE INCENTIVAR A DOAÇÃO DE SANGUE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE SUPORTES PARA REDE DE VÔLEI E TABELAS PARA BASQUETE MÓVEIS PARA ATENDIMENTO DE CRIANÇAS E ADULTOS NA PRAÇA MUNICIPAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTITUIR POR MEIO DE LEI A &amp;#8220;GESTÃO DEMOCRÁTICA&amp;#8221; NO ÂMBITO DAS ESCOLAS MUNICIPAIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE LEVANTAR E CASCALHAR A VIA SAINDO DE FRENTE DA PROPRIEDADE DO SENHOR JOELSON NICOLETTI, PASSANDO PELO ANILDO MANFRIN ATÉ A PROPRIEDADE DO SENHOR &amp;#8220;PAULO CEBOLA&amp;#8221;, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Jacir Laureano Maria, Eluir Cavassin, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR A MANUTENÇÃO DO BUEIRO EM FRENTE À CHÁCARA BURITI, NO PARQUE DAS EMAS, INSTALANDO MANILHAS A FIM DE FACILITAR O ESCOAMENTO DAS ÁGUAS PLUVIAIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, QUE SEJA INSTALADO UM BEBEDOURO NA PRAÇA MUNICIPAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR GRADES NAS JANELAS DO LABORATÓRIO DE INFORMÁTICA E SECRETARIA DA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR SISTEMA DE DRENAGEM DAS ÁGUAS FLUVIAIS NO PÁTIO DA ESCOLA CRESCER E APRENDER, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR BRINQUEDOS (ESCORREGADOR, RODA-RODA, ETC.) PARA O PARQUINHO DA ESCOLA NOSSA SENHORA APARECIDA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR MANUTENÇÃO NA PONTE DO RIO BRANCO, PRÓXIMA A BUNGE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ARBORIZAR COM PALMEIRAS OS CANTEIROS CENTRAIS DA AV. VITÓRIA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE CONSTRUIR REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NAS RUAS DO RESIDENCIAL VIDA NOVA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2014 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DAS DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT, AOS VEREADORES E AOS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A COMPOSIÇÃO DA  MESA DIRETORA PARA O BIÊNIO 2015/2016.&amp;#8221;</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA O CALENDÁRIO LEGISLATIVO PARA O ANO DE 2015.&amp;#8221;</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO A VOSSA EXCELÊNCIA, NELVIO TOCOLINI, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, QUE SEJA REVISTA A FORMAÇÃO DAS COMISSÕES PERMANENTES: COMISSÃO DE TRIBUTAÇÃO, FINANÇAS E ORÇAMENTOS  E COMISSÃO DE OBRAS, URBANISMO, SERVIÇOS E BENS MUNICIPAIS E MEIO AMBIENTE, A FIM DE VERIFICAR SE AS MESMAS ESTÃO EM CONSONÂNCIA COM O DISPOSTO NA LEI ORGÂNICA MUNICIPAL, ART. 56, §1º E REGIMENTO INTERNO ART. 98. </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO MUNICIPAL CÓPIA COMPLETA DO PROCESSO LICITATÓRIO QUE VISOU A CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇO DE ADVOGADOS PARA ASSESSORAMENTO E ELABORAÇÃO DA LEGISLAÇÃO MUNICIPAL, TAIS COMO: CÓDIGO DE POSTURA, CÓDIGO DE OBRAS, CÓDIGO SANITÁRIO E PLANO DIRETOR. </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Eluir Cavassin</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO MUNICIPAL CÓPIA DO PARECER TÉCNICO DA UNIDADE DE CONTROLE INTERNO DAS CONTAS ANUAIS DE GESTÃO, EXERCÍCIO 2014 &amp;#8211; DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>Professora Susana</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, JUSTIFICATIVA PARA FINS DE DIREITO À MINHA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 28 DE ABRIL DE 2014. _x000D_
 		_x000D_
 </t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 114 INCISO XII DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE LEI N° 001/2014 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO MUNICIPAL ESCLARECIMENTOS ACERCA DOS CURSOS DO PRONATEC, UMA VEZ QUE OS MESMOS NÃO ESTÃO EM ATIVIDADE NESSE ANO DE 2014. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO MUNICIPAL CÓPIA DAS NOTAS FISCAIS E DOS RELATÓRIOS DE EMPENHOS E PAGAMENTOS DO MÊS DE JANEIRO DE 2014 ATÉ A PRESENTE DATA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO MUNICIPAL CÓPIA DO PROCESSO LICITATÓRIO QUE RESULTOU NA AQUISIÇÃO DOS MAQUINÁRIOS: DOIS CAMINHÕES- CAÇAMBA, UM CAMINHÃO COMPACTADOR DE LIXO E UMA MOTONIVELADORA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO MUNICIPAL CÓPIA DOS DECRETOS DO PODER EXECUTIVO  EXERCÍCIO 2013 E 2014 A FIM DE CONHECIMENTO E ARQUIVAMENTO. </t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, JUSTIFICATIVA PARA FINS DE DIREITO À MINHA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 12 DE MAIO DE 2014. </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 114 INCISO XII DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE LEI N° 002/2014 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO MUNICIPAL CÓPIA DO PROCESSO LICITATÓRIO QUE RESULTOU NA CONTRATAÇÃO DOS VEÍCULOS QUE MOLHAM AS RUAS DO MUNICÍPIO DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 		CONFORME PREVÊ A LEI ORGÂNICA MUNICIPAL, ART. 18, SÃO SÍMBOLOS DO MUNICÍPIO O BRASÃO, O HINO E A BANDEIRA REPRESENTATIVOS DA CULTURA E DA HISTÓRIA DO POVO DE IPIRANGA DO NORTE/MT, NÃO HAVENDO QUALQUER OUTRO LOGOTIPO AUTORIZADO LEGALMENTE,  REQUEIRO, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO MUNICIPAL, QUE UTILIZE EM QUALQUER BEM MÓVEL E IMÓVEL OS RESPECTIVOS SÍMBOLOS DO MUNICÍPIO OFICIAIS E NOS TERMOS DA LEI MUNICIPAL Nº 060 DE 30 DE NOVEMBRO DE 2005, COM O FIM DE EVITAR DESPERDÍCIO DE DINHEIRO PÚBLICO SEMPRE QUE HAJA TROCA DE MANDATO OU QUALQUER TIPO DE PROMOÇÃO PESSOAL, VEDADA PELAS LEIS E PELOS PRINCÍPIOS DA ADMINISTRAÇÃO PÚBLICA. _x000D_
 </t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA, REQUEIRO, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO E SETOR DE TRIBUTAÇÃO RELAÇÃO DE TODAS AS PESSOAS JURÍDICAS E FÍSICAS CADASTRADAS NO MUNICÍPIO  DE IPIRANGA DO NORTE/MT DEVIDAMENTE REGULARIZADAS COM O ALVARÁ DE LOCALIZAÇÃO E FUNCIONAMENTO, BEM COMO AQUELAS NÃO REGULARIZADAS COM A EXPEDIÇÃO DE ALVARÁ. </t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA, REQUEIRO, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO CÓPIA DOS CONTRATOS Nº 013/2013, Nº 014/2013 E Nº 015/2013 PREGÃO 001/2013 (TRANSPORTE ESCOLAR), CONTRATO Nº 016/2013 PREGÃO N° 002/2013 (POSTO PENIEL), CONTRATOS Nº 017/2013, Nº 018/2013 PREGÃO Nº 006/2013 (TRANSPORTE ESCOLAR), CONTRATO Nº 023/2013 PREGÃO Nº 007/2013 (AUTO POSTO TIBIRISSÁ) E CONTRATO Nº 044/2013 PREGÃO Nº 020/2013 (COOPERATIVA DOS PRESTADORES DE SERVIÇOS DE SORRISO). </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO QUE SEJA REALIZADO UM SEMINÁRIO ENVOLVENDO MINISTÉRIO PÚBLICO, SANORT, SECRETARIA DE AGRICULTURA E DEMAIS, AUTORIDADES MUNICIPAIS E POPULAÇÃO EM GERAL CUJO OBJETIVO É DISCUTIR E ORIENTAR ACERCA DA COLETA, SEPARAÇÃO E DESTINO FINAL DO LIXO URBANO. </t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO MUNICIPAL CÓPIA DO PROCESSO LICITATÓRIO QUE RESULTOU NA CONTRATAÇÃO DO SENHOR FÁBIO NOGUEIRA DE LIMA PARA PRESTAR SERVIÇO DE PROFESSOR DE JUDÔ ATENDENDO AOS PROJETOS E PROGRAMAS DA SECRETARIA DE TRABALHO E AÇÃO SOCIAL. </t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO MUNICIPAL RELAÇÃO DE SERVIDORES E RESPECTIVOS CARGOS QUE PRESTAM SERVIÇO PARA A COOPSERVS, EM IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO ART. 272, II, REQUEIRO, OUVIDO O SOBERANO PLENÁRIO, QUE OS PROJETOS DE LEIS COMPLEMENTARES Nº 02/2014 &amp;#8211; PLANO DIRETOR, Nº 03/2014 &amp;#8211; CÓDIGO DE OBRAS, Nº 04/2004 &amp;#8211; CÓDIGO DE POSTURAS E Nº 05/2014 CÓDIGO SANITÁRIO SEJAM VOTADOS ANTES DE O INÍCIO DO RECESSO DE INVERNO. </t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, JUSTIFICATIVA PARA FINS DE DIREITO À MINHA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 07 DE JULHO DE </t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O ARTIGO 114 INCISO XII DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE DECRETO LEGISLATIVO N° 002/2014 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA, REQUEIRO, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO CÓPIA DO PROCESSO LICITATÓRIO QUE RESULTOU NA CONTRATACAO DE EMPRESA ESPECIALIZADA EM SERVICOS DE ENGENHARIA PARA A EXECUCAO DE OBRA DE DRENAGEM PLUVIAL URBANA NA RUA DOS PEQUIS, DAS HORTENSIAS, DAS ROSAS E DAS ARARAS DO MUNICIPIO DE IPIRANGA DO NORTE &amp;#8211; MT.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA, REQUEIRO, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO RELATÓRIO DOS GASTOS DO PRIMEIRO SEMESTRE DE 2014, DE MODO INDIVIDUALIZADO POR EMPENHO DA  EDUCAÇÃO, CULTURA E ESPORTES, PARA QUE POSSAMOS ACOMPANHAR  OS  RECURSOS BEM COMO SUA APLICAÇÃO, POIS ESTAMOS FAZENDO ESTUDOS PARA VIABILIZAR A ADEQUAÇÃO COM O PISO ESTADUAL E ESSE RELATÓRIO É ESSENCIAL PARA ESSA ANÁLISE.	</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, JUSTIFICATIVA PARA FINS DE DIREITO À MINHA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 04 DE AGOSTO DE 2014. </t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>Tocolini, Sérginho Araújo</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO CÓPIA DA PRESTAÇÃO DE CONTAS DAS DIÁRIAS CONCEDIDAS, DE JANEIRO A AGOSTO DE 2014, AO GABINETE DO PREFEITO E SECRETARIA DE COORDENAÇÃO GERAL.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO CÓPIA DO PARECER TÉCNICO CONCLUSIVO DA UNIDADE DE CONTROLE INTERNO &amp;#8211; UCI &amp;#8211; SOBRE AS CONTAS ANUAIS DE GESTÃO &amp;#8211; 1º SEMESTRE &amp;#8211; EXERCÍCIO 2014, DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE/MT. </t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO CÓPIA DOS PROCESSOS LICITATÓRIOS PREGÃO N° 021/2014, PREGÃO Nº 030/2014, PREGÃO Nº 037/2014 E TOMADA DE PREÇO Nº 002/2014. </t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, JUSTIFICATIVA PARA FINS DE DIREITO À MINHA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 15 E 22 DE SETEMBRO DE 2014. </t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Sérginho Araújo</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO INFORMAÇÕES A FIM DE SABER SE HÁ NO PROJETO DE AMPLIAÇÃO DO PSM SISTEMA DE AR CONDICIONADO. _x000D_
 		_x000D_
 </t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO INFORMAÇÕES ACERCA DA DOCUMENTAÇÃO DAS CASAS DO RESIDENCIAL VIDA NOVA. </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 114 INCISO XII DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE LEI N° 005/2014 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2890,68 +2890,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H205"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>