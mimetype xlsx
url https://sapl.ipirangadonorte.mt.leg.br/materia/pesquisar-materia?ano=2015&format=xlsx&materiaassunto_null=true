--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -54,2710 +54,2710 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Professora Susana</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ADITIVA &amp;#8211; SE NA META 8, A ESTRATÉGIA Nº37 AO TEXTO QUE SEGUE EM ANEXO AO SUBSTITUTIVO DO PROJETO DE LEI Nº023/2015 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ADITIVA &amp;#8211; SE NA META 11, A ESTRATÉGIA Nº 12 AO TEXTO QUE SEGUE EM ANEXO AO SUBSTITUTIVO DO PROJETO DE LEI Nº023/2015 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ADITIVA &amp;#8211; SE NA META 11, A ESTRATÉGIA Nº 13 AO TEXTO QUE SEGUE EM ANEXO AO SUBSTITUTIVO DO PROJETO DE LEI Nº023/2015 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ADITIVA &amp;#8211; SE NA META 12, A ESTRATÉGIA Nº 02 AO TEXTO QUE SEGUE EM ANEXO AO SUBSTITUTIVO DO PROJETO DE LEI Nº023/2015 DO PODER EXECUTIVO.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ADITIVA &amp;#8211; SE NA META 12, A ESTRATÉGIA Nº 3 AO TEXTO QUE SEGUE EM ANEXO AO SUBSTITUTIVO DO PROJETO DE LEI Nº023/2015 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ADITIVA &amp;#8211; SE NA META 12, A ESTRATÉGIA Nº 4 AO TEXTO QUE SEGUE EM ANEXO AO SUBSTITUTIVO DO PROJETO DE LEI Nº023/2015 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MODIFICA-SE A META 14, A ESTRATÉGIA Nº 1 AO TEXTO QUE SEGUE EM ANEXO AO SUBSTITUTIVO DO PROJETO DE LEI Nº023/2015 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ADICIONA-SE A META 14, A ESTRATÉGIA Nº 10 AO TEXTO QUE SEGUE EM ANEXO AO SUBSTITUTIVO DO PROJETO DE LEI Nº023/2015 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sérginho Araújo</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ADICIONA-SE A META 14, A ESTRATÉGIA Nº 11 AO TEXTO QUE SEGUE EM ANEXO AO SUBSTITUTIVO DO PROJETO DE LEI Nº023/2015 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MODIFIQUE &amp;#8211; SE O ARTIGO 8º &amp;#8220;CAPUT&amp;#8221; DO PROJETO DE LEI Nº 039/2015 DO PODER EXECUTIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sérginho Araújo, Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  HOMENAGEAR O VEREADOR JOELSON NICOLETTI DANDO SEU NOME AO GINÁSIO POLIESPORTIVO, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  REALIZAR OPERAÇÃO &amp;#8220;TAPA-BURACOS&amp;#8221; NAS RUAS DO MUNICÍPIO, PRINCIPALMENTE NA AV. RIO BRANCO, EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   INSTALAR ILUMINAÇÃO PÚBLICA EM FRENTE AOS ARMAZÉNS, EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Tocolini, Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Sérginho Araújo, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   FAZER A RECUPERAÇÃO COM LEVANTAMENTO E CASCALHAMENTO DA VIA QUE SAI DA DREYFUS, PASSA PELA MOGIANA ATÉ A TUPI BARÃO,   EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Tuco, Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Sérginho Araújo, Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   FAZER A RECUPERAÇÃO COM LEVANTAMENTO DA ESTRADA NA SAÍDA PARA O MUNICÍPIO DE ITANHANGÁ, EM FRENTE AO ARMAZÉM DO VANDERLEI PASTRO, BEM COMO DESAGUADOUROS PARA VAZÃO DA ÁGUA PLUVIAL,   EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   CERCAR COM MURO E GRADE OS TERRENOS DA CASA MORTUÁRIA E PASTORAL DA CRIANÇA,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Junior P. Federice, Nelsinho, Pedro Dela Pria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   FAZER O CALÇAMENTO EM FRENTE A TODOS OS ÓRGÃOS PÚBLICOS,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   ADQUIRIR UMA ÁREA PARA DOAR TERRENOS PARA A CONSTRUÇÃO DE IGREJAS,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   SUBSTITUIR A AREIA DA QUADRA E PARQUE INFANTIL, BEM COMO CONSERTAR AS GRADES, PORTÕES E CESTA DE BASQUETE DA QUADRA DA PRAÇA MUNICIPAL,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   FAZER A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DE FRENTE A FUTURA ATÉ O TREVO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR ILUMINAÇÃO PÚBLICA NOS POSTES DO SEGUNDO TREVO QUE DÁ ACESSO A CIDADE PELA AV. RIO BRANCO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Junior P. Federice, Jacir Laureano Maria, Nelsinho</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A AQUISIÇÃO DE UM ROLO COMPACTADOR PARA O PARQUE DE MÁQUINAS OBJETIVANDO AUXILIAR NA RECUPERAÇÃO DAS ESTRADAS RURAIS E VIAS URBANAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UM CRONÔMETRO POLIESPORTIVO PARA SER INSTALADO NO GINÁSIO MUNICIPAL,  NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR ARQUIBANCADA E VESTIÁRIO, BEM COMO INSTALAR ILUMINAÇÃO NO CAMPO MUNICIPAL,  NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM PÓRTICO NO TREVO QUE SERVIRÁ COMO MONUMENTO DE EMBELEZAMENTO NA ENTRADA DA CIDADE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Nelsinho, Junior P. Federice, Pedro Dela Pria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR CÂMERAS DE VIGILÂNCIA EM PONTOS ESTRATÉGICOS DA CIDADE, COMO ENTRADA E PRAÇA MUNICIPAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE LEVANTAR E CASCALHAR AS ESTRADAS NO PARQUE DAS EMAS,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  CONSTRUIR REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NO CONJUNTO HABITACIONAL VIDA NOVA,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  ASFALTAR O CONJUNTO HABITACIONAL VIDA NOVA,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  CONSTRUIR DUAS ROTATÓRIAS NA AV. RIO BRANCO, SENDO 01 (UMA) PRÓXIMA COPEPRA E OUTRA PRÓXIMA AOS ARMAZÉNS,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  PROVIDENCIAR MEIO DE TRANSPORTE ADEQUADO PARA OS FUNCIONÁRIOS DA PREFEITURA DE MODO A OFERECER SEGURANÇA AOS MESMOS,   EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  FAZER UM LEVANTAMENTO PARA AVALIAR O CUSTO/BENEFÍCIO PARA AQUISIÇÃO DE USINA DE ASFALTO PARA QUE O MUNICÍPIO PRODUZA SEU PRÓPRIO ASFALTO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Professora Susana, Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Nelsinho, Pedro Dela Pria, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  SER COLOCADO UM TOLDO ENTRE A SECRETARIA E O REFEITÓRIO DO CMEI,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  SE REFAZER A PINTURA NO PRÉDIO DO CMEI, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UMA SALA EXCLUSIVA PARA OS PROFESSORES DO CMEI,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, JUNTAMENTE COM OS ÓRGÃOS COMPETENTES, A NECESSIDADE DE FAZER A MUNICIPALIZAÇÃO DO TRÂNSITO, COM A CRIAÇÃO DE FAIXAS DE PEDESTRES, DE ESTACIONAMENTO,ENTRE OUTRAS REGRAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Jacir Laureano Maria, Eluir Cavassin, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONTRATAR MONITORES PARA OS ÔNIBUS ESCOLARES, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE AUMENTAR A QUANTIDADE DE VAGAS NA CRECHE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE ENTREGAR O CARNE DO IPTU 2015 NAS RESIDÊNCIAS DOS MORADORES, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  ADQUIRIR UM VEÍCULO PARA SECRETARIA DA SAÚDE COM OBJETIVO TRANSPORTAR PACIENTES, EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE SUBSTITUIR O PARQUE EXISTENTE POR OUTRO DE PLÁSTICO, AUMENTAR A ALTURA DO MURO JÁ EXISTENTE NA ESCOLA E ISOLAR A ÁREA DESTINADA A CULTURA INIBINDO O FLUXO DE CRIANÇAS NAQUELE SETOR NA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR GRADES DE SEGURANÇA NAS JANELAS DA SECRETARIA E DO LABORATÓRIO DE INFORMÁTICA, TAMBÉM A NECESSIDADE DE CONTRATAR  MONITORES PARA AS SALAS COM ALUNOS ESPECIAIS NA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL  A NECESSIDADE DE SE DRENAR A ÁGUA PLUVIAL (CHUVA) DO PÁTIO E AUMENTAR A ÁREA COBERTA DO REFEITÓRIO EM TODA A LATERAL DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL CRESCER E APRENDER, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR BRINQUEDOS NOVOS PARA O PARQUINHO E MATERIAIS PEDAGÓGICOS COMO BLOCO DE MONTAR, ALINHAVO, QUEBRA-CABEÇAS, ETC. PARA A ESCOLA MUNICIPAL DE ENSINO INFANTIL CRESCER E APRENDER, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER A LIMPEZA AO ENTORNO DA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER  LIMPEZA E MANUTENÇÃO NA RUA RIO CELESTE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  SE CRIAR UMA FANFARRA MUNICIPAL, CONSIDERANDO O PROJETO EM ANEXO, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTITUIR POR MEIO DE LEI A &amp;#8220;GESTÃO DEMOCRÁTICA&amp;#8221; NO ÂMBITO DA REDE MUNICIPAL DE ENSINO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE DAR INÍCIO AOS PROJETOS DO &amp;#8220;MAIS EDUCAÇÃO&amp;#8221;, INCLUINDO AS 10H ADICIONAIS PARA PROFESSORES DOS 5º ANOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER UM QUEBRA-MOLAS BEM COMO SINALIZAR COM PLACAS A PERIMETRAL TENDO COMO PONTO DE REFERÊNCIA EM FRENTE A CASA DO PM JORGE,  NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UMA LAVANDERIA , UM DEPÓSITO PARA MATERIAIS E UMA SALA PARA PROFESSORES NA ESCOLA MUNICIPAL DE ENSINO INFANTIL CRESCER E APRENDER, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER MANUTENÇÃO NA RODOVIA MT 010 SENTIDO IPIRANGA DO NORTE/ TAPURAH, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UMA VISTORIA NOS TACÓGRAFOS DOS ÔNIBUS ESCOLARES DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR DOIS QUIOSQUES NA PRAÇA MUNICIPAL ILBERTO EFFTING, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA DAS ANDORINHAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER PAVIMENTAÇÃO ASFÁLTICA NA MT 010, TRECHO QUE LIGA A BORRACHARIA AO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PROCURAR RESPONSÁVEIS PELA ANTENA DA OPERADORA VIVO, EM BUSCA DE MELHORIAS NO SINAL DA MESMA, EM  MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CONTRATAR UM PSICÓLOGO PRIORIZANDO O ATENDIMENTO NA REDE EDUCACIONAL,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Nelsinho, Pedro Dela Pria, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  LEVANTAR E CASCALHAR A ESTRADA DA FURNA III PASSANDO PELO SR. HOFFANANN ATÉ O SITIO DO J ,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  SE LEVAR A LINHA DE ÔNIBUS ESCOLAR  ATÉ O SITIO DO J ,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  SE NOVAMENTE ORGANIZAR O CASAMENTO COMUNITÁRIO ,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER REDUTORES DE VELOCIDADE NA RUA DOS LÍRIOS EM TODA SUA EXTENSÃO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DAS PLACAS DE SINALIZAÇÃO DE LIMITES DE VELOCIDADE, NA PERIMETRAL, COMEÇANDO NO TREVO QUE VEM DE SORRISO ATÉ A RUA DOS PEQUIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE A FARMÁCIA EM ANEXO AO PSM FAÇA PLANTÃO JUNTAMENTE COM A UNIDADE DE SAÚDE,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  SE ABRIR CONCORRÊNCIA PARA COMPOSIÇÃO DE UM HINO PARA O MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PINTAR O MEIO FIO EM TORNO DA PRAÇA MUNICIPAL ILBERTO EFFTING, AVENIDA VITÓRIA E AVENIDA RIO BRANCO  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UMA ÁREA PERTO DA CIDADE PARA A CONSTRUÇÃO DE UM CAMPO SUÍÇO E UM CAMPO SETE (GRAMA), NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SINALIZAR NA ROTATÓRIA DA AV. VITÓRIA EM FRENTE A PRAÇA INDICANDO MÃO ÚNICA DE DIREÇÃO, SENTIDO CARTÓRIO, COMO TAMBÉM EM FRENTE A SECRETÁRIA DE EDUCAÇÃO, SENTIDO MERCADO COLOMBO, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER ATRAVÉS DE LEI, O FECHAMENTO DEFINITIVO DA RUA RIO SOLIMÕES, ENTRE A ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA E A ESCOLA MUNICIPAL CRESCER E APRENDER,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UM REDUTOR DE VELOCIDADE NA AV. FORTALEZA, EM FRENTE AO CENTRO DE EDUCAÇÃO INFANTIL PRIMEIROS PASSOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADAPTAR O CAMINHÃO PIPA COM EQUIPAMENTOS CONTRA INCÊNDIO, TAIS COMO MANGUEIRA, BOMBA ENTRE OUTROS QUE SE FAZER NECESSÁRIO, EM MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR TVS PARA OS POSTOS DE SAÚDE PSF, PSM E PARA A SECRETÁRIA DE SAÚDE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UM REDUTOR DE VELOCIDADE NA RUA DAS MARGARIDAS, PERTO DOS EUCALIPTOS, BEM COMO A SINALIZAÇÃO DESTE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ALTERAR A TABELA 1 DA LEI COMPLEMENTAR Nº 027 DE 11 DE DEZEMBRO DE 2014, QUE TRATA SOBRE O VALOR DO M², POR TIPO DE EDIFICAÇÃO ALVENARIA, EM IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  ELABORAR O PROJETO PMAQ AB, PROGRAMA DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER REDUTORES DE VELOCIDADE COM SINALIZAÇÃO NO PARQUE DAS EMAS, PERTO DA CHÁCARA DO BELO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UM ÔNIBUS PARA LOCOMOÇÃO DE ATLETAS, MEMBROS DE IGREJAS, CLUBE DE IDOSOS, CLUBE DE MÃES, CONSELHO DE PASTORES E TODAS AS DEMAIS ENTIDADES NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER REDUTORES DE VELOCIDADE NA RUA DAS ROSAS BEM COMO A DEVIDA SINALIZAÇÃO DESTES, NO  MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR GRADES DE PROTEÇÃO NOS POSTOS DE SAÚDE PSF 1 E PSF 2 NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UMA PONTE NOVA DE CONCRETO NO RIO BRANCO ,  EM IPIRANGA DO NORTE/MT</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  QUE A SECRETÁRIA DE AGRICULTURA  VOLTASSE A PRODUZIR MUDAS DE ÁRVORES COMO ANTERIORMENTE,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  SE FAZER A RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA NA AV. RIO BRANCO PRIORIZANDO A EXTENSÃO DO POSTO TIBIRISSÁ ATÉ O TREVO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER REDUTORES DE VELOCIDADE NO ENTRONCAMENTO DA BORRACHARIA NA MT 010, EM MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE EM QUE A SECRETÁRIA DE OBRAS COLOCASSE UMA PLACA PROIBINDO TRÁFEGO DE CARRETAS NA RUA OURO PRETO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CASCALHAR E LEVANTAR A ESTRADA DO TRAVESSÃO QUE DA ACESSO AS PROPRIEDADES DO SR. MOREIRA, E SR. LUIZ MARQUIORE ATÉ O SR. CARLINHOS REFATI,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  SE FAZER MURO E PORTÃO COM CHAVE NA CASA Nº47 RUA 20 DE NOVEMBRO BAIRRO VIDA NOVA , NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR UM BUEIRO NO CÓRREGO BANANAL PRÓXIMO A FAZENDA DO BIFE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UMA REFORMAR NA PONTE DO RIO  IPIRANGA QUE DA ACESSO A FURNA III, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PINTAR FAIXAS PARA A SINALIZAÇÃO NOS REDUTORES DE VELOCIDADE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR PLACAS PROIBINDO O TRANSITO DE CARRETAS NA RUA DAS JABUTICABAS,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE CONTRATAR UMA SECRETÁRIA PARA O POSTO DA POLICIA MILITAR,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE QUE AS  MÁQUINAS DO PAC2 SEJAM UTILIZADAS PRA A AGRICULTURA FAMILIAR, CONSTRUÇÃO DE PONTES, BUEIROS, TANQUES PRA PISCICULTURA E CONSERVAÇÃO DE ESTRADAS,   EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR REDUTORES DE VELOCIDADE NO PARQUE DAS EMAS EM FRENTE A PROPRIEDADE DO SR. ITO E DO SR. GILBERTO CARGNELUTTI,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Professora Susana, Eluir Cavassin, Jacir Laureano Maria, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE PROVIDENCIAR PRATELEIRAS DE AÇO  PARA A ESCOLA NOSSA SENHORA APARECIDA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A READEQUAÇÃO DA LEI FEDERAL Nº 11.770/2008 DE (04) QUATRO MESES DE LICENÇA MATERNIDADE PARA 06 (SEIS) MESES, SENDO 02 (DOIS) MESES OPCIONAL SEM REMUNERAÇÃO.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL  UM INCENTIVO A IGREJA CATÓLICA PARA REALIZAÇÃO DE UMA CRISTOTECA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE UNIFICAR EM UM SÓ SETOR OU SECRETÁRIA OS PROTOCOLOS DOS REQUERIMENTOS EM DUAS VIAS  DA POPULAÇÃO PARA PRESTAÇÃO DE SERVIÇOS COM AS MÁQUINAS DA PREFEITURA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Pedro Dela Pria, Junior P. Federice, Nelsinho</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER A MANUTENÇÃO DA ESTRADA QUE LIGA O SR. ARI PAULO AO ASSENTAMENTO ELDORADO II, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE REALIZAR A  INAUGURAÇÃO DAS OBRAS QUE JÁ ESTÃO EM FUNCIONAMENTO E DAS QUE ESTÃO NA FASE DE FINALIZAÇÃO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR UM ESPAÇO DESTINADO A POUPAR TEMPO DOS MUNÍCIPES, COM VÁRIOS SERVIÇOS PRESTADOS A POPULAÇÃO POR ÓRGÃOS PÚBLICOS, ENTIDADES GOVERNAMENTAIS ENTRE OUTROS SERVIÇOS DE UTILIDADE PUBLICA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE CONTRATAR UM TERCEIRO MÉDICO PARA ATENDER A DEMANDA DO MUNICÍPIO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UM LEVANTAMENTO E CASCALHAMENTO NO SETOR CHÁCARA PARQUE DOS BURITIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UMA MANUTENÇÃO NA ACADEMIA DE SAÚDE DA PRAÇA ILBERTO EFFTING, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL  A NECESSIDADE DE SE FAZER A LIMPEZA DAS BOCA DE LOBOS DAS RUAS RECENTEMENTE ASFALTADAS DEVIDO AO ATERRAMENTO JÁ CONSTATADO DAS MESMAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER LEVANTAMENTO, CASCALHAMENTO E CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA ESTRADA QUE COMEÇA NO SR. GILBERTO CARGNELUTTI E VAI ATÉ OS FUNDOS DA PROPRIEDADE DO SR. ANGELO MOTTA CUNHA,   EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE FORNECER UMA COPIA DOS REQUERIMENTOS PROTOCOLADOS NAS SECRETÁRIAS SOLICITANDO O SERVIÇO DE MAQUINAS PARA O SOLICITANTE (AGRICULTOR), EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER A DEVIDA SINALIZAÇÃO NAS VIAS PAVIMENTADAS RUAS E AVENIDAS, INDICANDO MÃO DUPLA COM PLACAS E COM FAIXAS HORIZONTAIS , NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A DUPLICAÇÃO DA AVENIDA VITÓRIA CONTINUANDO ATÉ O PARQUE DAS EMAS , NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PAVIMENTAR OS ESTACIONAMENTOS OBLÍQUOS DA PRAÇA MUNICIPAL ILBERTO EFFTING, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER OS MEIOS FIOS DAS RUAS DOS PEQUIS, DAS SIBIPIRUNAS, DOS IPÊS E DAS PALMEIRAS QUE ESTÃO SENDO ASFALTADAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ERGUER OS FIOS DE TELEFONE DA CIDADE PARA A ALTURA PADRÃO, ESTÃO MUITO BAIXOS, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INCLUIR NA  LOA RECURSOS PARA CRIAÇÃO DE UM DEPARTAMENTO DE TRÂNSITO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE UM REDUTOR DE VELOCIDADE NA RUA DOS CAJUS PRÓXIMO A CASA DO SR. GREGÓRIO DE MATTOS,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE COLOCAR UM VIGIA NOTURNO NA PRAÇA ILBERTO EFFTING,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE LEVANTAR E CASCALHAR A ESTRADA QUE COMEÇA NO NICOLETTI PASSANDO PELO TOBALDINE E SAINDO NA MT010 PRÓXIMO AO BIFE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE LEVANTAR E CASCALHAR A ESTRADA QUE COMEÇA NO SR LUIZ GAZIERO PASSANDO PELO CTG E AEROPORTO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A LIMPEZA DE TODOS OS DRENOS DAS CHÁCARAS ANTES DO PERÍODO DAS CHUVAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR UM CENTRO DE TRADIÇÕES NORDESTINAS (C.T.N.), NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UM VESTIÁRIO E BANHEIROS NO ESTÁDIO MUNICIPAL , NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE COLOCAR UM NOME NO ESTÁDIO MUNICIPAL DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A MANUTENÇÃO DA ILUMINAÇÃO DA PRAÇA ILBERTO EFFTING, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE INCLUIR NUMERAÇÃO NAS PLACAS EXISTENTES COM NOMES DAS RUAS, E ESTA NUMERAÇÃO CORRESPONDA COM A NUMERAÇÃO DAS CASAS EXISTENTES NA QUADRA, LEMBRANDO DE POR PLACAS NAS QUADRAS QUE AINDA NÃO POSSUEM, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE FAZER A MANUTENÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NA AV. RIO BRANCO ENTRE A AUTO ELÉTRICA SÃO MATEUS ATÉ Á LOUIS DREYFUS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER LOMBADAS NA RUA DOS LÍRIOS, EM ESPECIAL PRÓXIMO A MECÂNICA PETRI , NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE LEVANTAR E CASCALHAR A ESTRADA DA PONTE DO RIO BRANCO ATÉ O MOEGÃO DA BUNGUE, E TAMBÉM A MT 222 ATÉ A BALSA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE ADQUIRIR UNIFORMES PARA OS VIGIAS DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR AR CONDICIONADO NOS ÔNIBUS DO TRANSPORTE ESCOLAR, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UM MURO COM GRADES NA CASA MORTUÁRIA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A LIMPEZA DA ROTATÓRIA NA AV. RIO BRANCO,  PRÓXIMO AO MERCADO AVENIDA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER O CASCALHAMENTO E PATROLAMENTO DA ESTRADA COM DESTINO AO MUNICÍPIO DE ITANHANGÁ COMEÇANDO NO ARMAZÉM DO VANDERLEI PASTRO ATÉ O ATERRO QUE ESTÁ SENDO FEITO PARA O ASFALTO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A LIMPEZA NOS BUEROS E VALAS DAS CHÁCARAS PRÓXIMO AO BELO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR EM FUNCIONAMENTO A UNIDADE DE SAÚDE     PSF I O MAIS BREVE POSSÍVEL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR A NASF (NÚCLEO DE APOIO A SAÚDE DA FAMÍLIA), NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE DEIXAR A SECRETÁRIA QUE TRABALHA NOS PLANTÕES NO PSM, EM PERÍODO INTEGRAL DO PLANTÃO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE VALORIZAR E QUALIFICAR MELHOR OS TÉCNICOS DE ENFERMAGEM DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR EM FUNCIONAMENTO O CENTRO DE MÚLTIPLO USO O MAIS BREVE POSSÍVEL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NA RUA DOS IPÊS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE TROCAR OS MATÉRIAS PRECÁRIOS QUE ESTÃO SENDO USADOS NA LIMPEZA DAS RUAS POR NOVOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER A MANUTENÇÃO NA PONTE DO RIO ABACAXI, ONDE JÁ FORAM FEITOS REPAROS MAS QUE ESTÃO DESMORONANDO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE LEVANTAR E CASCALHAR O TRECHO DA ESTRADA ENTRE A PONTE DO RIO BRANCO E O RESTAURANTE COPO SUJO, DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE LEVANTAR E CASCALHAR A ESTRADA EM FRENTE O CHICO CAZARROTO SAÍDA DA FAZENDA TUPI BARÃO COM O GRAXA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A REFORMA DA PONTE DO RIO BRANCO SENTIDO MOEGÃO DA BUNGUE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A CALÇADA AO REDOR DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL CRESCER E APRENDER, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE ADQUIRIR UM MOTOR ESTACIONÁRIO NOVO PARA AS SITUAÇÕES DE EMERGÊNCIAS NO PSM , NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER A COLETA SELETIVA DO LIXO SENDO QUE O MATERIAL COLETADO SEJA DESTINADO CORRETAMENTE, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UMA OPERAÇÃO TAPA BURACOS NAS RUAS PAVIMENTADAS, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE RECONSTRUIR A CALÇADA DA PRAÇA ILBERTO EFETTING, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER REPAROS NAS ESTRADAS DAS ROTAS ESCOLARES, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE ADQUIRIR OU DOAR UM TERRENO DESTINADO A SEDE DA FACULDADE UNINTER , NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE EQUIPAR AS DUAS AMBULÂNCIAS COM OS EQUIPAMENTOS NECESSÁRIOS PARA OS SOCORRESTES REALIZAREM DEVIDAMENTE SUAS FUNÇÕES, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UM CAMPO DE FUTEBOL SUÍÇO NA PRAÇA ILBERTO EFETTING, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE GRAMAR E ARBORIZAR O CANTEIRO CENTRAL DA AV. RIO BRANCO EM FRENTE AOS ARMAZÉNS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER UMA ARBORIZAÇÃO E PAISAGISMO NO CANTEIRO CENTRAL DA AV. RIO BRANCO DESDE O CAFÉ GOLD ATÉ A BORRACHARIA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  COLOCAR UMA PLACA INDICANDO VIA DE MÃO ÚNICA EM FRENTE A ROTATÓRIA, SENTIDO A SECRETÁRIA DE EDUCAÇÃO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER REPAROS NA PAVIMENTAÇÃO ASFÁLTICA NA RUA DAS JABUTICABAS EM FRENTE A AUTO PEÇAS COMETA NA LATERAL DO POSTO COPETTI, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER REDES DE ENCANAMENTO DE ÁGUA COM TORNEIRAS NO CEMITÉRIO MUNICIPAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE SE INSTALAR ADAPTADORES DE PCI SEM FIO (WI-FI) NOS COMPUTADORES DAS ESCOLAS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE CONTRATAR UMA EMPRESA  PARA FAZER O PROCESSO SELETIVO DOS PROFESSORES OU A INCLUSÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO - CME E DO SINDICATO DOS TRABALHADORES DO ENSINO PUBLICO &amp;#8211; SINTEP NA COMISSÃO DO PROCESSO SELETIVO, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER O ALINHAMENTO DAS RUAS NÃO PAVIMENTADAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE RECOLOCAR AS PLACAS DE SINALIZAÇÃO DE LOMBADAS, LIMITES DE VELOCIDADE E NOME DE RUAS NA AVENIDA RIO BRANCO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INCLUIR NA LOA (LEI ORÇAMENTÁRIA ANUAL) UM RECURSO DE 30.000,00(TRINTA MIL REAIS) PARA A ENTIDADE CLUBE DE MÃES, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PINTAR O PRÉDIO E FAZER O ESCOAMENTO DA ÁGUA NA CALÇADA DE ACESSO AO CMEI (CENTRO DE EDUCAÇÃO INFANTIL PRIMEIROS PASSOS), NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE IMPLANTAR O PROJETO DO MENOR APRENDIZ, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE EQUIPAR A SECRETARIA DE SAÚDE COM MAIS CADEIRAS NA RECEPÇÃO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Pedro Dela Pria, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER A ISENÇÃO DE IMPOSTOS DOS TERRENOS DO ESPORTE CLUBE IPIRANGA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR O PROJETO BOM DE BOLA E BOM NA ESCOLA PARA CRIANÇAS E JOVENS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSERTAR AS CLASSES ESCOLARES DA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA REPONDO COM NOVAS CONFORME NECESSIDADE, EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A PINTURA E IDENTIFICAÇÃO DE TODOS OS PRÉDIOS DOS ÓRGÃOS PÚBLICOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER O ATENDIMENTO NAS UNIDADES DE SAÚDE POR SENHAS ELETRÔNICAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE TER UM ATENDIMENTO MAIS RÁPIDO E ÁGIL POR PARTE DA UNIDADE DE SAÚDE COM RELAÇÃO AO TEMPO QUE A AMBULÂNCIA DEMORA PRA CHEGAR AO LOCAL SOLICITADO, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE ARRUMAR A VALETA DA RUA DAS PITANGAS, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE PROVIDENCIAR UM LOCAL PARA UMA PISTA DE ATLETISMO, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE TRAZER PARA O MUNICÍPIO MAIS DIVERSÃO COM PREÇO ACESSÍVEL, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE FAZER REPAROS NA PAVIMENTAÇÃO ASFALTICA DA AV. RIO BRANCO EM FRENTE A LOUIS DREYFUS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE POSSIBILITAR ACESSO AOS CADEIRANTES NOS ÓRGÃOS PÚBLICOS COMO DETRAN, SECRETARIAS, POSTOS DE SAÚDE, DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, REPRESENTANDO O PENSAMENTO DO POVO IPIRANGUENSE, VEM A PÚBLICO EXTERNAR MOÇÃO DE APLAUSO A FEDERAÇÃO DA AGRICULTURA E PECUÁRIA DE MATO GROSSO &amp;#8220;FAMATO&amp;#8221;._x000D_
 _x000D_
 A FAMATO NOS SEUS 50 ANOS DE HISTÓRIA CONTRIBUIU PARA O DESENVOLVIMENTO DO AGRONEGÓCIO E CRESCIMENTO ECONÔMICO E SOCIAL DO ESTADO DO MATO GROSSO, ELABORARAM POLÍTICAS REGIONAIS, PROGRAMAS ESPECIAIS DE DESENVOLVIMENTO, DEFENDENDO OS INTERESSES DOS PRODUTORES RURAIS POR MEIO DE AÇÕES COLETIVAS, CÍVEIS E PUBLICAS, ASSESSORARAM E ORIENTARAM PRODUTORES EM ASSUNTOS LIGADOS A CRÉDITO RURAL, ASSISTÊNCIA TÉCNICA, EXTENSÃO RURAL E REFORMA AGRÁRIA, COM PAPEL FUNDAMENTAL EM DEBATES E PROJETOS REALIZADOS PARA MAIS DE 33 MIL PRODUTORES RURAIS REPRESENTADOS PELA ENTIDADE POR MEIO DOS 89 SINDICATOS ESPALHADOS EM TODO O ESTADO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2013.&amp;#8221;</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Junior P. Federice</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, AO SENHOR ERONDINO DA SILVA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Nelsinho</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, AO SENHOR VALDECI BATISTELA.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, AO SENHOR MARINO JOSÉ FRANZ.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, AO SENHOR PAULO SERGIO FRANZ.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Pedro Dela Pria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, AO SENHOR ERICO ESPEDITO OLIVEIRA.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, A SENHORA INÊS CARMEM MANFRIN.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, A SENHORA SOLANGE JOSINO FARIAS TROMBETTA.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A DOAÇÃO DE VEÍCULO DA CÂMARA MUNICIPAL À PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE/MT E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE A REVISÃO GERAL ANUAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, NOS TERMOS DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL,  DA LEI MUNICIPAL Nº364/2012, DA LEI MUNICIPAL Nº 493, DE 04 DE FEVEREIRO DE 2015, DA LEI MUNICIPAL N° 499,  DE 24 DE FEVEREIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL ANUAL AOS VEREADORES DO MUNICÍPIO DE IPIRANGA DO NORTE-MT, FIXADOS NOS TERMOS DA LEI MUNICIPAL Nº 391/2012, POR FORÇA DO DISPOSTO NO ARTIGO 37, INCISO X DA CONSTITUIÇÃO DA REPÚBLICA, ALTERA ART. 3º DA LEI MUNICIPAL Nº 391 DE 03 DE DEZEMBRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ANEXO I E II DA LEI MUNICIPAL Nº 364 DE 27 DE FEVEREIRO DE 2012, QUE DISPÕE SOBRE A RESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT E SUAS POSTERIORES ALTERAÇÕES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Professora Susana, Sérginho Araújo, Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A VERBA DE NATUREZA INDENIZATÓRIA PELO EXERCÍCIO DA ATIVIDADE PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDENCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO DE EVENTOS DO MUNICÍPIO DE IPIRANGA DO NORTE, ESTADO DO MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA A REDAÇÃO DO ART 2º DA LEI MUNICIPAL Nº 241, DE 13 DE ABRIL DE 2009, QUE INSTITUI O PROGRAMA &amp;#8220;VEREADOR MIRIM&amp;#8221; E DA OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI  COMISSÕES PERMANENTES  PARA  A SESSÃO LEGISLATIVA DO ANO DE 2015 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA RESOLUÇÃO Nº002/2014 DAS DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, AOS VEREADORES E AOS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DA VERBA INDENIZATÓRIA DO EXERCÍCIO PARLAMENTAR DE QUE TRATA A LEI Nº515, DE 22 DE MAIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ALTERA O QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MIRIM DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Eluir Cavassin</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A EMPRESA CEMAT/GRUPO ENERGISA PROVIDÊNCIAS QUANTO AO ATRASO NA ENTREGA DAS CONTAS DE ENERGIA ELÉTRICA NO MUNICÍPIO DE IPIRANGA DO NORTE/MT, UMA VEZ QUE O CIDADÃO IPIRANGUENSE ESTÁ SENDO LESADO, POIS É OBRIGADO A PAGAR SUA FUTURA COM ATRASO O QUE GERA MULTA. </t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 225, INCISO II DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE LEI N° 002/2014 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 225, INCISO II DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE LEI N° 003/2014 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA/MT, QUE SEJAM EFETIVADOS MAIS POLICIAS PARA DESENVOLVER SUAS ATIVIDADES NO MUNICÍPIO DE IPIRANGA DO NORTE/MT, UMA VEZ QUE A CIDADE CONTA APENAS COM POSTO POLICIAL E SEU ATUAL EFETIVO NÃO SUPRE AS NECESSIDADES DEIXANDO-A MUITAS VEZES DESGUARNECIDA EM DETERMINADAS OCASIÕES. </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A EMPRESA CEMAT/GRUPO ENERGISA, A IMPLANTAÇÃO DE UMA REDE DE BAIXA TENSÃO NA AVENIDA RIO BRANCO EM FRENTE AOS ARMAZÉNS MUNICÍPIO DE IPIRANGA DO NORTE/MT, PARA  POSTERIORMENTE FAZER A INSTALAÇÃO DA ILUMINAÇÃO PÚBLICA. </t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO AO PODER EXECUTIVO MUNICIPAL, COPIA DA FOLHA DE PAGAMENTO ATUALIZADA DE TODOS OS FUNCIONÁRIOS DO MUNICÍPIO CONCURSADOS E CONTRATADOS SEPARADA POR SECRETÁRIA. </t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 223 E SEGUINTES DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE LEI N° 004/2015 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A EMPRESA DE TELEFONIA OI, PROVIDÊNCIA QUANTO À DIFICULDADE DE CONEXÃO TANTO POR TELEFONE, QUANTO PELA INTERNET, O QUE INVIABILIZA O DESENVOLVIMENTO SOCIOECONÔMICO DO MUNICÍPIO DE IPIRANGA DO NORTE, BEM COMO A EMERGÊNCIA NA INSTALAÇÃO DE TRÊS ORELHÕES, VINCULADO AO ATENDIMENTO AOS SERVIÇOS DE SAÚDE PUBLICA E AINDA A INSTALAÇÃO DE DOIS TUPS NA ÁREA RURAL DO MUNICÍPIO DE IPIRANGA DO NORTE, INCLUSIVE JÁ SOLICITADOS PELO PODER EXECUTIVO, CONFORME OFÍCIO Nº 040/2015, Nº 041/2015 E 047/2015 A REFERIDA EMPRESA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 223 E SEGUINTES DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE LEI N° 006/2015 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A COOPSERV&amp;#8217;S, COPIA DA LISTA DE FUNCIONÁRIOS E SEUS RESPECTIVOS CARGOS. </t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Jacir Laureano Maria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A PREFEITURA MUNICIPAL, INFORMAÇÕES SOBRE O ESTADO DE FUNCIONAMENTO DO GRUPO DE GERADORES DE ENERGIA DOS POSTOS DE SAÚDE, PSF E PSM. </t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A PREFEITURA MUNICIPAL, CÓPIA DO EDITAL DO PROCESSO SELETIVO REFERENTE AO ANO DE 2015 PARA O CARGO DE MÉDICO QUE FOI CANCELADO E UMA JUSTIFICATIVA DO PORQUE DO CANCELAMENTO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A PREFEITURA MUNICIPAL, UMA RELAÇÃO DO MAQUINÁRIO RECEBIDO DO PAC2, CONSTANDO MODELO, SÉRIE, NÚMERO DE PLACA E QUANTIDADE.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Sérginho Araújo, Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Nelsinho, Pedro Dela Pria, Professora Susana, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">	CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO AO PREFEITO MUNICIPAL  UM LEVANTAMENTO PARA APURAR A POSSIBILIDADE DE ENTRAR COM UMA AJUDA DE CUSTO AOS UNIVERSITÁRIOS QUE CURSAM  FACULDADE NA PARTE DA MANHA NO MUNICÍPIO DE SORRISO - MT.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, DIANTE DE VÁRIOS QUESTIONAMENTOS DE MUNICÍPES SOBRE O ASSUNTO, SOLICITO JUNTO A PREFEITURA MUNICIPAL, ESCLARECIMENTOS SOBRE VALORES E MEIOS DE PAGAMENTO DA PAVIMENTAÇÃO ASFÁLTICA, CASO VENHA A SER COBRADO DOS CIDADÃOS BENEFICIADOS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A PREFEITURA MUNICIPAL JUNTO A SECRETÁRIA DE AGRICULTURA, UM RELATÓRIO DE 2014 ATÉ AGORA, DA PRESTAÇÃO DE SERVIÇO DAS MÁQUINAS DO PAC2 E DAS TRÊS PATRULHAS AGRÍCOLAS, CONSTANDO TODOS OS TRABALHOS JÁ REALIZADOS TANTO NA AGRICULTURA FAMILIAR COMO NA RECUPERAÇÃO DE ESTRADAS VICINAIS. SOLICITAR TAMBÉM O TERMO DE USO DAS MÁQUINAS DAS TRÊS PATRULHAS AGRÍCOLAS, CONTENDO A RESPONSABILIDADE E COMPROMISSO QUE SE DEVE TER COM ELAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO AO PREFEITURA MUNICIPAL  PROVIDÊNCIAS QUANTO A FORMALIZAÇÃO  DA DOAÇÃO DO IMÓVEL ATUAL SEDE DA E.E ANDRÉ ANTONIO MAGGI COM ÁREA DE 11.745.00 M² PARA ESCRITURAÇÃO, REGISTRO E AVERBAÇÃO DA EDIFICAÇÃO EM NOME DA SEDUC( SECRETÁRIA DE ESTADO DE EDUCAÇÃO &amp;#8211; MT). CONFORME JÁ SOLICITADO PELO OFICIO Nº 1474/2012 DE 12 DE NOVEMBRO DE 2012 E OFICIO Nº 162/2015 DE 11 DE JUNHO DE 2015 AMBOS DA PRÓPRIA SEDUC ._x000D_
 A FALTA DESTA DOCUMENTAÇÃO ESTÁ IMPEDINDO A PRESTAÇÃO DE CONTAS DOS RECURSOS REPASSADOS E DE SE EFETIVAR NOVOS INVESTIMENTOS NA SEDE DA UNIDADE ESCOLAR LOCAL ATRAVÉS DAS RESOLUÇÕES FORMALIZADAS DO TCE/MT, AGE/MT E FNDE/MEC._x000D_
 CONFORME ORIENTAÇÃO DA PRÓPRIA SEDUC AOS VEREADORES QUE ESTIVERAM EM CUIABÁ NA SUA SEDE, QUE OS MESMOS DEVERÃO TOMAR PROVIDÊNCIAS CABÍVEIS QUANTO AO NÃO CUMPRIMENTO DESTA MEDIDA._x000D_
 </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL JUNTO A SECRETÁRIA DE AGRICULTURA, A PRESENÇA DO SECRETÁRIO MARCELO BRESOLIN, PARA FAZER USO DA TRIBUNA COM OBJETIVO DE ESCLARECER DUVIDAS DA POPULAÇÃO COM RESPEITO A SERVIÇOS E OBRAS PRESTADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL  A PRESENÇA DO ENGENHEIRO CIVIL EUGÊNIO LUCCHESI,  PARA FAZER USO DA TRIBUNA COM OBJETIVO DE ESCLARECER DUVIDAS DA POPULAÇÃO COM RESPEITO A SERVIÇOS E OBRAS PRESTADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, SOLICITO JUNTO A PREFEITURA MUNICIPAL, UM RELATÓRIO DE TODOS OS TRABALHOS PRESTADOS PELA EMPRESA RETISOL PARA O MUNICÍPIO DE IPIRANGA DO NORTE.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Tocolini, Eluir Cavassin</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A PREFEITURA MUNICIPAL INFORMAÇÕES SOBRE QUAIS OS INCENTIVOS QUE A PREFEITURA CONCEDE AS EMPRESAS QUE DESEJAM SE INSTALAREM EM NOSSO MUNICÍPIO E QUAIS EMPRESAS JÁ TIVERAM ESSES BENEFÍCIOS ATÉ O MOMENTO.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 		CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL A PRESENÇA DO EXCELENTÍSSIMO PREFEITO MUNICIPAL PEDRO FERRONATTO, PARA FAZER USO DA TRIBUNA COM OBJETIVO DE ESCLARECER DUVIDAS DA POPULAÇÃO COM RESPEITO A DIVERSOS PONTOS IMPORTANTES PARA O MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Tocolini, Eluir Cavassin, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A PREFEITURA MUNICIPAL NOVAMENTE O QUE FOI SOLICITADO NO REQUERIMENTO N° 016/2015, O QUAL SE REQUERIA UM RELATÓRIO DE 2014 ATÉ AGORA DA PRESTAÇÃO DE SERVIÇO DAS MÁQUINAS DO PAC2 E DAS TRÊS PATRULHAS AGRÍCOLAS DO MUNICÍPIO QUE DEVERIA CONTER TODOS OS TRABALHOS REALIZADOS, DE FORMA A DEMONSTRAR ONDE FORAM PRESTADOS, QUEM OS SOLICITOU (NOME DOS AGRICULTORES) E QUEM FOI ATENDIDO, NÃO SOMENTE QUANTIDADE E NÚMEROS. TAMBÉM SE SOLICITOU O TERMO DE USO DESSAS MÁQUINAS E ESTE, PORÉM NÃO NOS FOI ENCAMINHADO. O OFICIO GAB.N°141/2015 DA PREFEITURA MUNICIPAL TRAZ UMA RESPOSTA INEFICAZ, IMPOSSIBILITANDO QUALQUER TIPO DE FISCALIZAÇÃO POR PARTE DO LEGISLATIVO. CONTUDO ESSE REQUERIMENTO VEM SOLICITAR NOS TERMOS DA CONSTITUIÇÃO FEDERAL QUE SEJA INFORMADO CONFORME O QUE SE SOLICITA.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A PREFEITURA MUNICIPAL UM RELATÓRIO DO VALOR ARRECADADO COM ILUMINAÇÃO PÚBLICA. E EM QUE ESSA ARRECADAÇÃO ESTA SENDO INVESTIDA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 225, INCISO II DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE LEI N° 008/2015 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A PREFEITURA MUNICIPAL TODO O PROJETO DA PAVIMENTAÇÃO DA RUA DOS LÍRIOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 		CONFORME PREVÊ O ARTIGO 225, INCISO II DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE RESOLUÇÃO N° 004/2015 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL._x000D_
 </t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A SECRETÁRIA DE OBRAS A RETIRADA DAS PLACAS DE NOMEAÇÃO DE RUAS E TRAVESSAS PARA CORREÇÃO ORTOGRÁFICA. TENDO EM VISTA O EXEMPLO EM ANEXO, ONDE ESTÁ ESCRITO (TAVESSA) QUANDO O CORRETO SERIA (TRAVESSA).</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL, JUNTO A SECRETARIA MUNICIPAL DE OBRAS, O ANDAMENTO DA COLOCAÇÃO DE GRADES NO LABORATÓRIO DE INFORMÁTICA E SECRETARIA DA ESCOLA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL, O ENCAMINHAMENTO A ESTA CASA DE LEIS DO PROJETO DE REAJUSTE DOS PLANTÕES DA SECRETARIA MUNICIPAL DE SAÚDE DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL A CONSTRUÇÃO DE UMA SALA DE REUNIÕES NO CENTRO MUNICIPAL DE EDUCACÃO INFANTIL PRIMEIROS PASSOS (CMEI), VISANDO ACOMODAR OS PROFESSORES EM SEUS TRABALHOS ENCONTROS E REUNIÕES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL JUNTO À ENGENHARIA CIVIL DO MUNICÍPIO O PROJETO PARA CONSTRUÇÃO DE UM PÓRTICO NA ENTRADA DA CIDADE, LEVANDO EM CONTA QUE JÁ EXISTE UMA EMENDA PARLAMENTAR DE 80.000,00 (OITENTA MIL REAIS) DO DEPUTADO ESTADUAL ZÉ DOMINGOS, ATRAVÉS DO VEREADOR NELSON JUNIOR PADILHA FEDERICE, DESTINADA A ESSA OBRA A QUAL JÁ ESTÁ CADASTRADA NO SIGCON (SISTEMA DE GERENCIAMENTO DE CONVENIO), SENDO NECESSÁRIO QUE ESSE PROJETO SEJA PROTOCOLADO NA SECRETÁRIA DE ESTADO DAS CIDADES (SECID) NO PROTOCOLO GERAL ATÉ O FINAL DO ANO DE 2015. CONFORME OFICIO N° 641 DO GABINETE DO DEPUTADO ESTADUAL ZÉ DOMINGOS DE 24 DE AGOSTO DE 2015, EM ANEXO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL, QUE VOLTE A MOLHAR AS RUAS NÃO PAVIMENTADAS DO MUNICÍPIO, UMA VEZ QUE NÃO HOUVE REGULARIDADE NAS CHUVAS E A POEIRA CAUSA VÁRIOS TRANSTORNOS Á POPULAÇÃO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Sérginho Araújo, Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL OS SEGUINTES PROJETOS:_x000D_
 PROJETO DE INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NO MUNICÍPIO;_x000D_
 PROJETO DE REFORMA DO POSTO POLICIAL MILITAR;_x000D_
 PROJETO DE CONSTRUÇÃO DO POSTO DE ATENDIMENTO DA POLICIA CIVIL, OU CÓPIA DO PEDIDO FEITO A CES (COMPANHIA ENERGÉTICA DE SINOP)._x000D_
 </t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL O PROJETO DE LEI PARA DOAÇÃO DOS TERRENOS NO LOTEAMENTO RESIDENCIAL GOLDEN VALLE, DESTINADOS A CONSTRUÇÃO DA SEDE DA CÂMARA MUNICIPAL CONFORME NO OFICIO Nº052/2015 E LEI MUNICIPAL Nº513/2015.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Junior P. Federice, Eluir Cavassin, Jacir Laureano Maria, Nelsinho, Pedro Dela Pria, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL, QUE EM TODOS OS CAMPEONATOS DO MUNICÍPIO, PROMOVIDOS PELA SMEC (SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA) ESTEJA NO LOCAL À AMBULÂNCIA COM OS TÉCNICOS E ENFERMEIROS PRESTANDO ATENDIMENTO SE ASSIM FOR NECESSÁRIO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL A LICITAÇÃO CORRESPONDENTE A EQUIPAMENTOS DA ILUMINAÇÃO PÚBLICA JUNTAMENTE COM O MEIO DE AQUISIÇÃO DO MATERIAL ELÉTRICO USADO NA DECORAÇÃO NATALINA.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO A PREFEITURA MUNICIPAL UM LEVANTAMENTO DO MATERIAL ELÉTRICO ADQUIRIDO E O QUE CONSTA NO ESTOQUE ATUALMENTE. EM ANEXO SOLICITAR TAMBÉM O QUE FOI ADQUIRIDO DE MATERIAL ELÉTRICO PARA ILUMINAÇÃO NATALINA DA PRAÇA ILBERTO EFETTING.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3064,68 +3064,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H236"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>