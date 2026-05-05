--- v1 (2026-02-04)
+++ v2 (2026-05-05)
@@ -54,91 +54,91 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Eluir Cavassin, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MODIFIQUE &amp;#8211; SE O ARTIGO 1º &amp;#8220;CAPUT&amp;#8221; DO PROJETO DE LEI Nº 006/2016 DO PODER EXECUTIVO.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MODIFIQUE &amp;#8211; SE O PARÁGRAFO ÚNICO DO ARTIGO 4º DO PROJETO DE LEI Nº 006/2016 DO PODER EXECUTIVO.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Junior P. Federice, Nelsinho, Pedro Dela Pria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   FAZER O CALÇAMENTO COM ENTRADA PARA PORTADORES DE NECESSIDADES ESPECIAIS, EM FRENTE A TODOS OS ÓRGÃOS PÚBLICOS,  EM IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR TVS PARA AS RECEPÇÕES DOS POSTOS E DA SECRETÁRIA DE SAÚDE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR GRADES E PORTÕES EM TORNO DOS POSTOS DE SAÚDE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   FAZER O PINTURA E A IDENTIFICAÇÃO DE TODOS OS ÓRGÃOS PÚBLICOS,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
@@ -153,2036 +153,2036 @@
     <t>Jacir Laureano Maria, Eluir Cavassin, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER OPERAÇÃO TAPA BURACOS NA RUA TELES PIRES PRÓXIMO AO MERCADO ECONÔMICO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SOLICITAR A COMPANHIA DE ENERGIA ELÉTRICA A RETIRADA DE UM POSTE QUE ESTÁ CAINDO LOCALIZADO NA MT 242 NO TRECHO NÃO PAVIMENTADO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR REDUTORES DE VELOCIDADE E PLACAS DE SINALIZAÇÃO NAS RUAS RECENTEMENTE PAVIMENTADAS,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Tocolini, Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Sérginho Araújo, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   SE COLOCAR EM PRÁTICA O PROJETO DE PAVIMENTAÇÃO APROVADO EM 2015,   EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   SE COLOCAR EM PRÁTICA O PROJETO DA CONSTRUÇÃO DOS POÇOS ARTESIANOS APROVADO EM 2015,   EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE   SE PROVIDENCIAR UM LOCAL ADEQUADO PARA DESPEJAR O MATERIAL COLETADO DAS FOSSAS RESIDENCIAIS,   EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Professora Susana, Eluir Cavassin, Jacir Laureano Maria, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  SE FAZER MANUTENÇÃO NA PONTE DO RIO BRANCO NO SENTIDO AO MUNICÍPIO DE ITANHANGÁ, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PRESIDENTE DA CÂMARA  MUNICIPAL A NECESSIDADE DE   CONCEDER MOÇÃO DE APLAUSO AO SR. MILTON MAFRA,   EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  FAZER A MANUTENÇÃO E TROCA DE LÂMPADAS NA RUA DOS CAJUS, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE ADQUIRIR REMÉDIOS PARA OS PORTADORES DE DEFICIÊNCIA QUE NECESSITAM DOS MEDICAMENTOS E NÃO TEM CONDIÇÕES DE COMPRAR,   EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE EQUIPAR AS AMBULÂNCIAS DO MUNICÍPIO COM O KIT DE PRIMEIROS SOCORROS,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER  A LIMPEZA NO LOTE ATRÁS DO CMEI,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A RECUPERAÇÃO DA ESTRADA CHEGANDO NA BALSA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A LIMPEZA DAS RUAS EM FRENTES AOS COMÉRCIOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  SE PROVIDENCIAR COM URGÊNCIA BANCOS OU CADEIRAS PARA O PSF,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CASCALHAR A MT 010 LIGANDO A FAZENDA MANO JULIO  A FAZENDA SANTA CLARA,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE TOMAR PROVIDÊNCIAS QUANTO AS ESCRITURAS DAS CHÁCARAS ATRÁS DA BRF, NO LOTE DO SR. HÉLIO CHIODELLI,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE COLOCAR SINALIZAÇÃO NA RUA DAS ACEROLAS PRÓXIMO AO PSF,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE CONTRATAR MAIS FUNCIONÁRIOS ATRAVÉS DA COOPSERV&amp;#8217;S PARA LIMPEZA DAS RUAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE MANTER O ATENDIMENTO ODONTOLÓGICO NA REDE PÚBLICA NO TURNO DA NOITE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Junior P. Federice, Eluir Cavassin, Jacir Laureano Maria, Nelsinho, Pedro Dela Pria, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE TER UMA MONITORA PARA RECEBER OS ALUNOS QUE VEM COM O TRANSPORTE ESCOLAR NA CHEGADA A ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL CRESCER E APRENDER, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE COLOCAR EM PRATICA ESSE ANO O PROJETO DA MARCHA PRA JESUS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Sérginho Araújo, Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE DESTINAR PARTE DA RUA RIO SOLIMÕES, ENTRE A RUA DAS ARARAS E A RUA DOS TUIUIÚS, PARA PRÁTICA DE ESPORTES E TREINAMENTOS CONFORME PROJETO ORIGINAL,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SOLICITAR JUNTO A ENERGISA A IMPLANTAÇÃO DE REDE DE BAIXA TENSÃO NA AV. RIO BRANCO, EM FRENTE AOS ARMAZÉNS AMAGGI, LOUIS DREYFUS, FIAGRIL E ADM PARA A INSTALAÇÃO DA ILUMINAÇÃO PÚBLICA,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Tuco, Eluir Cavassin, Jacir Laureano Maria, Professora Susana, Sérginho Araújo, Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE FAZER OPERAÇÃO TAPA BURACOS NAS RUAS PAVIMENTADAS DO MUNICÍPIO, UM EXEMPLO EM FRENTE AO BRADESCO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR EM FUNCIONAMENTO O NOVO POSTO DE SAÚDE,   EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE SOLICITAR JUNTO A SECRETARIA DE AGRICULTURA UM INCENTIVO AOS APICULTORES,  EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE INTERVIR JUNTO AO DETRAN PARA QUE SEJA FEITA LIMPEZA NO PÁTIO ONDE FICAM ALGUNS VEÍCULOS APREENDIDOS ,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE CONTRATAR UM AGENTE COMUNITÁRIO DE SAÚDE PARA ATUAR NA ÁREA 01 E 06, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ABRIR LICITAÇÃO PRA COMPRA DE UM MOTOR ESTACIONÁRIO PARA O PSM,   EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DO PODER EXECUTIVO INTERFERIR JUNTO A EMPRESA QUE EXECUTOU A OBRA DA PAVIMENTAÇÃO ASFÁLTICA NA RUA DOS LÍRIOS, PARA QUE CONCLUA A OBRA DA CALÇADA, EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR SINALIZAÇÃO E DE FAZER CASCALHAMENTO NA ESTRADA DA MANO JULIO ATÉ A BORRACHARIA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PODAR AS ÁRVORES EM TODA A CIDADE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER LEVANTAMENTO E CASCALHAMENTO E DRENOS NA ESTRADA QUE VAI DO CTG ATÉ O INICIO DO ASFALTO PASSANDO PELA FAZENDA PRIMAVERA, O ARMAZÉM DO CAZONATTO E NIDERA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  SE ADQUIRIR MÓVEIS PARA SALAS NOVAS DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL PRIMEIROS PASSOS - CMEI, ARMÁRIO, CADEIRAS, MESAS,ENTRE OUTROS, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  CONSTRUIR UMA ÁREA COBERTA NO PÁTIO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL PRIMEIROS PASSOS - CMEI LIGANDO AS SALAS E O PARQUINHO, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE  AUMENTAR A ÁREA COBERTA ENTRE A SECRETÁRIA E O REFEITÓRIO NA CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL PRIMEIROS PASSOS - CMEI, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE LEVANTAR E CASCALHAR A MT 010 NO TRECHO ENTRE A PROPRIEDADE DO SR. TUNICO ATÉ A FAZENDA DO SR. ADÃO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Nelsinho, Junior P. Federice, Pedro Dela Pria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE ABRIR UM TRAVESSÃO NA P.A. CRISTAMEL E TRÊS BUEIROS COM INICIO NO SR. PAULO CENTENARO ATÉ O SR. VITAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Pedro Dela Pria, Junior P. Federice, Nelsinho</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CASCALHAR A ESTRADA DO SR. CLOVIS SIMON ATÉ A SAÍDA PARA SR. CAVALHEIRO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE AR CONDICIONADO NOS ÔNIBUS DO TRANSPORTE ESCOLAR,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONTRATAR MONITORES PARA OS ÔNIBUS DO TRANSPORTE ESCOLAR,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE  DE AQUISIÇÃO DE CADEIRAS ESTOFADAS (SEM RODINHA) PARA A SALA DOS PROFESSORES, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE  DE AUMENTAR O MURO JÁ EXISTENTE NA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE  DE CONSTRUIR OU AUMENTAR A ÁREA COBERTA NA ENTRADA DO CMEI, A FIM DE ABRIGAR OS ALUNOS E PAIS, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE  DE CONSTRUIR UMA CALÇADA AO REDOR DA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA BEM COMO  UM ESTACIONAMENTO OBLÍQUO NA FRENTE E LATERAL DA ESCOLA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE  DE ADQUIRIR ARMÁRIOS PARA AS NOVAS SALAS E FAZER A TROCA DOS MESMOS EM ALGUMAS SALAS, POIS ALGUNS NÃO APRESENTAM CONDIÇÕES DE USO E SEGURANÇA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE RETIRAR O EXCESSO DE TERRA PRÓXIMO AO MEIO FIO DOS LOTES VAZIOS, FACILITANDO A LIMPEZA DAS RUAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER REPAROS NA AVENIDA RIO BRANCO, REFERENTE AO ESCOAMENTO DA ÁGUA DAS CHUVAS EM FRENTE AOS COMÉRCIOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE  DE CONSTRUIR UMA ÁREA COBERTA PARA REALIZAÇÃO DE ATIVIDADE FÍSICA E RECREATIVA NA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL CRESCER E APRENDER,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE  DE CONSTRUIR UMA CALÇADA AO REDOR DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL CRESCER E APRENDE BEM COMO  UM ESTACIONAMENTO OBLÍQUO AO REDOR DA MESMA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONTRATAÇÃO IMEDIATA DE UMA SECRETARIA E UM VIGIA PARA A ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL CRESCER E APRENDE, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REUNIR OS AGRICULTORES QUE SERÃO BENEFICIADOS COM A PROVÁVEL PAVIMENTAÇÃO DA MT 010, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.doc</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE DESOBSTRUIR O BUEIRO EM FRENTE A CHÁCARA DA  SR. IVONE BURITI NO PARQUE DOS BURITIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADEQUAR O HORÁRIO DE ATENDIMENTO DA FARMÁCIA POPULAR COM O HORÁRIO DO PSM, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Nelsinho, Pedro Dela Pria, Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UM MONUMENTO EM HOMENAGEM AO EX PREFEITO ILBERTO EFETTING NA PRAÇA MUNICIPAL QUE JÁ LEVA O NOME DELE, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Tuco, Eluir Cavassin, Jacir Laureano Maria, Sérginho Araújo, Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DA PODER EXECUTIVO FIRMAR CONVENIO TAMBÉM COM A ASSOCIAÇÃO DE BICICROSS PRÁTICA ESPORTIVA PRESENTE EM NOSSO MUNICÍPIO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DO PODER EXECUTIVO ADQUIRIR APARELHAMENTO DE SOM PARA O GINÁSIO MUNICIPAL DE ESPORTE PARA A PRÁTICA ESPORTIVA PRESENTE EM NOSSO MUNICÍPIO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ASFALTAR A PERIMETRAL MT010,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE LEVANTAR E CASCALHAR A ESTRADA MT491, (FINAL DO ASFALTO) ATÉ A MT222, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER REPAROS NA ESTRADA MT222 ATÉ A BALSA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR UM BEBEDOURO ELÉTRICO NA PRAÇA MUNICIPAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR BANHEIRO MASCULINO E FEMININO NO CEMITÉRIO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONTRATAR UM ZELADOR PARA FAZER A MANUTENÇÃO E LIMPEZA DO CEMITÉRIO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ERGUER E CASCALHAR DE FRENTE AO ARMAZÉM LOUIS DREYFUS ATÉ A MT010,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ERGUER E CASCALHAR DE FRENTE A FAZENDA DO MÁRCIO DIDOMENICO ATÉ A MT491,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE COMEÇAR IMEDIATAMENTE A MOLHAR AS RUAS DO MUNICÍPIO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE MOLHAR A PERIMETRAL DESDE A ENTRADA DA COOPEPRA ATÉ A FÁBRICA DE TUBOS,  EM IPIRANGA DO NORTE/MT</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INTERVIR  JUNTO A USINA UHE SINOP &amp;#8211; CES, CIA ENERGÉTICA SINOP, A LIBERAÇÃO DE RECURSO PARA AMPLIAÇÃO DO QUARTEL DA POLICIA MILITAR,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE QUIOSQUES NA PRAÇA ILBERTO EFFTING, BEM COMO ESTABELECER CONCESSÃO DE USO COM OS ESTABELECIMENTOS,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REFORMA NAS PLACAS, BEM COMO DAS PINTURAS DOS REDUTORES DE VELOCIDADE DO MUNICÍPIO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR UMA NOVA CAMPANHA PARA REGULARIZAÇÃO DAS NUMERAÇÕES DAS RESIDÊNCIAS, SEGUINDO UMA ORDEM DE SEQUÊNCIA ENTRE NÚMEROS PARES, DE UM LADO DA RUA E IMPARES DO OUTRO,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE AQUISIÇÃO DE UM ÔNIBUS DESTINADO PARA O TRANSPORTE UNIVERSITÁRIO, BEM COMO PARA O ATENDIMENTO DAS DEMANDAS DESPORTIVAS E CULTURAIS DO MUNICÍPIO, CONFORME PROMETIDO EM 2015,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DA CONTRATAÇÃO DE UM PROFISSIONAL DE INFORMÁTICA PARA A ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR UMA ENFERMEIRA PARA ACOMPANHAR OS PACIENTE QUE FAZEM HEMODIÁLISE,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE QUE ESTE ANO E NOS PRÓXIMOS SEJA REALIZADA A EXPOSIÇÃO, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE CONTRATAR UMA GINECOLOGISTA PARA O MUNICÍPIO, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE BLOQUEAR O TRAFEGO DE VEÍCULOS COM CARGA ACIMA DE 7 TONELADAS, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE COLOCAR LOMBADAS NAS RUAS PAVIMENTADAS E ATUALIZAR A SINALIZAÇÃO, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE INFORMATIZAR OS PRONTUÁRIOS CLÍNICOS DOS PACIENTES ATENDIDOS PELO SUS ,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE RETIRAR A TERRA NOS LOTES DAS ESQUINAS QUE FAZEM LIMITE COM A MT 010, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM REDUTOR DE VELOCIDADE NA AV. RIO AMAZONAS ESQUINA COM A RUA CELESTE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONVOCAR A PRÓXIMA PROFISSIONAL CLASSIFICADA NA SELETIVA DE PROFESSORES, PARA ASSUMIR UMA NOVA TURMA NA SALA RECENTEMENTE INAUGURADA DO CMEI, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.doc</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONVOCAR UMA AUDIÊNCIA PÚBLICA PARA EXPLICAR A POPULAÇÃO BENEFICIADA QUAIS SERÃO OS CUSTOS DA PAVIMENTAÇÃO ASFÁLTICA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.doc</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE FAZER UMA COBERTURA DO PORTÃO ATÉ O PRÉDIO DAS SALAS DE AULA NA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REAJUSTAR OS SALÁRIOS DOS (A) AGENTES COMUNITÁRIOS DE SAÚDE,  EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE ATUALIZAR O SITE DO PODER EXECUTIVO COM TODAS AS LEIS SANCIONADAS ATÉ OS DIAS DE HOJE, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR A MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NA RUA DAS JABUTICABAS, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Tuco, Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Professora Susana, Sérginho Araújo, Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ADESIVAR OS VEÍCULOS DE USO DO PODER EXECUTIVO COM O BRASÃO DO MUNICÍPIO CONFORME LEI ORGÂNICA, EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.doc</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INSTITUIR JUNTO AO CALENDÁRIO DE COMEMORAÇÕES FESTIVAS MUNICIPAL O DIA DA CULTURA MARANHENSE, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ABRIR CONCURSO PARA CRIAR O HINO DO MUNICÍPIO, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE DESTINAR UM LOCAL BEM COMO CONSTRUIR UMA GUARITA PARA OS TAXISTAS, COM PONTO DEFINIDO PODENDO SER LOCALIZADO NA PRAÇA CENTRAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE TRANSFERIR A ÁREA DE 11.745 MT² PERTENCENTES A ESCOLA ESTADUAL ANDRÉ ANTÔNIO MAGGI PARA O GOVERNO DO ESTADO MT._x000D_
 </t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE RETIRAR A REDE DE ENERGIA ELÉTRICA DE DENTRO DA PROPRIEDADE DO SR. NERI BIANCHINI CONFORME O SEGUIMENTO DA NOVA ESTRADA NO LOCAL EM IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Professora Susana, Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Nelsinho, Pedro Dela Pria, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSERTAR O ASSOALHO DO ÔNIBUS ESCOLAR DA LINHA MANO JULIO, EM IPIRANGA DO NORTE/MT.&amp;#8221; &amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE MOLHAR O FINAL DA AV. AMAZONAS ONDE NÃO HÁ PAVIMENTAÇÃO, DEVIDO AO FLUXO INTENSO DE CARRETAS, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE ALARGAR A VIA QUE DÁ ACESSO AO SITIO DO SR. BOLÍVIA, EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE REALIZAR A OPERAÇÃO TAPA BURACOS NA AV. RIO BRANCO INICIANDO-SE EM FRENTE A BRF ATÉ O FINAL DA PAVIMENTAÇÃO, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INTERDITAR OU REGULARIZAR IMEDIATAMENTE A RUA ABERTA NA PROPRIEDADE DO SR. ORLEI JOSÉ GRASSELI, A QUAL FAZ FUNDO PARA AS RESIDÊNCIAS LOCALIZADAS NA RUA DAS JABUTICABAS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE IDENTIFICAR AS CHÁCARAS PARQUE DAS EMAS 1 E 2 COM PLACAS DE IDENTIFICAÇÃO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE VISTORIAR A ILUMINAÇÃO PÚBLICA DO MUNICÍPIO AFIM DE CONTRIBUIR PARA A SEGURANÇA PÚBLICA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE VERIFICAR O MOTIVO DE NÃO HAVER AGENTE DE ENDEMIAS NA RUA DAS JABUTICABAS MAIS DE 6 MESES, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROVIDENCIAR MEDIDAS PARA AUMENTAR A SEGURANÇA PÚBLICA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR AS ADEQUAÇÕES NECESSÁRIAS EM TODOS OS ÓRGÃOS PÚBLICOS DO MUNICÍPIO, RUAS, PRAÇA, ESCOLAS, SECRETARIAS, ETC.. PARA ACESSIBILIDADE, INCLUINDO BANHEIROS E VAGAS AOS CIDADÃO PORTADORES DE NECESSIDADES ESPECIAIS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INTERVIR JUNTO A REDE DE ENERGIA ELÉTRICA ENERGISA PARA AVERIGUAR O QUE OCORREU PARA OS CONSUMIDORES RECEBEREM DUAS CONTAS NO MESMO MÊS, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE REALIZAR A PINTURA DE TODOS OS REDUTORES DE VELOCIDADE, PARA FACILITAR A VISUALIZAÇÃO DOS CONDUTORES, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE CRIAR OU AMPLIAR OS INCENTIVOS AOS PORTADORES DE NECESSIDADES ESPECIAIS, DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ARRUMAR A MT/010 EM FRENTE A PROPRIEDADE DO SR. FUMAGALI ATÉ A MT220, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>Sérginho Araújo, Eluir Cavassin, Jacir Laureano Maria, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER RECUPERAÇÃO NA ESTRADA DO NAZARENO, LEVANTAMENTO E CASCALHAMENTO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA ROTATÓRIA NA AV. RIO BRANCO NA SAÍDA PARA OS ARMAZÉNS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A RESTAURAÇÃO E RECUPERAÇÃO DAS RUAS DAS ROSAS, DOS JASMINS E DAS ORQUÍDEAS, JUNTAMENTE COM SUAS TRAVESSAS, OURO PRETO, CAMBORIÚS E AV. FORTALEZA, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A COLETA DOS ENTULHOS DO BAIRRO DOS PÁSSAROS NAS RUAS DOS CANÁRIOS, ARARAS, SABIAS, BEM-TE-VIS, BEIJA-FLOR, ANDORINHAS E TUIUIÚS, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR DUAS SALAS DE AULA NOVAS NA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL CRESCER E APRENDER, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE INSTALAR 6 VENTILADORES EVAPORATIVOS COM NÉVOA DE ÁGUA NO REFEITÓRIO DA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE COLOCAR UM TOLDO NOVO NA ENTRADA DA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE VOLTAR A ORGANIZAR O CULTURA FEST, PROMOVENDO APRESENTAÇÕES MUSICAIS, TEATRAIS, DANÇAS E OUTRAS ATIVIDADES CULTURAIS, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT"</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.doc</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE FISCALIZAR E FAZER MELHORIAS NA MERENDA ESCOLAR NA ESCOLA ESTADUAL ANDRÉ ANTÔNIO MAGGI, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.doc</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE COLOCAR NAS PRINCIPAIS SAÍDAS DO MUNICÍPIO PLACAS QUE IDENTIFIQUEM O SENTIDO A FRENTE POR EXEMPLO AS MT010, 220, SAÍDA PRA SINOP, MERCEDES, ARMAZÉM DA BUNGUE,ENTRE OUTROS DESTINOS CONHECIDOS, DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.doc</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SOLICITAR JUNTO A SEDUC A TROCA DOS COMPUTADORES DA SALA DE INFORMÁTICA NA ESCOLA ESTADUAL ANDRÉ ANTÔNIO MAGGI, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE COLOCAR A SINALIZAÇÃO DE TRÂNSITO NAS RUAS DO BAIRRO DAS ÁRVORES, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE RESTAURAR A MT/010 EM FRENTE À FAZENDA DO SR. FUMAGALI, EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>Tocolini</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, REPRESENTANDO O PENSAMENTO DO POVO IPIRANGUENSE, VEM A PÚBLICO EXTERNAR MOÇÃO DE APLAUSO A SR. JOSÉ JOSÉ MILTON CEZÁRIO MAFRA._x000D_
 _x000D_
 _x000D_
 PELA SUA ATUAÇÃO A FRENTE DO ATO HISTÓRICO EM NOSSO MUNICÍPIO, &amp;#8220;GRITO DO IPIRANGA&amp;#8221; VALORIZANDO IPIRANGA DO NORTE, FOI MAIOR MOBILIZAÇÃO DA HISTÓRIA DO SETOR AGRÍCOLA BRASILEIRO TEVE COMO PALCO INICIAL, IPIRANGA DO NORTE, ENTRE DEZEMBRO DE 2005 A MARÇO DE 2006, JOSÉ MILTON CEZÁRIO MAFRA FOI O ORGANIZADOR JUNTAMENTE COM O SINDICATO RURAL DE IPIRANGA, E COM ANTÔNIO GALVAN, EX-PRESIDENTE DO SINDICATO RURAL DE SINOP, ABRIRAM CAMINHO PARA A REALIZAÇÃO DAS PRIMEIRAS REUNIÕES QUE RESULTARAM NA ORGANIZAÇÃO E EXECUÇÃO DO PROTESTO, JÁ COM A PARTICIPAÇÃO DE INÚMERAS OUTRAS LIDERANÇAS. ALGUMAS CONQUISTAS FORAM ALCANÇADAS, DENTRE ELAS, A BONIFICAÇÃO EM RELAÇÃO AO TRANSPORTE DOS GRÃOS, E O RESPEITO DO GOVERNO FEDERAL, QUE RECONHECEU PELA PRIMEIRA VEZ, A ORGANIZAÇÃO DO SETOR. _x000D_
  _x000D_
 CONSIDERANDO AINDA POR SER UMA PESSOA EXTREMAMENTE ÉTICA, QUE CONTRIBUIU E CONTINUARÁ CONTRIBUINDO MUITO COM A NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>MOCR</t>
   </si>
   <si>
     <t>Moção de Repudio</t>
   </si>
   <si>
     <t>Professora Susana, Eluir Cavassin, Jacir Laureano Maria, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.doc</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUTIVO DA MOÇÃO DE REPÚDIO Nº 001/2016.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A COMISSÃO DE INVENTÁRIO DE BENS MÓVEIS E IMÓVEIS, AVALIAÇÃO E PATRIMÔNIO PARA O EXERCÍCIO DE 2016&amp;#8221;.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;NOMEIA A COMISSÃO DE LICITAÇÃO PARA O EXERCÍCIO DE 2016.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO DE INVENTÁRIO DE BENS MÓVEIS E IMÓVEIS, AVALIAÇÃO E PATRIMÔNIO PARA O EXERCÍCIO DE 2016&amp;#8221;.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DESIGNA SERVIDORA PARA ACOMPANHAR E FISCALIZAR A EXECUÇÃO DOS CONTRATOS REFERENTES AO ANO DE 2016.&amp;#8221;</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO EXIGÊNCIAS DO SISTEMA APLIC, FICA ESTABELECIDO O RETORNO DA FÉRIAS NO DIA 13 DE JANEIRO DE 2016, AO SERVIDOR JULIANO PIVA, ASSESSOR JURÍDICO, DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART. 1º - REVOGAR AS PORTARIA Nº 032,033,034,035 TODAS DE 2015, DEVIDO AO CORRENTE ANO O PODER LEGISLATIVO ESTAR SUBORDINADO AS NORMAS DE CONTROLE INTERNO DO PODER  EXECUTIVO.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SCI-N°01/2016 QUE ESTABELECE NORMAS E PROCEDIMENTOS A RESPEITO DAS ROTINAS DE TRABALHO A SEREM OBSERVADAS PELAS DIVERSAS UNIDADES DA ESTRUTURA DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, OBJETIVANDO A IMPLEMENTAÇÃO DE PROCEDIMENTOS DE CONTROLE (&amp;#8220;NORMA DAS NORMAS&amp;#8221;)</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SRH-N°01/2016 QUE DISPÕE SOBRE PROCEDIMENTOS DE CONTROLES A SEREM OBSERVADOS NO DEPARTAMENTO DE RECURSOS HUMANOS DO PODER LEGISLATIVO, MUNICÍPIO DE IPIRANGA DO NORTE &amp;#8211; MT.&amp;#8221;</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SCL-N°02/2016 QUE ESTABELECE OS PROCEDIMENTOS DE ROTINA E CONTROLE NA FISCALIZAÇÃO DOS CONTRATOS DE AQUISIÇÃO DE BENS, PRESTAÇÃO DE SERVIÇOS, EXECUÇÃO DE OBRAS OU CONTRATAÇÃO TEMPORÁRIA, OTIMIZANDO SUAS TAREFAS, GARANTINDO CELERIDADE, CONTROLE DOS ATOS, SOBRETUDO SEGURANÇA, BEM COMO FACILITANDO AOS AGENTES EXTERNOS A CLAREZA DE TODO O PROCEDIMENTO DE CONTRATAÇÃO E FISCALIZAÇÃO.&amp;#8221;</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SCL-N°01/2016 QUE DISPÕE SOBRE AS ROTINAS E PROCEDIMENTOS DE CONTROLE A SEREM OBSERVADOS NA GERAÇÃO DE GASTOS ATRAVÉS DE COMPRAS E CONTRATAÇÕES DE OBRAS OU SERVIÇOS, COM OU SEM PROCESSO LICITATÓRIO.&amp;#8221;</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A ASSESSORA DE IMPRESSA DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART. 1º - AUTORIZAR EM CARÁTER EXCEPCIONAL PONTO FACULTATIVO PELO ÓRGÃO LEGISLATIVO, NO DIA 08 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE FÉRIAS AO CHEFE DE DEPARTAMENTO CONTÁBIL DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART. 1º - AUTORIZAR EM CARÁTER EXCEPCIONAL PONTO FACULTATIVO, PELO ÓRGÃO LEGISLATIVO, NO DIA 24 DE MARÇO DE 2016.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE FÉRIAS A ASSESSORA DE ADMINISTRAÇÃO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART. 1º - AUTORIZAR EM CARÁTER EXCEPCIONAL PONTO FACULTATIVO, À CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT, NA SEXTA &amp;#8211; FEIRA, DIA 22 DE ABRIL DE 2016.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SCI-N°002/2016&amp;#8221;</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º - FICAM CONCEDIDAS FÉRIAS À SERVIDORA ROSANGELA GRISA GRABOVSKI, AGENTE DE FINANÇAS E CONTROLE, DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT._x000D_
  _x000D_
  ART. 2º - AS FÉRIAS ORA CONCEDIDAS REFEREM-SE AO PERÍODO AQUISITIVO DO EXERCÍCIO DE 2015, QUE SERÃO GOZADAS DE 02 DE MAIO DE 2016 A 1° DE JUNHO DE 2016._x000D_
 </t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMISSÃO ESPECIAL PARA COORDENAR E ACOMPANHAR O CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGULAMENTO GERAL DO EDITAL DO CONCURSO PÚBLICO DO LEGISLATIVO MUNICIPAL DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE A COMISSÃO ESPECIAL PARA COORDENAÇÃO E ACOMPANHAMENTO DO CONCURSO PÚBLICO</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART. 1º - AUTORIZAR EM CARÁTER EXCEPCIONAL PONTO FACULTATIVO, À CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT, NA SEXTA &amp;#8211; FEIRA, DIA 27 DE MAIO DE 2016.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE FÉRIAS A AUXILIAR DE SERVIÇOS GERAIS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SCI N.º 003/2016.&amp;#8221;</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º - FICA ESTÁVEL NO SERVIÇO PUBLICO MUNICIPAL, A PARTIR DE 15 DE MARÇO DE 2016, O SERVIDOR APROVADO EM ESTÁGIO PROBATÓRIO, ABAIXO RELACIONADO:_x000D_
 _x000D_
 ORDEM	SERVIDOR(A)	MATRICULA	CARGO	CLASSE/NÍVEL_x000D_
              1	                               IRIA IDELCI KLAIS	           061	AUXILIAR DE SERVIÇOS GERAIS	                           A-I_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º - FICA ESTÁVEL NO SERVIÇO PUBLICO MUNICIPAL, A PARTIR DE 22 DE MARÇO DE 2016, O SERVIDOR APROVADO EM ESTÁGIO PROBATÓRIO, ABAIXO RELACIONADO:_x000D_
 _x000D_
 ORDEM	SERVIDOR(A)	MATRICULA	CARGO	CLASSE/NÍVEL_x000D_
              1	ROSANGELA GRISA GRABOVSKI	           062	AGENTE DE FINANÇAS E CONTROLE	                           A-I_x000D_
 </t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º - FICA ESTÁVEL NO SERVIÇO PUBLICO MUNICIPAL, A PARTIR DE 11 DE ABRIL DE 2016, O SERVIDOR APROVADO EM ESTÁGIO PROBATÓRIO, ABAIXO RELACIONADO:_x000D_
 _x000D_
 ORDEM	SERVIDOR(A)	MATRICULA	CARGO	CLASSE/NÍVEL_x000D_
              1	ARIANY CAETANO ANDRADE	           067	                           RECEPCIONISTA  	                           A-I_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROMOÇÃO HORIZONTAL DE CLASSE A PARA CLASSE B DA SERVIDORA ROSANGELA GRISA GRABOVSKI, AGENTE DE CONTROLE E FINANÇAS DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, CONFORME LEI COMPLEMENTAR N°032/2015 E LEI MUNICIPAL N°364/2012.&amp;#8221;</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SCS N.º 001/2016&amp;#8221;.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE FÉRIAS A RECEPCIONISTA DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A CONTADORA DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SPA N.º 001/2016&amp;#8221;.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SPA N.º 002/2016&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>ART. 1º - ESTABELECER RECESSO PELO PODER LEGISLATIVO NO PERÍODO DE 12 DE JULHO DE 2016 A 31 DE JULHO DE 2016.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART. 1º. DESIGNAR OS MEMBROS DA COMISSÃO REPRESENTATIVA NO PERÍODO DE RECESSO DO DIA 12 A 31 DE JULHO DE 2016 OS SEGUINTES VEREADORES:</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A HOMOLOGAÇÃO DO RESULTADO FINAL DO CONCURSO PÚBLICO 001/2016 DA CÂMARA MUNICIPAL DE IPIRANGA DE NORTE &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROGRESSÃO VERTICAL DE NÍVEL I PARA NÍVEL II DA SERVIDORA ROSANGELA GRISA GRABOVSKI, AGENTE DE CONTROLE E FINANÇAS DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, CONFORME LEI COMPLEMENTAR N°032/2015 E LEI MUNICIPAL N°364/2012.&amp;#8221;</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A PROGRESSÃO VERTICAL DE NÍVEL I PARA NÍVEL II DA SERVIDORA IRIA IDELCI KLAIS, AUXILIAR DE SERVIÇOS GERAIS DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, CONFORME LEI COMPLEMENTAR N°032/2015 E LEI MUNICIPAL N°364/2012.&amp;#8221;</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A PROGRESSÃO VERTICAL DE NÍVEL I PARA NÍVEL II DA SERVIDORA ARIANY CAETANO ANDRADE, RECEPCIONISTA DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, CONFORME LEI COMPLEMENTAR N°032/2015 E LEI MUNICIPAL N°364/2012.&amp;#8221;</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SFI N.º 001/2016&amp;#8221;.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SCO N.º 001/2016&amp;#8221;.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A TABELA DO EXERCÍCIO 2016 DAS PROGRESSÕES VERTICAIS E PROMOÇÕES HORIZONTAIS DO PLANO DE CARGOS E CARREIRAS DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, INSTITUÍDO PELA LEI MUNICIPAL N°364/2012.&amp;#8221;</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE FÉRIAS A ASSESSORA DE IMPRESSA DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SJU N.º 001/2016&amp;#8221;.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART. 1º - PRORROGAR A SESSÃO DO DIA 03/10/2016 PARA O DIA 04/10/2016, EM VIRTUDE DAS ELEIÇÕES MUNICIPAIS OCORREM NO DIA 02/10/2016.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA STR N.º 001/2016&amp;#8221;</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART. 1º - AUTORIZAR EM CARÁTER EXCEPCIONAL PONTO FACULTATIVO, À CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT, NA SEGUNDA &amp;#8211; FEIRA, DIA 31 DE OUTUBRO DE 2016 E NA TERÇA- FEIRA, DIA 1º DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART. 1º - ALTERAR O HORÁRIO HABITUAL DA SESSÃO ORDINÁRIA DO DIA 07/11/2016 AS 19H00MIN PARA A PARTE DA MANHÃ AS 8H00MIN, MOTIVOS DE INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;EXONERAR SERVIDORA GRACIELE ANGELICA FERREIRA DOS SANTOS DO CARGO EM COMISSÃO.&amp;#8221;</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A PRORROGAÇÃO POR MAIS 2 (DOIS) ANOS, O PRAZO DE VALIDADE DO CONCURSO PÚBLICO DESTINADO AO PROVIMENTO DE CARGOS EFETIVOS DE CONTADOR E CONTROLADOR INTERNO, DO QUADRO PESSOAL DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT&amp;#8221;.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA STI N.º 001/2016&amp;#8221;.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SFI N.º 002/2016&amp;#8221;.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE FÉRIAS A CONTROLADORA INTERNA DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A APROVAÇÃO DA INSTRUÇÃO NORMATIVA SPO N.º 001/2016&amp;#8221;.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE O PLANO ANUAL DE AUDITORIA INTERNA &amp;#8211; PAAI/2016, DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE &amp;#8211; MT, DOS PROCEDIMENTOS METODOLÓGICOS, CRONOLÓGICOS E OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º - ESTABELECER RECESSO PELO PODER LEGISLATIVO NO PERÍODO DE 19 DE DEZEMBRO DE 2016 A 31 DE DEZEMBRO DE 2016. </t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º. DESIGNAR OS MEMBROS DA COMISSÃO REPRESENTATIVA NO PERÍODO DE RECESSO DO DIA 16 DE DEZEMBRO DE 2016 A 31 DE DEZEMBRO DE 2016 OS SEGUINTES VEREADORES:_x000D_
  _x000D_
 &amp;#8226;	NELSON FERNANDES_x000D_
 &amp;#8226;	NELSON JUNIOR PADILHA FEDERICE_x000D_
 &amp;#8226;	PEDRO DOMINGOS DELA PRIA_x000D_
 &amp;#8226;	SÉRGIO MEDEIROS DE ARAÚJO_x000D_
 &amp;#8226;	SUSANA TEIXEIRA_x000D_
 </t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Professora Susana, Sérginho Araújo, Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2014.&amp;#8221;</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REVOGA O DECRETO Nº002/2014 E SEUS EFEITOS, CONFORME JULGAMENTO DO TRIBUNAL DE JUSTIÇA DO MT.&amp;#8221;</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA OS ANEXOS I E III DA LEI MUNICIPAL Nº 364 DE 27 DE FEVEREIRO DE 2012, QUE DISPÕEM SOBRE A RESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES  PARA  A SESSÃO LEGISLATIVA DO ANO DE 2016 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O CALENDÁRIO LEGISLATIVO PARA O ANO DE 2016.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS E CONTRATADOS DO PODER LEGISLATIVO DO MUNICIPIO DE IPIRANGA DO NORTE &amp;#8211; MT, NAS CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O ARTIGO 225, INCISO II DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE RESOLUÇÃO N° 001/2016 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 225, INCISO II DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE RESOLUÇÃO N° 002/2016 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 225, INCISO II DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE LEI N° 001/2016 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 225, INCISO II DO REGIME INTERNO DA CÂMARA MUNICIPAL, REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE O PROJETO DE DECRETO N° 001/2016 DO PODER LEGISLATIVO, TRAMITE EM REGIME DE URGÊNCIA ESPECIAL, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Tocolini, Tuco</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O ARTIGO 225, INCISO II DO REGIME INTERNO DA CÂMARA MUNICIPAL REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, SOLICITO JUNTO A PREFEITURA MUNICIPAL, INFORMAÇÕES REFERENTE AO AUTOMÓVEL COROLLA PRATA DE PROPRIEDADE DO PODER EXECUTIVO, ONDE SE ENCONTRA E EM QUE ESTADO SE ENCONTRA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VENHO POR MEIO DESTE REQUERER O CUMPRIMENTO DOS ART. 285, ART. 286 INCISO I, ART. 281  DO REGIMENTO INTERNO DESTA CASA DE LEIS. POIS O NÃO ENCAMINHAMENTO DO PROJETO DE LEI 006/2016, PROTOCOLADO NO DIA 08/03/2016, PARA DELIBERAÇÃO PELO O PLENÁRIO, CARACTERIZA DESRESPEITO FRONTAL ESTABELECIDOS NOS ARTIGOS ANTERIORMENTE CITADO. 	</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Junior P. Federice</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O ARTIGO 225, INCISO II DO REGIME INTERNO DA CÂMARA MUNICIPAL REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, SOLICITO JUNTO A ESTA CASA DE LEIS, A CONVOCAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA TRATAR ASSUNTO DE INTERESSE PUBLICO. _x000D_
 _x000D_
 DATA: 19 DE MAIO DE 2016_x000D_
 HORÁRIO: 19H00MIN_x000D_
 LOCAL: PLENÁRIO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT._x000D_
 OBJETIVO: DISCUTIR E CONSULTAR A POPULAÇÃO A CERCA DE UM ASSUNTO DE INTERESSE PÚBLICO A &amp;#8220;CONSTRUÇÃO DE FAIXAS DE PEDESTRES ELEVADAS EM FRENTE A TODAS AS ESCOLAS DO MUNICÍPIO&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A PREFEITURA MUNICIPAL, UM RELATÓRIO CONTENDO QUANTAS SALAS ALUGADAS A PREFEITURA POSSUI E OS RESPECTIVOS VALORES DOS ALUGUÉIS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Professora Susana</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SOLICITADO JUNTO A PREFEITURA MUNICIPAL, UM RELATÓRIO CONTENDO TODAS AS HORAS EXTRAS FEITAS NOS ÚLTIMOS TRÊS MESES ABRANGENDO TODAS AS SECRETÁRIAS, CONTENDO NOME DO SERVIDOR, CARGO, QUANTIDADE DE HORAS EXTRAS EFETUADAS E VALORES PAGOS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, JUSTIFICATIVA PARA FINS DE DIREITO À MINHA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 13 DE JUNHO DE 2016. </t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, JUSTIFICATIVA PARA FINS DE DIREITO À MINHA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 27 DE JUNHO DE 2016. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2489,68 +2489,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>