--- v1 (2026-02-04)
+++ v2 (2026-05-09)
@@ -54,1845 +54,1845 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Eluir Cavassin, Jacir Laureano Maria, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA À LEI ORGÂNICA MUNICIPAL Nº 004/2017</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cleonaldo França, Eluir Cavassin, Fabiano do Povo, Jacir Laureano Maria, Junior P. Federice, Marcos Augusto Vargas, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA À LEI ORGÂNICA MUNICIPAL Nº 005/2017_x000D_
 </t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DO MATO GROSSO, NO USO DA ATRIBUIÇÃO QUE LHE É CONFERIDA PELO PARÁGRAFO 3º DO ARTIGO 69 DA LEI ORGÂNICA DO MUNICÍPIO DE IPIRANGA DO NORTE, FAZ SABER QUE O PLENÁRIO APROVOU E ELA PROMULGA A SEGUINTE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Junior P. Federice, Cleonaldo França, Eluir Cavassin, Fabiano do Povo, Jacir Laureano Maria, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UM CAMPO OFICIAL PARA OS CAMPEONATOS, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cleonaldo França, Eluir Cavassin, Fabiano do Povo, Jacir Laureano Maria, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR REDUTORES DE VELOCIDADE EM TODAS AS RUAS RECENTEMENTE PAVIMENTADAS INCLUINDO O CONJUNTO HABITACIONAL VIDA NOVA, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jacir Laureano Maria, Cleonaldo França, Eluir Cavassin, Fabiano do Povo, Junior P. Federice, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONTRATAR MONITORA PARA OS ÔNIBUS ESCOLARES, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAR IMEDIATAMENTE A MT010, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>Cleonaldo França, Eluir Cavassin, Fabiano do Povo, Jacir Laureano Maria, Junior P. Federice, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE CRIAR UM CENTRO CULTURAL NORDESTINO, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>Fabiano do Povo, Cleonaldo França, Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE ADQUIRIR UMA BOMBA RESERVA PARA A SAAE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE ADQUIRIR UM GERADOR DE ENERGIA PARA O PSM, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Strada, Cleonaldo França, Eluir Cavassin, Fabiano do Povo, Jacir Laureano Maria, Junior P. Federice, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM BUEIRO EM UMA ESTRADA VICINAL DA SEGUNDA ETAPA PRÓXIMO AO GILMAR JACOVASKI, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CASCALHAR A ESTRADA VICINAL DA SEGUNDA ETAPA ENTRE O JUAREZ PINOTTI E O PEDRO MARTINS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSERTAR A PONTE DO RIO SÃO PAULO PRÓXIMO AO DARCI LETREILLE, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR AR CONDICIONADO NOS ÔNIBUS ESCOLARES, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Junior P. Federice</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR QUIOSQUES NA PRAÇA ILBERTO EFFTING, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR TVS PARA AS RECEPÇÕES DOS POSTOS E DA SECRETÁRIA DE SAÚDE, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Jacir Laureano Maria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DO ÔNIBUS DA SAÚDE PEGAR OS PACIENTES NOS TRÊS POSTOS DE SAÚDE, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Fabiano do Povo</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR VISTORIA EM TODA A ILUMINAÇÃO PÚBLICA, DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR ÔNIBUS ESCOLAR PARA OS ALUNOS DO PERÍMETRO URBANO NO PERÍODO DAS CHUVAS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Marcos Augusto Vargas</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SINALIZAÇÕES DOS QUEBRA-MOLAS COM PINTURA DOS MESMOS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRANSITO NAS AVENIDAS E RUAS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Eluir Cavassin</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE BUSCAR BENEFÍCIOS PARA IMPLANTAÇÃO DE NOVOS PROGRAMAS PARA CASAS POPULARES, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PLANEJAR E DAR PRIORIDADE PARA A REALIZAÇÃO DA FEIRA AGROPECUÁRIA (EXPOSIÇÃO), EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE ADQUIRIR UM TERRENO PARA CONSTRUIR UM PARQUE INFANTIL E UMA ACADEMIA DE SAÚDE JUNTO AO CONJUNTO HABITACIONAL VIDA NOVA, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Sandro Alessi</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ELABORAR A LEI DE TRANSITO VISANDO REGULARIZAR O MESMO NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE CRIAR O CONSELHO DE BAIRROS COM UM REPRESENTANTE PARA CADA UM NO MUNICÍPIO DE IPIRANGA DO NORTE/MT_x000D_
 </t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE MANTER UMA AMBULÂNCIA A DISPOSIÇÃO NO SPORT CLUB EM TODOS OS JOGOS E TORNEIOS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ERGUER E CASCALHAR A ESTRADA RURAL QUE PASSA EM FRENTE A PRORIEDADE DO SR. OSMAR ANTONIO CARLOT E DO SR. CLOVES AUGUSTO SIMON, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SE DESTINAR UM LOCAL BEM COMO CONSTRUIR UMA GUARITA PARA OS TAXISTAS, COM PONTO DEFINIDO PODENDO SER LOCALIZADO NA PRAÇA CENTRAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Marcos Augusto Vargas, Cleonaldo França</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ABRIR AS SAÍDAS DAS RUAS DOS PEQUIS E SIBIPIRUNAS COM A AV. RIO BRANCO, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE UM ESPAÇO PARA A JUVENTUDE, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAÇÃO DE UM FESTIVAL DE MÚSICA, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Cleonaldo França</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ABRIR UM ACESSO NO CANTEIRO CENTRAL NA AV. VITÓRIA EM FRENTE AO DEPOSITO DA PLANTAR, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE MURAR O UPS PRÓXIMO AO CONJUNTO HABITACIONAL, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR UM BAILE PARA A TERCEIRA IDADE, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR GRADES E PORTÕES NA CASA MORTUÁRIA, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UMA PATRULHA AGRÍCOLA, PARA O MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAR A ESTRADA QUE LIGA IPIRANGA AO MOEGÃO DA BUNGUE, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE UMA PISTA EM TORNO DA PRAÇA MUNICIPAL PARA ANDAR DE PATINS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE QUE ATRAVÉS DA SECRETARIA DE OBRAS, COLOQUE UMA EQUIPE PARA QUE REALIZE LIMPEZA EM FRENTE AOS COMÉRCIOS TODAS AS SEMANAS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UM VEÍCULO (VAN) PARA O TRANSPORTE DOS SERVIDORES QUE TRABALHAM NA SECRETARIA DE OBRAS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR URGENTEMENTE REVISÃO NOS ÔNIBUS DO TRANSPORTE ESCOLAR, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM TANQUE DE PEIXE, PARA INCENTIVAR A AGRICULTURA FAMILIAR, EM IPIRANGA DO NORTE/MT.&amp;#8221;  _x000D_
 </t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA SALA ANEXADA JUNTO A DELEGACIA DE POLICIA MILITAR PARA OS MONITORES DAS CÂMERAS DE VIGILÂNCIA, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UM LEVANTAMENTO DE TODAS AS ÁREAS QUE NECESSITAM SER RECAPEADAS, BEM COMO TODOS OS PRODUTOS A SEREM UTILIZADOS PARA A ABERTURA DE PROCESSO LICITATÓRIO, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REATIVAR O VIVEIRO MUNICIPAL, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE LEVANTAR E CASCALHAR A ESTRADA QUE LIGA A MT242 PASSANDO PELA PONTE DE CONCRETO ATÉ A ANTIGA ESTADA QUE LIGAVA A SORRISO, BEM COMO O ALARGAMENTO DA MESMA POR DOIS KM DEPOIS DA PONTE, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PRIORIZAR A CONSERVAÇÃO DAS LINHAS (ESTRADAS) DOS ÔNIBUS ESCOLARES, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Pedro Alessandro A. Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR NO MUNICÍPIO O PROGRAMA DE ORÇAMENTO DEMOCRÁTICO, COM A PARTICIPAÇÃO EFETIVA DA POPULAÇÃO, QUANDO HOUVER ELABORAÇÃO DAS LEIS ORÇAMENTÁRIAS: PPA, LDO E LOA, EM IPIRANGA DO NORTE/MT.&amp;#8221;  _x000D_
 </t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR EM PARCERIA COM O ESTADO E MUNICÍPIOS VIZINHOS O PROJETO &amp;#8220;CORREDOR CULTURAL&amp;#8221; FAVORECENDO A CIRCULAÇÃO DE ARTISTAS E ESPETÁCULOS, VALORIZANDO A CULTURA E AMPLIANDO AS ALTERNATIVAS DE LAZER DA POPULAÇÃO, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Junior P. Federice, Sandro Alessi</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UMA VASSOURA MECANIZADA, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE BUSCAR PARCERIA (CONVÊNIO) COM O MINISTÉRIO DO TRABALHO E EMPREGO, AFIM DE DISPONIBILIZAR A EMISSÃO DE CARTEIRA DE TRABALHO E PREVIDÊNCIA SOCIAL NO MUNICÍPIO, EM IPIRANGA DO NORTE/MT_x000D_
 </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE LEVANTAR, CASCALHAR E COLOCAR TUBOS NA ESTRADA QUE DÁ ACESSO A FAZENDA SÃO LUIZ EM FRENTE A FAZENDA RIZZI, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR O CURSO DO PROGRAMA EDUCACIONAL DE RESISTÊNCIA AS DROGAS E A VIOLÊNCIA-PROERD, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR ALARMES E CÂMERAS DE SEGURANÇA NAS RECEPÇÕES DE TODOS OS POSTOS DE SAÚDE PSM, PSF I E UBS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR NO PSM, PSF I E UBS ESPAÇOS COBERTOS (GARAGEM) PARA AS AMBULÂNCIAS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONTRATAR A FUNDAÇÃO DOM CABRAL OU OUTRA ENTIDADE ESPECIALIZADA PARA ESTUDO, ELABORAÇÃO E IMPLEMENTAÇÃO DE PLANO DE DESENVOLVIMENTO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, COM FOCO NOS SETORES: COMERCIAL, INDUSTRIAL E AGROPECUÁRIO, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A LIMPEZA DA VIA PÚBLICA EM FRENTE AOS ARMAZÉNS, BEM COMO A NOTIFICAÇÃO PARA QUE OS MESMOS MANTENHAM OS SEU PÁTIOS LIMPOS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE RECAPEAR DA AVENIDA RIO BRANCO, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INCENTIVAR COM ISENÇÃO TRIBUTÁRIA OS MORADORES PARA CONSTRUÍREM CALÇADAS NAS RUAS ASFALTADAS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER ESTACIONAMENTO NA ESCOLA NOSSA SENHORA APARECIDA E NO GINÁSIO MUNICIPAL, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Fabiano do Povo, Cleonaldo França, Marcos Augusto Vargas</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR FAIXAS ELEVADAS DE PEDESTRE EM FRENTE AS ESCOLAS MUNICIPAIS, COMO TAMBÉM A LEGALIZAÇÃO DA LEI DE MUNICIPALIZAÇÃO DE TRANSITO, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Fabiano do Povo, Cleonaldo França</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROVIDENCIAR UNIFORMES E CRACHÁS PARA OS SERVIDORES PÚBLICOS DE TODAS AS PASTAS DO PODER EXECUTIVO, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM PÓRTICO DE LIMITADOR DE ALTURA NA ENTRADA DA CIDADE, BEM COMO NA AV. RIO BRANCO EM FRENTE A COOPEPRA E BORRACHARIA SAMPAIO E NA AV. VITÓRIA ESQUINA COM A RUA POÇOS DE CALDA, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROVIDENCIAR PORTÕES PARA PRÉDIO DESTINADO A FEIRA DO AGRICULTOR, EM IPIRANGA DO NORTE/MT.&amp;#8221;  _x000D_
 </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE DEDETIZAR E LIMPAR O FORRO DA CASA MORTUÁRIA (PASTORAL DA CRIANÇA), EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SOLICITAR AO DEPARTAMENTO DE ENGENHARIA A ELABORAÇÃO DE UM PROJETO DE ILUMINAÇÃO PARA OS ARMAZÉNS, COMEÇANDO NA SAGEL ATÉ A LOUIS DREYFUS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ELABORAR UM PROJETO DE LEI, ISENTANDO DO IPTU OS PORTADORES DE CÂNCER E DO VÍRUS HIV, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR UM CRONOGRAMA DE LIMPEZA NOS BAIRROS, SENDO INFORMADO ATRAVÉS DE CARRO DE SOM EM QUAL O BAIRRO SERÁ A LIMPEZA DA SEMANA, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROGRAMAR UMA FUTURA CAPITAÇÃO DE ÁGUA POTÁVEL, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REPLANTAR A GRAMA, BEM COMO DAR CONTINUIDADE NA CONSTRUÇÃO DO ESTÁDIO MUNICIPAL, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ARRUMAR A ESTRADA QUE DÁ ACESSO A FAZENDA DO LEOCIR DE MARCO, PASSANDO PELA FAZENDA DO PAULO CEBOLA, FAZ. RIFATTI ATÉ A SAÍDA DO ARMAZÉM DO BIFE, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR JUNTAMENTE COM A SECRETARIA DE AÇÃO SOCIAL UM BALCÃO DE EMPREGOS E VAGAS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE TROCAR OU TRATAR A AREIA DO PARQUINHO, BEM COMO FAZER A MANUTENÇÃO DA CERCA E COLOCAÇÃO DE UM PORTÃO, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE COBRAR A COMPANHIA RESPONSÁVEL PELO ASFALTO DA MT242 A FINALIZAÇÃO DO TRECHO AINDA SEM ASFALTO SENTIDO AO ITANHANGÁ NAS CABECEIRA DAS PONTES, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAR A ESTRADA MT222 ATÉ A SEDE DA FAZ. TUPI BARÃO, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SUBSTITUIR O CAMPO DE AREIA DA PRAÇA MUNICIPAL POR UM CAMPO SINTÉTICO, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE ADQUIRIR BANHEIROS QUÍMICOS PARA SEREM UTILIZADOS EM EVENTOS DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Cleonaldo França, Eluir Cavassin, Fabiano do Povo, Jacir Laureano Maria, Junior P. Federice, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento, Sandro Alessi, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE RETOMAR OS TRABALHOS PARA A ELABORAÇÃO E IMPLANTAÇÃO DO PCCS GERAL DOS SERVIDORES PÚBLICOS MUNICIPAIS, TENDO EM VISTA JÁ EXISTIR DOS SERVIDORES DA EDUCAÇÃO E DA CÂMARA MUNICIPAL, NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PISTA DE BICICROSS, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UM ÔNIBUS COM BAGAGEIRO E BANHEIRO EXCLUSIVO PARA O ESPORTE, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE MELHORAR A SINALIZAÇÃO E A ILUMINAÇÃO PÚBLICA, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR LIMPEZA NOS LOTES BALDIOS, BEM COMO UMA AÇÃO DE CONSCIENTIZAÇÃO DA OBRIGATORIEDADE DA LIMPEZA AOS DONOS DESTE LOTES, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PISTA DE ATLETISMO, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE OBTER UM ESPAÇO DESTINADO A CULTURA, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE CONSTRUIR CALÇADAS EM TORNO DAS ESCOLAS, INCLUSIVE A ESCOLA ESTADUAL ANDRÉ ANTÔNIO MAGGI, EM ATENDIMENTO A INDICAÇÃO DA CÂMARA DE VEREADORES MIRINS, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE LIMPAR OS DRENOS NA LOCALIDADE DAS CHÁCARAS DO PARQUE DAS EMAS, EM ATENDIMENTO A INDICAÇÃO DO VEREADOR ELUIR CAVASSIN, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE FAZER UM REDUTOR DE VELOCIDADE PARA INIBIR O TRÁFEGO DE CARRETA NA RUA TELES PIRES EM FRENTE AO PAULINHO, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A ESTRADA COM DRENOS, LIGANDO AS CHÁCARA DO SR. FRANCISCO, DJHONY, PAULINHO  PASSANDO EM FRENTE AO SR LUCAS E GILMAR, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE ADQUIRIR UM CAMINHÃO COMBOIO(MELOSA) PARA SECRETARIA DE OBRAS, EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Pedro Alessandro A. Nascimento, Cleonaldo França, Eluir Cavassin, Fabiano do Povo, Jacir Laureano Maria, Junior P. Federice, Marcos Augusto Vargas, Sandro Alessi, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE NOMEAR COMO SECRETÁRIO MUNICIPAL DE INDUSTRIA E COMÉRCIO O ENGENHEIRO AGRONOMO SENHOR ÁUREO FROES DE MORAES JUNIOR, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Cleonaldo França, Fabiano do Povo, Jacir Laureano Maria, Junior P. Federice, Marcos Augusto Vargas, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE CRIAR UM CORPO DE BOMBEIROS CIVIS MUNICIPAL E GUARDA MUNICIPAL, NO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE VARRER DIARIAMENTE TODAS AS RUAS DO MUNICÍPIO EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE DAR INCENTIVOS PARA TRANSFERÊNCIAS DE VEÍCULOS PARA O MUNICÍPIO DE IPIRANGA DO NORTE, COM O OBJETIVO DE AJUDAR A AUMENTAR A ARRECADAÇÃO DO MUNICÍPIO.&amp;#8221;</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE COMPRAR UMA ÁREA PÚBLICA PARA QUE SE POSSA FAZER O SETOR DE HABITAÇÃO EM NOSSO MUNICÍPIO, A FIM DE SUPRIR AS NECESSIDADES DE MORADIA NO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE INSTALAR ILUMINAÇÃO PÚBLICA NO PROLONGAMENTO DA AV.RIO BRANCO EM FRENTE AS EMPRESAS FIAGRIL/AMAGGI E LDC, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REMOVER E SUBSTITUIR OS GUARDE REIOS DA PONTE DO RIO MATRINCHÃ, EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR MANUTENÇÃO NO BUEIRO QUE LIGA A FAZENDA SANTO ANTÔNIO II, EM IPIRANGA DO NORTE/MT.&amp;#8221;  _x000D_
 </t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER CALÇAMENTO EM FRENTE AO CENTRO DE MÚLTIPLO USO DO CONJUNTO HABITACIONAL, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER CRIAR UM PROJETO DE ILUMINAÇÃO PÚBLICA COM REDE DE DISTRIBUIÇÃO SUBTERRÂNEA, COM INÍCIO EM FRENTE AO ARMAZÉM SAGEL E COM TÉRMINO EM FRENTE A LOUIS DREYFUS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER LEVANTAMENTO E CASCALHAMENTO DA ESTRADA 010 QUE PASSA FRENTE AO ERMES FUMAGALLI, PASSANDO PELA FAZENDA FENIX E LIGANDO A RODOVIA MT 220, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ASFALTAR EM VOLTA DA PRAÇA MUNICIPAL ILBERTO EFFTING, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER O CASCALHAMENTO E QUEBRA-MOLAS NAS ESTRADAS DO SETOR DAS CHÁCARAS PARQUE DAS EMAS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER O CASCALHAMENTO NA MT 010, NO TRECHO QUE LIGA IPIRANGA DO NORTE ATÉ A BORRACHARIA, PASSANDO EM FRENTE A FAZENDA MANO JÚLIO, EM IPIRANGA DO NORTE/MT.&amp;#8221;  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ORGANIZAR, IMPLANTAR E DIVULGAR CALENDÁRIO DE COLETA DE ENTULHOS, LIXOS DOMICILIAR, FOLHAS E GALHOS, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR UM TOLDO OU CONSTRUIR UMA COBERTURA NO PONTO DE TAXI DA PRAÇA MUNICIPAL, EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UMA PROGRAMAÇÃO PARA REALIZAR A LIMPEZA NOS ÓRGÃOS PÚBLICOS DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PINTAR AS FAIXAS DE PEDESTRES EXISTENTES E OS QUEBRA-MOLAS E NAS RUAS QUE NÃO POSSUEM FAIXAS, FAZER AS FAIXAS PARA OS PEDESTRES DO MUNICÍPIO DE IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PODAR AS ÁRVORES DA CIDADE, PRINCIPALMENTE AS DO CONJUNTO HABITACIONAL VIDA NOVA EM IPIRANGA DO NORTE/MT.&amp;#8221; </t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PLANTAR ÁRVORES NAS CALÇADAS EM FRENTE AOS ÓRGÃOS PÚBLICOS E DOS COMÉRCIOS DE IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE CONSTRUIR PONTOS DE ÔNIBUS COM COBERTURAS E BANCOS EM LOCAIS ESTRATÉGICOS DA CIDADE DE IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE FAZER UMA PARCERIA COM GOVERNO DO ESTADO DE MATO GROSSO E COM A USINA &amp;#8220;COMPANHIA ENERGÉTICA SINOP S/A, PARA AQUISIÇÃO DE ARMAMENTO PARA O DESTACAMENTO DA POLICIA MILITAR DE IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE FAZER UM PROJETO DE LEI PARA INSTITUIR O PROGRAMA BOLSA ATLETA EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CORRIGIR OS ASFALTOS DAS RUAS DE IPIRANGA DO NORTE, ONDE ESTÃO ACUMULANDO ÁGUA.&amp;#8221;  </t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR UM VALE PARA TODOS OS SERVIDORES NO VALOR DE R$ 70,00 (SETENTA REAIS) PARA QUE SEJA GASTO NA FEIRA DO AGRICULTOR.&amp;#8221;  _x000D_
 </t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER REPAROS E MANUTENÇÕES NOS BANHEIROS DA PRAÇA MUNICIPAL ILBERTO EFFETING, BEM COMO A LIMPEZA DAS FOÇAS E A TROCA DAS ATUAIS LIXEIRAS PARA OUTRAS MAIORES.&amp;#8221;  _x000D_
 </t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, ATRAVÉS DE SEUS VEREADORES E REPRESENTANDO O PENSAMENTO DO POVO IPIRANGUENSE, EM CONFORMIDADE COM OS ARTIGOS 274, PARÁGRAFO ÚNICO E 276 DO REGIMENTO INTERNO DESTA CASA DE LEIS, REQUER À MESA, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA CONCEDIDA MOÇÃO DE APLAUSO EM RECONHECIMENTO A POLÍCIA MILITAR DO MUNICÍPIO DE IPIRANGA DO NORTE</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>Fabiano do Povo, Cleonaldo França, Eluir Cavassin, Jacir Laureano Maria, Junior P. Federice, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento, Sandro Alessi, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, ATRAVÉS DO VEREADOR NELSON JUNIOR PADILHA FEDERICE, REPRESENTANDO O PENSAMENTO DO POVO IPIRANGUENSE, EM CONFORMIDADE COM OS ARTIGOS 274, PARÁGRAFO ÚNICO E 275 DO REGIMENTO INTERNO DESTA CASA DE LEIS, REQUER À MESA, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA CONCEDIDA MOÇÃO DE APLAUSO EM RECONHECIMENTO AO SENHOR VALDOMIRO SCHWINN</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>Junior P. Federice, Cleonaldo França, Eluir Cavassin, Fabiano do Povo, Jacir Laureano Maria, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento, Sandro Alessi, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT, ATRAVÉS DOS VEREADORES, REPRESENTANDO O PENSAMENTO DO POVO IPIRANGUENSE, EM CONFORMIDADE COM OS ARTIGOS 274, PARÁGRAFO ÚNICO E 276 DO REGIMENTO INTERNO DESTA CASA DE LEIS, REQUER À MESA, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA CONCEDIDA MOÇÃO DE APLAUSO EM RECONHECIMENTO A SENHORA FRANCIELI CRISTINA DOS SANTOS, PROFESSORA DE DANÇA E ARTES DO MUNICÍPIO DE IPIRANGA DO NORTE</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT, ATRAVÉS DOS VEREADORES, REPRESENTANDO O PENSAMENTO DO POVO IPIRANGUENSE, EM CONFORMIDADE COM OS ARTIGOS 274, PARÁGRAFO ÚNICO E 276 DO REGIMENTO INTERNO DESTA CASA DE LEIS, REQUER À MESA, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA CONCEDIDA MOÇÃO DE APLAUSO EM RECONHECIMENTO AO SENHOR MARCOS VINICIOS GAZOLA DOS SANTOS, ALUNO DE DANÇA E ARTES DO MUNICÍPIO DE IPIRANGA DO NORTE</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>Cleonaldo França, Fabiano do Povo</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT, ATRAVÉS DOS VEREADORES CLEONALDO ARAÚJO FRANÇA E FABIANO ARLINDO GONÇALVES, REPRESENTANDO O PENSAMENTO DO POVO IPIRANGUENSE, EM CONFORMIDADE COM OS ARTIGOS 274, PARÁGRAFO ÚNICO E 275 DO REGIMENTO INTERNO DESTA CASA DE LEIS, REQUER À MESA, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA CONCEDIDA MOÇÃO DE APLAUSO EM RECONHECIMENTO AO SENHOR ÂNGELO MOTTA DA CUNHA, MUNÍCIPE DE IPIRANGA DO NORTE</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>MOCR</t>
   </si>
   <si>
     <t>Moção de Repudio</t>
   </si>
   <si>
     <t>Cleonaldo França, Eluir Cavassin, Fabiano do Povo, Junior P. Federice, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento, Sandro Alessi, Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO Nº 001/2017._x000D_
 _x000D_
 AUTOR: CÂMARA MUNICIPAL IPIRANGA DO NORTE/MT. _x000D_
 _x000D_
 DE ACORDO COM AS NORMAS REGIMENTAIS DA CASA E A LEI ORGÂNICA MUNICIPAL, REQUEREMOS À MESA OUVIDO O SOBERANO PLENÁRIO Á APROVAÇÃO DESTA &amp;#8220;MOÇÃO DE REPÚDIO&amp;#8221; À VOTAÇÃO DA PEC 287 &amp;#8211; REFORMA DA PREVIDÊNCIA, PROPOSTA PELO GOVERNO FEDERAL._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A REFORMA EM QUESTÃO PROMOVE O AUMENTO DA IDADE MÍNIMA PARA APOSENTADORIA, ELEVANDO PARA A IDADE PARA 65, TANTO PARA HOMENS QUANTO PARA MULHERES, PREJUDICANDO SOBREMANEIRA A GRANDE MASSA DE TRABALHADORES, PRINCIPALMENTE AS MULHERES E TRABALHADORES RURAIS. TAL PROPOSTA ALTERA AINDA O TEMPO DE CONTRIBUIÇÃO, ESTABELECENDO UM PERÍODO DE CONTRIBUIÇÃO MÍNIMO DE 25 ANOS, ALÉM DE MODIFICAR AS FORMAS DE CÁLCULO DAS APOSENTADORIAS, O QUE DIMINUI CONSIDERAVELMENTE OS VALORES DOS BENEFÍCIOS A SEREM PAGOS NO FUTURO. POR TODO EXPOSTO, FICA CLARO QUE A ALTERAÇÃO REQUERIDA PELO GOVERNO FEDERAL FERE DE MORTE O DIREITO DO TRABALHADOR EM SE APOSENTAR, EXPONDO AINDA MAIS GRANDE PARCELA DA POPULAÇÃO A UMA VIDA FORA DAS CONDIÇÕES MÍNIMAS DE DIGNIDADE._x000D_
 REQUEREMOS ASSIM, QUE TODA ALTERAÇÃO PROPOSTA PARA A REFORMA DA PREVIDÊNCIA SEJA AMPLAMENTE DISCUTIDA NO SEIO DA SOCIEDADE E QUE SEJAM PROPOSTAS ALTERAÇÕES QUE EFETIVAMENTE ATINJAM AS CAUSAS DO &amp;#8220;ROMBO&amp;#8221; DA PREVIDÊNCIA E QUE NÃO SOMENTE PENALIZEM A PARTE MENOS FAVORECIDA DESTA QUESTÃO, QUE É O TRABALHADOR._x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.doc</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DE ACORDO COM AS NORMAS REGIMENTAIS DA CASA E A LEI ORGÂNICA MUNICIPAL, REQUEREMOS À MESA OUVIDO O SOBERANO PLENÁRIO Á APROVAÇÃO DESTA &amp;#8220;MOÇÃO DE REPÚDIO&amp;#8221; AO REAJUSTE </t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE ACORDO COM AS NORMAS REGIMENTAIS DA CASA E A LEI ORGÂNICA MUNICIPAL, REQUEREMOS À MESA, OUVIDO O SOBERANO PLENÁRIO, A APROVAÇÃO DESTA &amp;#8220;MOÇÃO DE REPÚDIO&amp;#8221; AO CONSELHO FEDERAL DE MEDICINA PELA AÇÃO MOVIDA NA JUSTIÇA FEDERAL QUE CONTESTA A VALIDADE DAS DISPOSIÇÕES DA PORTARIA Nº 2488, DE 21 DE OUTUBRO DE 2011, EDITADA PELO MINISTÉRIO DA SAÚDE, QUANTO A REALIZAÇÃO DE PEDIDO DE EXAMES POR PROFISSIONAIS DA ENFERMAGEM NA &amp;#8220;ATENÇÃO BÁSICA&amp;#8221; DAS POLÍTICAS PÚBLICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1º - ESTABELECER RECESSO PELO PODER LEGISLATIVO NO PERÍODO DE 1° DE JANEIRO DE 2017 A 02 DE FEVEREIRO DE 2017. _x000D_
 _x000D_
 _x000D_
 				ART. 2º - ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 CONSIDERANDO O FERIADO NACIONAL DO DIA 1° DE JANEIRO, CONFRATERNIZAÇÃO UNIVERSAL._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 				RESOLVE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 				ART. 1º - AUTORIZAR EM CARÁTER EXCEPCIONAL PONTO FACULTATIVO, PELO ÓRGÃO LEGISLATIVO, NO DIA 02 DE JANEIRO DE 2017._x000D_
 				_x000D_
 _x000D_
 ART. 2º - ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO. _x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 CONSIDERANDO O RECESSO LEGISLATIVO DO PERÍODO DE 1° DE JANEIRO DE 2017 A 31 DE JANEIRO DE 2017; _x000D_
 _x000D_
 CONSIDERANDO A DECISÃO DO PLENÁRIO DA CÂMARA NA INDICAÇÃO DOS MEMBROS DA COMISSÃO REPRESENTATIVA;_x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1º. DESIGNAR OS MEMBROS DA COMISSÃO REPRESENTATIVA NO PERÍODO DE RECESSO DO DIA 1° DE JANEIRO DE 2017 A 02 DE FEVEREIRO DE 2017 OS SEGUINTES VEREADORES:_x000D_
  _x000D_
 &amp;#8226;	NELSON FERNANDES_x000D_
 &amp;#8226;	NELSON JUNIOR PADILHA FEDERICE_x000D_
 &amp;#8226;	ELUIR CAVASSIN_x000D_
 &amp;#8226;	VALDECIR DOMINGOS STRADA_x000D_
 &amp;#8226;	MARCOS AUGUSTO DE MATOS VARGAS_x000D_
 &amp;#8226;	JACIR LAUREANO MARIA_x000D_
 &amp;#8226;	FABIANO ARLINDO GONÇALVES_x000D_
 &amp;#8226;	CLEONALDO ARAUJO FRANÇA_x000D_
 _x000D_
 	_x000D_
                         	ART. 2° - ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1º - PRORROGAR A SESSÃO DO DIA 1°/02/2017 PARA O DIA 03/02/2017._x000D_
 _x000D_
 				ART. 2º - ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;NOMEIA A COMISSÃO DE LICITAÇÃO PARA O EXERCÍCIO DE 2017.&amp;#8221;_x000D_
 _x000D_
 _x000D_
 O SENHOR PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS; _x000D_
 _x000D_
 _x000D_
 				_x000D_
 				RESOLVE:_x000D_
 _x000D_
 				ART. 1º - NOMEAR A COMISSÃO DE LICITAÇÃO PARA O EXERCÍCIO DE 2017, QUE FICA CONSTITUÍDA PELOS SEGUINTES MEMBROS:_x000D_
 _x000D_
 PRESIDENTE: ROSANGELA GRISA GRABOVSKI_x000D_
 SECRETÁRIA: GRACIELE ANGELICA FERREIRA DOS SANTOS_x000D_
 MEMBRO: KARYNNE PATRÍCIA FERNANDES DA SILVA GRABOVSKI  _x000D_
 _x000D_
 _x000D_
 				ART. 3º - ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DESIGNA SERVIDORA PARA ACOMPANHAR E FISCALIZAR A EXECUÇÃO DOS CONTRATOS REFERENTES AO ANO DE 2017.&amp;#8221;_x000D_
 _x000D_
 _x000D_
                                         O SENHOR PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS; _x000D_
 _x000D_
 CONSIDERANDO O DISPOSTO NO ART. 67, DA LEI Nº. 8.666, DE 21 DE JUNHO DE 1993, E A CELEBRAÇÃO DOS CONTRATOS PARA ANO DE 2017;_x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 _x000D_
 ART. 1 º - DESIGNAR A SERVIDORA ARIANY CAETANO ANDRADE, PORTADORA DO RG Nº 00.538.556 SSP/MS, E INSCRITA NO CPF Nº 018.408.071-13, PARA ACOMPANHAR E FISCALIZAR A EXECUÇÃO DO OBJETO CONSTANTE DOS RESPECTIVOS PROCESSOS, NO QUAL A CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT É A CONTRATANTE, E QUE, SERÁ SUBSTITUÍDA EM SUAS AUSÊNCIAS E EM SEUS IMPEDIMENTOS, PELA SERVIDORA FRANCIELI BALDIN RAVEDA, PORTADORA DO RG Nº 1567453-3 SSP/MT, E INSCRITA NO CPF Nº 005.764.911-10._x000D_
 _x000D_
 _x000D_
 ART. 2 º - DETERMINAR QUE A FISCAL ORA DESIGNADA, OU NA AUSÊNCIA DESTA, O FISCAL SUBSTITUTO, DEVERÁ:_x000D_
 _x000D_
 I &amp;#8211; ZELAR PELO FIEL CUMPRIMENTO DO CONTRATO, ANOTANDO EM REGISTRO PRÓPRIO TODAS AS OCORRÊNCIAS À SUA EXECUÇÃO, DETERMINANDO O QUE FOR NECESSÁRIO À REGULARIZAÇÃO DAS FALTAS OU DOS DEFEITOS OBSERVADOS, E, SUBMETENDO AOS SEUS SUPERIORES, EM TEMPO HÁBIL, AS DECISÕES E AS PROVIDÊNCIAS QUE ULTRAPASSAREM A SUA COMPETÊNCIA, NOS TERMOS DA LEI;_x000D_
 _x000D_
 II &amp;#8211; AVALIAR, CONTINUAMENTE, A QUALIDADE DOS SERVIÇOS PRESTADOS PELA CONTRATADA, EM PERIODICIDADE ADEQUADA AO OBJETO DO CONTRATO, E DURANTE O SEU PERÍODO DE VALIDADE, EVENTUALMENTE, PROPOR À AUTORIDADE SUPERIOR A APLICAÇÃO DAS PENALIDADES LEGALMENTE ESTABELECIDAS;_x000D_
 _x000D_
 III &amp;#8211; ATESTAR, FORMALMENTE, NOS AUTOS DOS PROCESSOS, AS NOTAS FISCAIS RELATIVAS AOS SERVIÇOS PRESTADOS, ANTES DO ENCAMINHAMENTO PARA PAGAMENTO._x000D_
 _x000D_
 ART. 3 º - DÊ-SE CIÊNCIA AOS SERVIDORES DESIGNADOS._x000D_
 _x000D_
 _x000D_
 ART. 4 º - ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO. _x000D_
 _x000D_
 PUBLIQUE-SE. _x000D_
 </t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A DESIGNAÇÃO DA COMISSÃO DE TRANSMISSÃO DE MANDATO E DA COMISSÃO TÉCNICA ESPECIAL DE CONFERÊNCIA DA OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
  _x000D_
 _x000D_
 _x000D_
 				O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 		           CONSIDERANDO, QUE OS MEMBROS DA COMISSÃO DE TRANSMISSÃO DE MANDATO TÊM POR OBJETIVO INTEIRAR-SE DO FUNCIONAMENTO DA ADMINISTRAÇÃO DA CÂMARA MUNICIPAL, PREPARANDO OS ATOS DE INICIATIVA DO NOVO PRESIDENTE, A SEREM EDITADOS APÓS O PRIMEIRO DIA ÚTIL DE JANEIRO DE 2017. E A COMISSÃO TÉCNICA ESPECIAL DE CONFERÊNCIA TÊM POR OBJETIVO CONFERIR OS DOCUMENTOS APRESENTADOS PELA COMISSÃO DE TRANSMISSÃO DE MANDATO._x000D_
 _x000D_
                                 CONSIDERANDO, QUE COMISSÃO DE TRANSMISSÃO É COMPOSTA DE 4 (QUATRO) MEMBROS, INDICADOS PELO GESTOR ANTERIOR DA CÂMARA MUNICIPAL, E A COMISSÃO TÉCNICA ESPECIAL DE CONFERÊNCIA É COMPOSTA POR 3 (TRÊS) MEMBROS INDICADOS PELO GESTOR ELEITO DA CÂMARA MUNICIPAL, CONFORME DISPOSTO NO ART. 4° DA RESOLUÇÃO NORMATIVA Nº 19/2016 &amp;#8211; TP DO TRIBUNAL DE CONTAS DO ESTADO DO MATO GROSSO._x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1º - NOMEAR PARA OCUPAREM A COMISSÃO DE TRANSMISSÃO DE MANDATO, OS SEGUINTES MEMBROS:_x000D_
 _x000D_
 I &amp;#8211; KEILA MARTIM - CONTROLADORA INTERNA_x000D_
 II &amp;#8211; FRANCIELE BALDIN ROVEDA - CONTADORA_x000D_
 III &amp;#8211; JULIANO PIVA &amp;#8211; ASSESSOR JURIDICO_x000D_
 IV &amp;#8211; ROSANGELA GRISA GRABOVSKI &amp;#8211; AGENTE DE FINANÇAS E CONTROLE_x000D_
 _x000D_
 ART. 2° - E NOMEAR PARA OCUPAREM A COMISSÃO TÉCNICA ESPECIAL DE CONFERÊNCIA, OS SEGUINTES MEMBROS:_x000D_
 _x000D_
 I &amp;#8211; MARIANA MACHADO BRAZIL BARBOZA_x000D_
 II &amp;#8211; ANNYE CRHISTINE LEIMANN_x000D_
 III &amp;#8211; KARYNNE PATRÍCIA FERNANDES DA SILVA GRABOVSKI_x000D_
 _x000D_
 _x000D_
 	ART. 3º - A COMISSÃO DE TRANSMISSÃO DE MANDATO TERÁ COMO COORDENADORA A PESSOA NOMEADA NO INCISO I DO ART. 1°, E A COMISSÃO TÉCNICA ESPECIAL DE CONFERENCIA TERÁ COMO COORDENADORA A PESSOA NOMEADA NO INCISO I DO ART. 2°, SENDO ASSEGURADA A AMBAS A REQUISIÇÃO DE QUAISQUER INFORMAÇÕES AOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL. _x000D_
 _x000D_
 	ART. 4º - ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;NOMEIA MEMBROS PROVISÓRIOS PARA A COMISSÃO CONSTITUIÇÃO E JUSTIÇA, FINANÇAS E ORÇAMENTO&amp;#8221;. _x000D_
 _x000D_
 _x000D_
                                  O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E NOS TERMOS DO ART. 31 DO REGIMENTO INTERNO;_x000D_
                         _x000D_
 CONSIDERANDO QUE A CÂMARA MUNICIPAL DE IPIRANGA DO NORTE ENCONTRA-SE EM PERÍODO DE RECESSO LEGISLATIVO, O QUE PARA TANTO, REUNIRA-SE EM SESSÃO EXTRAORDINÁRIA NOS TERMOS DO ART. 68, E SEGUINTES, DO REGIMENTO INTERNO._x000D_
 _x000D_
 CONSIDERANDO QUE TRATAR DE CASO DE URGÊNCIA E A NECESSIDADE DAS COMISSÕES PERMANENTES DE CONSTITUIÇÃO E JUSTIÇA; FINANÇAS E ORÇAMENTOS; ANALISAREM E EMITIREM PARECERES NOS RESPECTIVOS PROJETOS DE LEI Nº001/2017 E 002/2017; DECIDIU-SE POR UNANIMIDADE DOS VEREADORES PRESENTES NA REUNIÃO DO DIA 26/01/2017 FORMAR AS COMISSÕES PROVISÓRIAS DE CONSTITUIÇÃO E JUSTIÇA, FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 CONSIDERANDO QUE AS COMISSÕES PERMANENTES INTITULADAS NO ART.119, §3°, DO REGIMENTO INTERNO, SOMENTE PODERÃO SER COMPOSTAS POR VEREADORES SOMENTE APÓS ELEIÇÃO REALIZADA NA HORA DO EXPEDIENTE DA PRIMEIRA SESSÃO DO INÍCIO DE CADA PERÍODO LEGISLATIVO._x000D_
 _x000D_
 R E S O L V E:_x000D_
  _x000D_
 ART. 1º. DESIGNAR EM CARÁTER PROVISÓRIO OS MEMBROS DAS COMISSÕES:_x000D_
  _x000D_
 COMISSÃO PROVISÓRIADE CONSTITUIÇÃO E JUSTIÇA _x000D_
  _x000D_
 NELSON JUNIOR PADILHA FEDERICE_x000D_
 VEREADOR - PSD_x000D_
 PRESIDENTE_x000D_
  _x000D_
 JACIR LAUREANO MARIA_x000D_
 VEREADOR - PSDB_x000D_
@@ -1907,623 +1907,623 @@
 _x000D_
 COMISSÃO PROVISÓRIA DE FINANÇAS E ORÇAMENTOS _x000D_
  _x000D_
 MARCOS AUGUSTO DE MATOS VARGAS_x000D_
 VEREADOR - DEM_x000D_
 PRESIDENTE_x000D_
  _x000D_
 FABIANO ARLINDO GONÇALVES_x000D_
 VEREADOR - DEM_x000D_
 SECRETÁRIO_x000D_
  _x000D_
 VALDECIR DOMINGOS STRADA_x000D_
 VEREADOR - PDT_x000D_
 MEMBRO_x000D_
 	_x000D_
 _x000D_
 	_x000D_
                         		ART. 2° - ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 _x000D_
 ART. 1º - FICAM CONCEDIDAS FÉRIAS AO SERVIDOR JULIANO PIVA, NOMEADO PELA PORTARIA Nº 016/2013 AO CARGO EM COMISSÃO DE ASSESSOR JURÍDICO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT._x000D_
  _x000D_
 ART. 2º - AS FÉRIAS ORA CONCEDIDAS REFEREM-SE AO PERÍODO AQUISITIVO DO EXERCÍCIO DE 2015/2016, QUE SERÃO GOZADAS DE 1º DE FEVEREIRO DE 2017 A 02 DE MARÇO DE 2017._x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1º - ANTECIPAR O HORÁRIO DA SESSÃO DO DIA 20/02/2017 DAS 19H00MIN PARA AS 8H00MIN._x000D_
 _x000D_
 				ART. 2º - ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O SR. ELUIR CAVASSIN, VICE-PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 CONSIDERANDO AS FESTIVIDADES DE CARNAVAL,_x000D_
 _x000D_
 _x000D_
 				RESOLVE:_x000D_
 _x000D_
 		_x000D_
 ART. 1º - AUTORIZAR EM CARÁTER EXCEPCIONAL PONTO FACULTATIVO PELO ÓRGÃO LEGISLATIVO, NO DIA 27 DE FEVEREIRO DE 2017._x000D_
 _x000D_
 _x000D_
                                                ART. 2º - ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O SR. ELUIR CAVASSIN, VICE-PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1º - PRORROGAR A SESSÃO DO DIA 06/03/2017 PARA O DIA 10/03/2017._x000D_
 _x000D_
 				ART. 2º - ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE FÉRIAS AO CHEFE DE DEPARTAMENTO CONTÁBIL DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 _x000D_
 O SENHOR PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS; _x000D_
 _x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1º - FICAM CONCEDIDAS FÉRIAS AO SERVIDOR UMBERTO ADEMIR MULLER, NOMEADO PELA PORTARIA Nº 017/2013 AO CARGO EM COMISSÃO DE CHEFE DE DEPARTAMENTO CONTÁBIL DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT._x000D_
  _x000D_
 ART. 2º - AS FÉRIAS ORA CONCEDIDAS REFEREM-SE AO PERÍODO AQUISITIVO DO EXERCÍCIO DE 2015/2016, QUE SERÃO GOZADAS DE 1º DE MARÇO DE 2017 A 30 DE MARÇO DE 2017._x000D_
 _x000D_
 ART. 3° - ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO. _x000D_
 _x000D_
 _x000D_
 _x000D_
 PUBLIQUE-SE E CUMPRA-SE._x000D_
 </t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, USANDO DAS ATRIBUIÇÕES CONFERIDAS POR LEI;_x000D_
 _x000D_
 CONSIDERANDO O DISPOSTO NOS INCISOS DE I A IV DO ARTIGO 37 DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL;_x000D_
 _x000D_
 CONSIDERANDO O RESULTADO DO CONCURSO PÚBLICO HOMOLOGADO ATRAVÉS DA PORTARIA Nº 035/2016, DE 20 DE JULHO DE 2016;_x000D_
 _x000D_
 CONSIDERANDO AINDA, O PREENCHIMENTO DE TODOS OS REQUISITOS LEGAIS PARA SUA POSSE NO CARGO PARA QUAL FOI APROVADA, CONSTANTE NO EDITAL DO CONCURSO PÚBLICO 001/2016._x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1º - FICA NOMEADA PARA O CARGO DE ADVOGADA, A SENHORA LÍVIA GIMENEZ FERNANDES, PORTADORA DO RG Nº 001044589 SSP/SP, E INSCRITA NO CPF Nº 711.852.321-68, APROVADA NO CONCURSO PÚBLICO Nº 001/2016._x000D_
 _x000D_
 ART.2º &amp;#8211; ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO._x000D_
 _x000D_
 _x000D_
 PUBLIQUE-SE._x000D_
 </t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1° - DESIGNAR PARA ASSINAR O GERENCIADOR DA CONTA DO BANCO DO BRASIL DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE:_x000D_
 - PEDRO ALESSANDRO ALVES DO NASCIMENTO CPF: 917.904.334.87 VEREADOR PRESIDENTE DESTA CASA DE LEIS E A VEREADOR MARCOS AUGUSTO DE MATOS VARGAS CPF: 783.766.701.82, 1º SECRETÁRIO DESSA CASA DE LEIS PARA O BIÊNIO 2017/2018, CONFORME ATA DE POSSE DA MESA DIRETORA, REGIMENTO INTERNO DA CÂMARA DE IPIRANGA DO NORTE. _x000D_
 ART. 2°- OS DESIGNADOS TERÃO OS SEGUINTES PODERES: MOVIMENTAÇÃO DA CONTA CORRENTE EMITIR CHEQUES, AUTORIZAR OUTROS DÉBITOS, EFETUAR TRANSFERÊNCIAS/PAGAMENTOS, POR QUALQUER, AUTORIZAR DÉBITO EM CONTA RELATIVO A OPERAÇÕES, CANCELAR CHEQUES, BAIXAR CHEQUES, CADASTRAR, ALTERAR E DESBLOQUEAR SENHAS, EFETUAR PAGAMENTOS POR MEIO ELETRÔNICO, EFETUAR TRANSFERÊNCIAS POR MEIO ELETRÔNICO, EFETUAR MOVIMENTAÇÃO FINANCEIRA NO RPG, LIBERAR ARQUIVOS DE PAGAMENTOS NO GERENCIADOR FINANCEIRO, EMITIR COMPROVANTES, EFETUAR PAGAMENTOS DE AFRMM POR MEIO ELETRÔNICO, ATUALIZAR FATURAMENTO PELO GERENCIADOR FINANCEIRO E CONSULTAR RELATÓRIOS DE SERVIÇO DE ADMINISTRAÇÃO._x000D_
 ART. 3° - ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO. _x000D_
 _x000D_
 PUBLIQUE-SE E CUMPRA-SE._x000D_
 </t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS; E DE CONFORMIDADE COM A LEI COMPLEMENTAR N°032 DE 14 DE DEZEMBRO DE 2015 - ESTATUTO DOS SERVIDORES PÚBLICOS E COM A LEI MUNICIPAL N°364 DE 27 DE FEVEREIRO DE 2012 QUE REGULAMENTAM A AVALIAÇÃO DE DESEMPENHO DURANTE O ESTÁGIO PROBATÓRIO, APÓS ANALISE DA COMISSÃO PERMANENTE DE AVALIAÇÃO DE ESTAGIO PROBATÓRIO E DESEMPENHO FUNCIONAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, DESIGNADA PELA PORTARIA N°027/2013 DE 07 DE JUNHO DE 2013._x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 _x000D_
 ART. 1º - FICA ESTÁVEL NO SERVIÇO PÚBLICO MUNICIPAL, A PARTIR DE 1° DE MARÇO DE 2017, O SERVIDOR APROVADO EM ESTÁGIO PROBATÓRIO, ABAIXO RELACIONADO:_x000D_
 _x000D_
 ORDEM	SERVIDOR(A)	MATRICULA	CARGO	CLASSE/NÍVEL_x000D_
              1	                               GRACIELE ANGELICA FERREIRA	           060	ASSISTENTE ADMINISTRATIVO	                           A-I_x000D_
 _x000D_
  _x000D_
 _x000D_
 ART. 2° - ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, COM EFEITOS RETROATIVOS A 1° DE MARÇO DE 2017, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;ALTERA A COMISSÃO DE LICITAÇÃO PARA O EXERCÍCIO DE 2017.&amp;#8221;_x000D_
 _x000D_
 _x000D_
 O SENHOR PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS; _x000D_
 _x000D_
 CONSIDERANDO, QUE A SERVIDORA GRACIELE ANGELICA FERREIRA DOS SANTOS, NOMEADA COMO SECRETÁRIA DA COMISSÃO DE LICITAÇÃO 2017 PELA PORTARIA Nº 005/2017, ESTARÁ GOZANDO DE LICENÇA MATERNIDADE E PARA OS DEVIDOS FINS DE DIREITO,_x000D_
 				_x000D_
 				RESOLVE:_x000D_
 _x000D_
 				ART. 1º - ALTERAR A COMISSÃO DE LICITAÇÃO PARA O EXERCÍCIO DE 2017, QUE FICA CONSTITUÍDA PELOS SEGUINTES MEMBROS:_x000D_
 _x000D_
 PRESIDENTE: ROSANGELA GRISA GRABOVSKI_x000D_
 SECRETÁRIA: ARIANY CAETANO ANDRADE_x000D_
 MEMBRO: KARYNNE PATRÍCIA FERNANDES DA SILVA GRABOVSKI  _x000D_
 _x000D_
 _x000D_
 				ART. 3º - ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO, FICANDO REVOGADA A PORTARIA Nº 005/2017._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA A SERVIDORA PARA ACOMPANHAR E FISCALIZAR A EXECUÇÃO DOS CONTRATOS REFERENTES AO ANO DE 2017.&amp;#8221;_x000D_
 _x000D_
 _x000D_
                                         O SENHOR PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS; _x000D_
 _x000D_
 CONSIDERANDO O DISPOSTO NO ART. 67, DA LEI Nº. 8.666, DE 21 DE JUNHO DE 1993, E A CELEBRAÇÃO DOS CONTRATOS PARA ANO DE 2017;_x000D_
 _x000D_
 CONSIDERANDO A NOMEAÇÃO DA SERVIDORA ARIANY CAETANO ANDRADE PARA SECRETÁRIA DA COMISSÃO DE LICITAÇÃO 2017 PELA PORTARIA 019/2017;_x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 _x000D_
 ART. 1 º - DESIGNAR A SERVIDORA FRANCIELI BALDIN ROVEDA, PORTADORA DO RG Nº 1567453-3 SSP/MT, E INSCRITA NO CPF Nº 005.764.911-10, PARA ACOMPANHAR E FISCALIZAR A EXECUÇÃO DO OBJETO CONSTANTE DOS RESPECTIVOS PROCESSOS, NO QUAL A CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT É A CONTRATANTE, E QUE, SERÁ SUBSTITUÍDA EM SUAS AUSÊNCIAS E EM SEUS IMPEDIMENTOS, PELA SERVIDORA LÍVIA GIMENEZ FERNANDES, PORTADORA DO RG Nº 104458 SSP/MS, E INSCRITA NO CPF Nº 711.852.321-68._x000D_
 _x000D_
 _x000D_
 ART. 2 º - DETERMINAR QUE A FISCAL ORA DESIGNADA, OU NA AUSÊNCIA DESTA, O FISCAL SUBSTITUTO, DEVERÁ:_x000D_
 _x000D_
 I &amp;#8211; ZELAR PELO FIEL CUMPRIMENTO DO CONTRATO, ANOTANDO EM REGISTRO PRÓPRIO TODAS AS OCORRÊNCIAS À SUA EXECUÇÃO, DETERMINANDO O QUE FOR NECESSÁRIO À REGULARIZAÇÃO DAS FALTAS OU DOS DEFEITOS OBSERVADOS, E, SUBMETENDO AOS SEUS SUPERIORES, EM TEMPO HÁBIL, AS DECISÕES E AS PROVIDÊNCIAS QUE ULTRAPASSAREM A SUA COMPETÊNCIA, NOS TERMOS DA LEI;_x000D_
 _x000D_
 II &amp;#8211; AVALIAR, CONTINUAMENTE, A QUALIDADE DOS SERVIÇOS PRESTADOS PELA CONTRATADA, EM PERIODICIDADE ADEQUADA AO OBJETO DO CONTRATO, E DURANTE O SEU PERÍODO DE VALIDADE, EVENTUALMENTE, PROPOR À AUTORIDADE SUPERIOR A APLICAÇÃO DAS PENALIDADES LEGALMENTE ESTABELECIDAS;_x000D_
 _x000D_
 III &amp;#8211; ATESTAR, FORMALMENTE, NOS AUTOS DOS PROCESSOS, AS NOTAS FISCAIS RELATIVAS AOS SERVIÇOS PRESTADOS, ANTES DO ENCAMINHAMENTO PARA PAGAMENTO._x000D_
 _x000D_
 ART. 3 º - DÊ-SE CIÊNCIA AOS SERVIDORES DESIGNADOS._x000D_
 _x000D_
 _x000D_
 ART. 4 º - ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGA-SE A PORTARIA Nº 007/20017._x000D_
 _x000D_
 PUBLIQUE-SE. _x000D_
 </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1º - ANTECIPAR O HORÁRIO DA SESSÃO DO DIA 24/04/2017 DAS 19H00MIN PARA AS 8H00MIN._x000D_
 _x000D_
 				ART. 2º - ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O SR. PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 _x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1º - CONCEDER LICENÇA MATERNIDADE PREVISTA NO ARTIGO 74 DA LEI COMPLEMENTAR MUNICIPAL Nº 032/2015, PELO PRAZO DE 180 (CENTO E OITENTA) DIAS, A CONTAR DE 28 DE MARÇO DE 2017, À SERVIDORA EFETIVA GRACIELE ANGELICA FERREIRA DOS SANTOS, OCUPANTE DO CARGO EFETIVO DE ASSISTENTE ADMINISTRATIVO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT._x000D_
 _x000D_
 _x000D_
 				ART. 2º - ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO E SEUS EFEITOS RETROAGEM A 28 DE MARÇO DE 2017, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PORTARIA Nº 024/2017_x000D_
 _x000D_
 &amp;#8220;CONCEDE FÉRIAS A AUXILIAR DE SERVIÇOS GERAIS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 _x000D_
 O SENHOR PEDRO ALESSANDRO ALVES DO NASCIMENTO, PRESIDENTE DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS; _x000D_
 _x000D_
 _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
 ART. 1º - FICAM CONCEDIDAS FÉRIAS À SERVIDORA IRIA IDELCI KLAIS, NOMEADA PELA PORTARIA Nº 009/2013 AO CARGO EFETIVO DE AUXILIAR DE SERVIÇOS GERAIS DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT._x000D_
 _x000D_
 ART. 2º - AS FÉRIAS ORA CONCEDIDAS DE 30 (TRINTA) DIAS, REFEREM-SE AO PERÍODO AQUISITIVO DO EXERCÍCIO DE 2016/2017, SENDO QUE 20 (VINTE) DIAS SERÃO GOZADAS DE 03 DE ABRIL DE 2017 A 22 DE ABRIL DE 2017, E 10 (DEZ) DIAS CONVERTIDOS EM ABONO PECUNIÁRIO CONFORME LEGISLAÇÃO._x000D_
 _x000D_
 ART. 3° - ESTA PORTARIA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO. _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º, INCISO III DA LEI Nº 418 DE 03 DE JULHO DE 2013 PARA PERMITIR QUE COMPENSAÇÃO DE JORNADA DO BANCO DE HORAS NA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT OCORRA NO PRAZO DE UM ANO.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DO PROGRAMA DE RECUPERAÇÃO DE CRÉDITO DA FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>REABREM POR MOTIVO DE EXCEPCIONAL INTERESSE PÚBLICO OS PRAZOS E ALTERA A REDAÇÃO CONSTANTE NO ART. 3º, CAPUT E PARÁGRAFO ÚNICO DA LEI MUNICIPAL Nº 230 DE 15 DE DEZEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018-2021"</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO DE EXERCÍCIOS ANTERIORES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO NA ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO, CRIA O FUNDO MUNICIPAL DE SANEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 001/2017_x000D_
 _x000D_
 _x000D_
 AUTOR: VALDECIR DOMINGOS STRADA   _x000D_
 _x000D_
 _x000D_
 _x000D_
 		CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, JUSTIFICATIVA PARA FINS DE DIREITO À MINHA AUSÊNCIA NAS PRÓXIMAS SESSÕES ORDINÁRIA A PARTIR DO DIA 15 DE FEVEREIRO DE 2017. _x000D_
 		_x000D_
 NESTES TERMOS._x000D_
 PEDE DEFERIMENTO._x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 _x000D_
  A AUSÊNCIA NAS SESSÕES É DEVIDO A MOTIVO DE SAÚDE DE UM ENTE DA FAMÍLIA (CUNHADO) O QUAL MORA NO ESTADO DO RIO GRANDE DO SUL.                                   </t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 002/2017_x000D_
 _x000D_
 _x000D_
 AUTOR: PEDRO ALESSANDRO ALVES DO NASCIMENTO   _x000D_
 _x000D_
 _x000D_
 _x000D_
 		CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, JUSTIFICATIVA PARA FINS DE DIREITO À MINHA AUSÊNCIA NAS SESSÕES ORDINÁRIA DO DIA 13 E NO DIA 20 DE FEVEREIRO DE 2017. _x000D_
 		_x000D_
 NESTES TERMOS._x000D_
 PEDE DEFERIMENTO._x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 _x000D_
  A AUSÊNCIA NAS SESSÕES É DEVIDO A ACOMPANHAMENTO POR MOTIVO DE SAÚDE DE UM ENTE DA FAMÍLIA (MÃE) A QUAL MORA NO ESTADO DA PARAÍBA. CONFORME ATESTADO EM ANEXO.                                  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 REQUERIMENTO Nº 003/2017_x000D_
 _x000D_
 _x000D_
 AUTOR: ALESSANDRO ALESSI.   _x000D_
 _x000D_
 _x000D_
 _x000D_
 		CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, SOLICITO JUNTO A SECRETARIA DE SAÚDE UM RELATÓRIO DE TODOS OS ATENDIMENTOS DE JANEIRO DE 2017 DOS PROFISSIONAIS LIBERAIS DA SAÚDE: FONOAUDIÓLOGA, DENTISTA, FISIOTERAPEUTA, PSICÓLOGO E NUTRICIONISTA. _x000D_
 		_x000D_
 NESTES TERMOS._x000D_
 PEDE DEFERIMENTO._x000D_
 </t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 REQUERIMENTO Nº 004/2017_x000D_
 _x000D_
 _x000D_
 AUTOR: PEDRO ALESSANDRO ALVES DO NASCIMENTO_x000D_
 _x000D_
 _x000D_
 		CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, SOLICITO JUNTO A EMPRESA ENERGISA MATO GROSSO &amp;#8211; DISTRIBUIDORA DE ENERGIA S.A., INSCRITA NO CNPJ SOB O Nº 03.467.321/0001-99 SITUADA NA RUA VEREADOR JOÃO BARBOSA CARAMURU, Nº184, CUIABÁ &amp;#8211; MT, CEP: 79.010-900, OS DADOS BAIXO LISTADOS:_x000D_
 1.	NÚMERO DE LIGAÇÕES PENDENTES DE EFETIVAÇÃO NO MUNICÍPIO;_x000D_
 2.	QUAIS OS CRITÉRIOS UTILIZADOS PARA A LIGAÇÃO;_x000D_
 3.	PRAZO PARA INÍCIO E TÉRMINO DAS LIGAÇÕES;_x000D_
 4.	QUANTAS LIGAÇÕES RURAIS FORAM REALIZADAS NOS ÚLTIMOS 3 (TRÊS) ANOS;_x000D_
 5.	LISTA COM A ORDEM CRONOLÓGICA DAS SOLICITAÇÕES CADASTRADAS;_x000D_
 		_x000D_
 NESTES TERMOS._x000D_
 PEDE DEFERIMENTO._x000D_
 </t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 006/2017_x000D_
 _x000D_
 _x000D_
 AUTOR: NELSON JUNIOR PADILHA FEDERICE_x000D_
 _x000D_
 _x000D_
 		CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, SOLICITAR JUNTO AO DEPUTADO ESTADUAL SEBASTIÃO RESENDE, FILIADO AO PSC, APOIO CULTURAL PARA A REALIZAÇÃO DO EVENTO DENOMINADO &amp;#8220;MARCHA PARA JESUS&amp;#8221; QUE SERÁ REALIZADO NO DIA 10 DE AGOSTO DE 2017 NESTE MUNICÍPIO, ORGANIZADA PELO CONSELHO MUNICIPAL DE PASTORES._x000D_
 	_x000D_
 NESTES TERMOS._x000D_
 PEDE DEFERIMENTO._x000D_
 </t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 007/2017_x000D_
 _x000D_
 _x000D_
 AUTOR: ELUIR CAVASSIN_x000D_
 _x000D_
 _x000D_
 		CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, SOLICITAR JUNTO AO PODER EXECUTIVO CÓPIA DO PROCESSO LICITATÓRIO, BEM COMO CÓPIA DO CONTRATO FIRMADO COM A EMPRESA COOPESERV&amp;#8217;S, CÓPIA DO QUANTITATIVO DE FUNCIONÁRIO E CÓPIA DA FOLHA DE PAGAMENTO._x000D_
 	_x000D_
 NESTES TERMOS._x000D_
 PEDE DEFERIMENTO._x000D_
                                  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, EM 13 DE ABRIL DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 008/2017_x000D_
 _x000D_
 _x000D_
 AUTOR: NELSON JUNIOR PADILHA FEDERICE_x000D_
 _x000D_
 _x000D_
 		CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, SOLICITAR JUNTO AO SECRETÁRIO DE POLÍTICA AGRÍCOLA DO MINISTÉRIO DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO NERI GELLER, UMA MÁQUINA RETROESCAVADEIRA, PARA ATENDER URGENTEMENTE AS NECESSIDADES DO MUNICÍPIO DE IPIRANGA DO NORTE, BEM COMO A AUTARQUIA DE SISTEMA DE ABASTECIMENTO ÁGUA E ESGOTO (SAEE)._x000D_
 _x000D_
 	_x000D_
 NESTES TERMOS._x000D_
 PEDE DEFERIMENTO._x000D_
                                  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, EM 14 DE ABRIL DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 010/2017_x000D_
 _x000D_
 _x000D_
 AUTOR: JACIR LAUREANO MARIA.   _x000D_
 _x000D_
 _x000D_
 _x000D_
 		CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, JUSTIFICATIVA PARA FINS DE DIREITO À MINHA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DO DIA 10 E 17 DE ABRIL DE 2017. _x000D_
 		_x000D_
 NESTES TERMOS._x000D_
 PEDE DEFERIMENTO._x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 _x000D_
  A AUSÊNCIA NAS SESSÕES É DEVIDO A MOTIVO DE SAÚDE, ONDE REALIZEI UMA CIRURGIA NO QUADRIL DO LADO DIREITO.                                   _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, EM 20 DE ABRIL DE 2017._x000D_
 </t>
   </si>
   <si>
@@ -2534,224 +2534,224 @@
 _x000D_
 _x000D_
 AUTOR: PEDRO ALESSANDRO ALVES DO NASCIMENTO   _x000D_
 _x000D_
 _x000D_
 _x000D_
 		CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, JUSTIFICATIVA PARA FINS DE DIREITO À MINHA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DO DIA 08 DE MAIO DE 2017. _x000D_
 		_x000D_
 NESTES TERMOS._x000D_
 PEDE DEFERIMENTO._x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 _x000D_
  A AUSÊNCIA NA SESSÃO É DEVIDO A ACOMPANHAMENTO A SENHORA MARIA EUNICE ALVES DO NASCIMENTO, SUA MÃE, EM QUIMIOTERAPIA SISTÊMICA CONFORME ATESTADO EM ANEXO.                                  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, EM 15 DE MAIO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 012/2017_x000D_
 _x000D_
 _x000D_
 AUTOR: MARCOS AUGUSTO DE MATOS VARGAS_x000D_
 _x000D_
 _x000D_
 _x000D_
 		CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, SOLICITAR JUNTO AO PODER EXECUTIVO QUAIS OS PRÉDIOS ALUGADOS PELA PREFEITURA MUNICIPAL E OS VALORES DOS ALUGUÉIS DE CADA IMÓVEL._x000D_
 	_x000D_
 NESTES TERMOS._x000D_
 PEDE DEFERIMENTO._x000D_
                                  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, EM 18 DE MAIO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, SUBMETENDO-O AO SOBERANO PLENÁRIO, PARA FINS DE REQUERER INFORMAÇÕES AO SR. PREFEITO PEDRO FERRONATTO SOBRE DÉBITOS IMPUTADOS À PREFEITURA, DECORRENTES DE MULTAS, JUROS E PENALIDADES, REFERENTE À GESTÃO 2005 À 2012, SE POSSÍVEL LISTANDO OS VALORES E POR QUE ÓRGÃO FORAM IMPUTADOS._x000D_
 		REQUER AINDA, QUE O SR. PREFEITO INFORME A ESTA CASA DE LEIS QUAIS PROVIDENCIAS FORAM ADOTADAS PARA AVERIGUAR RESPONSABILIDADES E POSSÍVEIS AÇÕES DE REGRESSO CONTRA ÀQUELES QUE DERAM CAUSA AOS DÉBITOS._x000D_
 </t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, SUBMETENDO-O AO SOBERANO PLENÁRIO, PARA FINS DE REQUERER INFORMAÇÕES AO SR. PREFEITO PEDRO FERRONATTO SOBRE DESPESAS/GASTOS COM PESSOAL E AS RESPECTIVAS FOLHAS DE PAGAMENTO DESCRIMINADA POR SECRETARIA E DEPARTAMENTO DO PERÍODO DE MAIO/2016 A ABRIL/2017._x000D_
 		REQUER AINDA, QUE O SR. PREFEITO INFORME A ESTA CASA DE LEIS O PERCENTUAL DE LICENÇAS, ATESTADOS E HORAS EXTRAS DE CADA SECRETARIA/DEPARTAMENTO DO PERÍODO DE MAIO/2016 A ABRIL/2017 E QUAIS IMPACTOS ESSAS CONCESSÕES TEM CAUSADO NA FOLHA DE PAGAMENTO, CONFORME DESCRIMINADO ABAIXO:_x000D_
 _x000D_
 1.	TOTAL BRUTO DA FOLHA POR SECRETARIA/DEPARTAMENTO;_x000D_
 2.	LICENÇA PRÊMIO INDENIZADA POR SECRETARIA/DEPARTAMENTO;_x000D_
 3.	LICENÇA PRÊMIO GOZADA POR SECRETARIA/DEPARTAMENTO;_x000D_
 4.	HORAS EXTRAS;_x000D_
 5.	ADMISSÕES DISCRIMINANDO O VÍNCULO;_x000D_
 6.	DEMISSÕES DISCRIMINANDO O VÍNCULO;_x000D_
 7.	RGA POR SECRETARIA/DEPARTAMENTO;_x000D_
 8.	ELEVAÇÕES CLASSE/NÍVEL POR SECRETARIA/DEPARTAMENTO;_x000D_
 9.	FÉRIAS E ABONO PECUNIÁRIO POR SECRETARIA/DEPARTAMENTO;_x000D_
 10.	PERCENTUAL DE HORAS EXTRAS NA FOLHA DE PAGAMENTO POR SECRETARIA/DEPARTAMENTO;_x000D_
 11.	RELAÇÃO DE ATESTADOS POR SECRETARIA/DEPARTAMENTO;_x000D_
 12.	RELAÇÃO DE SERVIDORES COMISSIONADOS E O PERCENTUAL QUE OS MESMOS IMPACTAM NA FOLHA DE PAGAMENTO._x000D_
 </t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, SUBMETENDO-O AO SOBERANO PLENÁRIO, PARA FINS DE REQUERER INFORMAÇÕES AO SR. PREFEITO PEDRO FERRONATTO, SOBRE GASTOS COM EVENTOS LIGADOS A CULTURA DISCRIMINANDO-OS UM A UM, BEM COMO, A PREVISÃO DE GASTOS COM FUTUROS EVENTOS CULTURAIS NO MUNICÍPIO. _x000D_
 		_x000D_
 </t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, SUBMETENDO-O AO SOBERANO PLENÁRIO, PARA FINS DE REQUERER INFORMAÇÕES AO SR. PREFEITO PEDRO FERRONATTO SOBRE DESPESAS/GASTOS COM O PESSOAL CONTRATADOS ATRAVÉS DA COOPSERV&amp;#8217;S DISCRIMINANDO O VALORES PAGOS UMA A UM, O CARGO/FUNÇÃO EXERCIDO, E EM QUE SECRETARIA E DEPARTAMENTO ENCONTRAM-SE LOTADOS.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, SUBMETENDO-O AO SOBERANO PLENÁRIO, PARA FINS DE REQUERER INFORMAÇÕES AO SR. PREFEITO PEDRO FERRONATO, SOBRE OS VALORES DOS REPASSES PARA O CONSEG E COM O QUE FORAM GASTOS. </t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, SUBMETENDO-O AO SOBERANO PLENÁRIO, PARA FINS DE REQUERER AO PREFEITO MUNICIPAL SENHOR PEDRO FERRONATO, CÓPIA DO LOTACIONOGRAMA ATUALIZADO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, SUBMETENDO-O AO SOBERANO PLENÁRIO, PARA FINS DE REQUERER INFORMAÇÕES AO SR. PREFEITO PEDRO FERRONATO, SOBRE O CONTRATO QUE TEMOS HOJE COM O CAMINHÃO PIPA QUE MOLHA AS RUAS DA CIDADE, SABER QUAL VALOR MENSAL, HORÁRIO DE TRABALHO, PRAZO INICIAL E FINAL DESSE CONTRATO</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, SUBMETENDO-O AO SOBERANO PLENÁRIO, PARA FINS DE REQUERER AO PREFEITO MUNICIPAL SENHOR PEDRO FERRONATO, CÓPIA DA FOLHA DE PAGAMENTO COMPLETA E ATUALIZADA DOS ÚLTIMOS 3 MESES DOS CONTRATADOS ATRAVÉS DA COOPSERV&amp;#8217;S, CONSTANDO OS VALORES BRUTO, OS DESCONTOS E VALORES LÍQUIDOS DE FUNCIONÁRIO POR FUNCIONÁRIO (COOPERADO), DISCRIMINANDO INCLUSIVE O VALOR QUE A PREFEITURA REPASSA (PAGA) A COOPSERV&amp;#8217;S POR FUNCIONÁRIO, ACOMPANHADA DE RELAÇÃO DOS NOMES DOS CONTRATADOS, LOCAL QUE ESTÃO TRABALHANDO E A FUNÇÃO QUE EXERCEM, BEM COMO A DATA DE ADMISSÃO DE CADA UM.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, SUBMETENDO-O AO SOBERANO PLENÁRIO, PARA FINS DE REQUERER AO PREFEITO MUNICIPAL SENHOR PEDRO FERRONATO, EXPLICAÇÕES QUANTO A FALTA DE AGENTES COMUNITÁRIOS DE SAÚDE NA ÁREA RURAL DO ASSENTAMENTO FURNAS, E NA ÁREA QUE ABRANGE A RUA DAS ACEROLAS, ZONA URBANA DO MUNICÍPIO DE IPIRANGA DO NORTE.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER INFORMAÇÕES AO PREFEITO MUNICIPAL SENHOR PEDRO FERRONATTO, SOBRE A EXISTÊNCIA, OU NÃO, DE FORNECEDORES DE BENS OU PRESTADORES DE SERVIÇOS COM PAGAMENTOS EM ATRASO. CASO EXISTAM, INFORMAR OS MOTIVOS DO ATRASO, OS VALORES DOS DÉBITOS E OS SALDOS EXISTENTES NAS CONTAS CORRESPONDENTES. _x000D_
 SOLICITO AINDA, INFORMAÇÕES COM RELAÇÃO A EXISTÊNCIA DE DOTAÇÃO ORÇAMENTÁRIA E SE HÁ PERSPECTIVAS DE RECURSOS CORRESPONDENTES A FOLHA DE PAGAMENTO DOS SERVIDORES, RELATIVO AOS MESES RESTANTES DO CORRENTE ANO, INCLUINDO O 13º SALÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEREMOS AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, PARA FINS DE CONVOCAR A SR.ª. CLAUDIA HELENA DE OLIVEIRA SILVA, SECRETÁRIA DE TRABALHO E ASSISTÊNCIA SOCIAL, PARA COMPARECER À SESSÃO DO DIA 06 DE NOVEMBRO DE 2.017 ÀS 19:00 HORAS, PARA PRESTAR INFORMAÇÕES SOBRE O TRABALHO DESENVOLVIDO PELA SECRETARIA SOB SEU COMANDO NO DECORRER DO ANO DE 2.017 E EXPOR AS EXPECTATIVAS E NECESSIDADES PARA O PRÓXIMO ANO.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEREMOS AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, PARA FINS DE CONVOCAR O SR. ROGÉRIO NORO, SECRETÁRIO DE SAÚDE, PARA COMPARECER À SESSÃO DO DIA 13 DE NOVEMBRO DE 2.017 ÀS 19:00 HORAS, PARA PRESTAR INFORMAÇÕES SOBRE O TRABALHO DESENVOLVIDO PELA SECRETARIA SOB SEU COMANDO NO DECORRER DO ANO DE 2.017 E EXPOR AS EXPECTATIVAS E NECESSIDADES PARA O PRÓXIMO ANO.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEREMOS AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, PARA FINS DE CONVOCAR O SR. NELSON FERNANDES, SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, PARA COMPARECER À SESSÃO DO DIA 17 DE NOVEMBRO DE 2.017 ÀS 19:00 HORAS, PARA PRESTAR INFORMAÇÕES SOBRE O TRABALHO DESENVOLVIDO PELA SECRETARIA SOB SEU COMANDO NO DECORRER DO ANO DE 2.017 E EXPOR AS EXPECTATIVAS E NECESSIDADES PARA O PRÓXIMO ANO.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEREMOS AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, PARA FINS DE CONVOCAR A SR.ª MICHELI GUERRIERI CORREA, SECRETÁRIA DE EDUCAÇÃO, CULTURA E ESPORTE, PARA COMPARECER À SESSÃO DO DIA 27 DE NOVEMBRO DE 2.017 ÀS 19:00 HORAS, PARA PRESTAR INFORMAÇÕES SOBRE O TRABALHO DESENVOLVIDO PELA SECRETARIA SOB SEU COMANDO NO DECORRER DO ANO DE 2.017 E EXPOR AS EXPECTATIVAS E NECESSIDADES PARA O PRÓXIMO ANO.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEREMOS AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, PARA FINS DE CONVOCAR O SR. MARCELO JARDEL BRESOLIN, SECRETÁRIA DE COORDENAÇÃO GERAL, PARA COMPARECER À SESSÃO DO DIA 04 DE DEZEMBRO DE 2.017 ÀS 19:00 HORAS, PARA PRESTAR INFORMAÇÕES SOBRE O TRABALHO DESENVOLVIDO PELA SECRETARIA SOB SEU COMANDO NO DECORRER DO ANO DE 2.017 E EXPOR AS EXPECTATIVAS E NECESSIDADES PARA O PRÓXIMO ANO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEREMOS AO SR. PRESIDENTE DESTA CASA DE LEIS QUE DESPACHE O PRESENTE REQUERIMENTO, PARA FINS DE REQUER AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR PEDRO FERRONATTO, RELAÇÃO DE PESSOAS JURÍDICAS QUE ENCONTRAM-SE COM DÉBITOS TRIBUTÁRIOS EM ATRASO JUNTO A PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE/MT.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3058,68 +3058,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>