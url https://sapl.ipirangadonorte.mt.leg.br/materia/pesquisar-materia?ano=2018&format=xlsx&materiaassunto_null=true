--- v0 (2025-12-09)
+++ v1 (2026-05-05)
@@ -54,1405 +54,1405 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Eluir Cavassin</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE RETIRAR A ESTRUTURA INTERMINADA DO PÓRTICO, BEM COMO REALIZAR A LIMPEZA DA ENTRADA DA CIDADE, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Fabiano do Povo</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE FAZER CALÇADAS BEM COMO RAMPAS DE ACESSO PARA CADEIRANTES EM TODOS OS ÓRGÃOS PÚBLICOS, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE CRIAR ISENÇÃO DE IPTU AOS PORTADORES DE NECESSIDADE ESPECIAL, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nelsinho</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR QUATRO CAMINHÕES BASCULANTE, UMA PATROLA, UMA RETROESCAVADEIRA E UMA JCB, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Fabiano do Povo, Cleonaldo França</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UMA ÁREA PARA CONSTRUÇÃO DE UM CONJUNTO HABITACIONAL, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER DUAS ROTATÓRIAS NA AV. RIO BRANCO UMA EM FRENTE AO ARMAZÉM DA SAGEL E A OUTRA EM FRENTE AO SUPERMERCADO GRANJA, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  _x000D_
 </t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE IMPLANTAR O PROGRAMA DE APRENDIZAGEM &amp;#8211; MENOR APRENDIZ NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Junior P. Federice</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FAZER MEIO-FIO E BOCA DE LOBO, NO ASFALTO DO BAIRRO DOS PÁSSAROS, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE TERMINAR O DISSIPADOR DE ÁGUA NO FINAL DA RUA DAS ARARAS, PRÓXIMO AO ARMAZÉM IPIRANGA SENTIDO ITANHANGÁ, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICO, A NECESSIDADE DE FAZER PARCERIA COM OS ARMAZÉNS MUNICIPAIS ATRAVÉS DE PROJETO DE LEI, PARA A CONSTRUÇÃO DE ESTACIONAMENTO ASFÁLTICO OU INSERIR PEDRA BRITA NOS PÁTIOS DOS ARMAZÉNS, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE DE INSTALAR LIXEIRAS EM FRENTE AOS ARMAZÉNS MUNICIPAIS, BEM COMO FAZER A LIMPEZA E MANUTENÇÃO DA AV. RIO BRANCO DA SAGEL ATÉ A LOUIS DREYFUS, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE CONSTRUIR UM CAMPO MUNICIPAL E OU UM CAMPO SOCIETY, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Pedro Alessandro A. Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAR O PCCS DOS SERVIDORES PÚBLICOS DAS DEMAIS SECRETARIAS, UMA VEZ QUE SOMENTE OS SERVIDORES DA EDUCAÇÃO POSSUEM O PLANO DE CARGOS, CARREIRAS E SALÁRIOS, NO MUNÍCIPIO EM IPIRANGA DO NORTE/MT.&amp;#8221;  </t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE DE FAZER UMA PINTURA NOS BANHEIROS, BEM COMO A MANUTENÇÃO DAS GRADES, AREIA DAS QUADRAS POLIESPORTIVAS E MEIO-FIO AO TORNO DA PRAÇA MUNICIPAL, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE DE COLOCAR PLACAS DE SINALIZAÇÃO NA ENTRADA DA CIDADE, INDICANDO AS FAZENDAS E OS DESTINOS DAS MTS, BEM COMO ARRUMAR AS PERIMETRAIS E O ANEL VIARIO, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, NECESSIDADE DE FAZER INSTALAR INTERNET EXCLUSIVAMENTE PARA O DEPARTAMENTO DO POSTO ELEITORAL DE IDENTIFICAÇÃO, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/920/920_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE DE ELABORAR A LEI DE TRANSITO, BEM COMO A CONSTRUÇÃO DE FAIXAS ELEVADAS E OU LOMBADAS EM FRENTE AS ESCOLAS MUNICIPAIS, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Jacir Laureano Maria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/921/921_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE CONSTRUIR UM PARQUINHO E UMA ACADEMIA DE SAÚDE NO CONJUNTO HABITACIONAL VIDA NOVA, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/922/922_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE DE PODAR AS ARVORES QUE ESTÃO ENCOSTANDO NA REDE DE ALTA TENSÃO, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/923/923_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE INSTALAR UMA CONEXÃO DO CAMINHÃO DE LIXO PARA DE DERRAMAR ÁGUA DE LIXO NAS RUAS, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Marcos Augusto Vargas</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/924/924_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE DE CONTRATAR UM ELETRICISTA, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/928/928_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, DE DEDETIZAR BEM COMO LIMPAR O FORRO DA CASA MORTUÁRIA/PASTORAL DA CRIANÇA, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, DE COLOCAR GRADES E OU PORTÕES NA CASA MORTUÁRIA/PASTORAL DA CRIANÇA, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE INSTALAR PLACAS SINALIZAÇÃO DE TRANSITO NO POPULARMENTE CONHECIDO COMO BAIRRO DOS PÁSSAROS, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Strada</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/931/931_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, REFORMAR O PARQUINHO INFANTIL LOCALIZADO NA PRAÇA ILBERTO EFETTING, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/932/932_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE DE FAZER A MANUTENÇÃO DA MT010, NO TRECHO QUE LIGA MT484 ATÉ MT242, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE DE FAZER A MANUTENÇÃO DA MT484 ATÉ A MT242 PASSANDO EM FRENTE A FAZENDA MANU JULIO, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE DE FAZER UM CAMPO DE AREIA NO CONJUNTO HABITACIONAL VIDA NOVA, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/935/935_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE DE SINALIZAR COM PLACA DE PARE AS ESQUINAS DA AV. FORTALEZA CONFORME LEI DE TRANSITO, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE DE ILUMINAR A FRENTE DOS ARMAZÉNS, DESDE A BORRACHARIA DO SAMPAIO ATÉ O ARMAZÉM DA LOUIS DREYFUS, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE SE REALIZAR O EVENTO MARCHA PARA JESUS NESTE ANO DE 2018, CONFORME A LEI MUNICIPAL Nº 474/2014, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REFORMAR DUAS PONTES DE MADEIRA NA MT 491, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PASSAR A PATROLA NA MT010, BEM COMO REFORMAR UM BOEIRO NA SAÍDA PARA LUCAS DO RIO VERDE, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Cleonaldo França</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA ROTATÓRIA NA AV. VITÓRIA ESQUINA COM A AV. FORTALEZA, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UMA VASSOURA MECÂNICA, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CASCALHAR A ESTRADA MT010 DE FRENTE A FAZENDO DO EMERSON PELISSARI ATÉ A FAZENDA RIO BRANCO, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROVIDENCIAR MATERIAL DE IPI, PRINCIPALMENTE MASCARAS DE PROTEÇÃO PARA OS TRABALHADORES DO CAMINHÃO DE LIXO, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA A SECRETARIA DE EDUCAÇÃO, CULTURA E ESPORTE, A NECESSIDADE DE ELABORAR UM PROJETO DE CONSTRUÇÃO DE UM QUADRA POLIESPORTIVA COM BANHEIROS NA ESCOLA MUNICIPAL CRESCER E APRENDER, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA A SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE CONSTRUIR UM QUEBRA-MOLAS NA RUA DAS HORTÊNCIA &amp;#8211; Q.61, DESCENDO A RUA DA NOVO AGRO, NO MUNICÍPIO EM IPIRANGA DO NORTE.&amp;#8221;</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, A NECESSIDADE DE MONTAR UM GRUPO OU CONSELHO COM PESSOAS REPRESENTANDO OS VÁRIOS SETORES ORGANIZADOS DA SOCIEDADE, EM ESPECIAL EMPRESÁRIOS, AGRICULTORES E COMERCIANTES, PARA QUE EM PARCERIA COM O PODER PÚBLICO DISCUTA, ELABORE E COLOQUE EM PRÁTICA UMA POLÍTICA DE DESENVOLVIMENTO, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Cleonaldo França, Marcos Augusto Vargas, Pedro Alessandro A. Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA A SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE REALIZAR A LIMPEZA DO CANTEIRO DA AV. AMAZONAS DEPOIS DO ARMAZÉM IPIRANGA ATÉ O FINAL DO ASFALTO, BEM COMO O PATROLAMENTO DA AV., NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ABRIR UM ACESSO NO CANTEIRO CENTRAL DA AV. RIO BRANCO ESQUINA COM AS RUA DOS PEQUIS E RUA DAS SIBIPIRUNAS, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE BUSCAR PARCERIA PÚBLICO/PRIVADA PARA CONSTRUIR QUIOSQUES, BEM COMO A MANUTENÇÃO DOS BANHEIROS NA PRAÇA CENTRAL, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE VERIFICAR A SINALIZAÇÃO E INCLUSÃO &amp;#8211; PLACAS DE TRANSITO, EM TODA A CIDADE, PRINCIPALMENTE EM SUAS ENTRADAS PROIBINDO O TRAFEGO DE VEÍCULO PESADO DENTRO DO PERÍMETRO URBANO, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CORRIGIR A ORTOGRAFIA DAS PLACAS DA RUA DOS TUIUIÚS, DA RUA DAS JABUTICABAS E DAS TRAVESSAS, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO DE OBRAS, A NECESSIDADE DE RECAPEAR A AV. RIO BRANCO EM FRENTE AOS ARMAZÉNS COM LAMA ASFÁLTICA, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO DE OBRAS, A NECESSIDADE DE RETIRAR O CANTEIRO CENTRAL NA AV. RIO BRANCO EM FRENTE AOS ARMAZÉNS, NO MUNICÍPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO DE OBRAS, A NECESSIDADE DE ARRUMAR A ESTRADA MT010 COMEÇANDO EM FRENTE A FAZENDA CAVALO BRANCO ATÉ A FAZENDA DO PEDRO MARTINS, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO DE SAÚDE, A NECESSIDADE DO ÔNIBUS DE TRANSPORTE DE PACIENTES DA SAÚDE BUSCAR OS MESMOS NOS TRÊS POSTOS DE SAÚDE PSF1, PSF2 E PSM, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/958/958_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA A SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS, A NECESSIDADE CONSTRUIR UM QUEBRA-MOLAS NA AV. AMAZONAS, SENTIDO ITANHANGÁ, NO MUNÍCIPIO EM IPIRANGA DO NORTE.&amp;#8221;  </t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Marcos Augusto Vargas, Cleonaldo França, Junior P. Federice, Pedro Alessandro A. Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal, com cópia a Secretaria de Obras e Serviços Públicos, a necessidade colocar um portão eletrônico e construção de uma janela na secretaria na Escola Municipal Nossa Senhora Aparecida, conforme foto em anexo, no município em Ipiranga do Norte.”</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Eluir Cavassin, Fabiano do Povo, Jacir Laureano Maria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/960/indicacao_052-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/960/indicacao_052-2018.pdf</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de providenciar e ou construir uma garagem coberta para os veículos do Poder Executivo, no município em Ipiranga do Norte.”</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_053-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_053-2018.pdf</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de designar um servidor na função de guarda noturno junto a cascalheira para guarda e vigia dos maquinários e caminhões, bem como um veículo para translado dos servidores da cascalheira ao município e do município a cascalheira, em Ipiranga do Norte.”</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_054-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_054-2018.pdf</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal, a necessidade de realizar concurso público para agente comunitário de saúde para atuar na área urbana e rural, no município em Ipiranga do Norte.”</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal, a necessidade de adquirir uniforme para os servidores (vigia) do Posto de Saúde, bem como as demais secretarias, no município em Ipiranga do Norte.”</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao_056-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao_056-2018.pdf</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal, a necessidade de adquirir uma geladeira para armazenamento de medicamento no PSF II, no município em Ipiranga do Norte.”</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/987/indicacao_057-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/987/indicacao_057-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a necessidade de construir meio fio em todo o bairro popularmente denominado como Bairro dos Pássaros, no munícipio em Ipiranga do Norte.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a necessidade de cascalhar a estrada que liga Ipiranga, passando pela fazenda Mano Julio, até o entroncamento da fazenda Vale, no município em Ipiranga do Norte.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_059-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_059-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a necessidade de cascalhar a estrada da Mano Julio passando pela fazenda Piccini até a fazenda Camila, no município em Ipiranga do Norte.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Pedro Alessandro A. Nascimento, Junior P. Federice</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_060-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_060-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, com cópia ao Diretor do SAAE Ipiranga do Norte, a necessidade de adquirir 02 (duas) bombas novas de aguá com capacidade semelhante as já existentes, no município em Ipiranga do Norte.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal, com cópia ao Secretário de Obras e Serviços Públicos, a necessidade de fazer pintura dos meios-fios, e os quebra-molas no munícipio em Ipiranga do Norte.”</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal com cópia ao Secretário de Obras, a necessidade de realizar o levantamento e cascalhamento da estrada MT010 começando em frente ao Armazém Primavera até a Borracharia, no munícipio em Ipiranga do Norte.”</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/993/indicacao_063-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/993/indicacao_063-2018.pdf</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal com cópia ao Secretário de Obras, a necessidade de realizar a manutenção e ou troca das lixeiras da Praça Municipal, no munícipio em Ipiranga do Norte.”</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/996/indicacao_064-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/996/indicacao_064-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de levantar e cascalhar alguns pontos da estrada do entroncamento da MT010 que liga as furnas, iniciando no Sr. Betão passando pelo Sr. Aroldo Hoffman e Sr. Neri Bianchini até a furna III, no munícipio em Ipiranga do Norte</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/997/indicacao_065-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/997/indicacao_065-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a reforma da ponte do Rio branco que liga as Fazendas Tupi, São Luis e demais, no município em Ipiranga do Norte.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/998/indicacao_066-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/998/indicacao_066-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a colocação de portas no banheiro feminino da Praça Municipal, no município em Ipiranga do Norte</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_067-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_067-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, necessidade de patrolar e cascalhar toda Av. Amazonas onde não possui pavimentação, no município em Ipiranga do Norte.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1000/indicacao_068-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1000/indicacao_068-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, necessidade de se fazer reforma e manutenção (pintura interna e externa no piso) no Ginásio Municipal, em Ipiranga do Norte.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1001/indicacao_069-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1001/indicacao_069-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de levantar e cascalhar nas duas estradas que dão acesso ao Parque das Emas, no município em Ipiranga do Norte.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1002/indicacao_070-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1002/indicacao_070-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de limpar o trevo que da acesso a perimetral, no município em Ipiranga do Norte.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1003/indicacao_071-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1003/indicacao_071-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de fazer o recapeamento na pavimentação asfáltica nos trechos onde foram feitos concertos nos encanamentos da SAAE, no município em Ipiranga do Norte.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1004/indicacao_072-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1004/indicacao_072-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de se adequar o escoamento da água das chuvas para as “boca de lobo” em especial no esquina da Rua das Azaleias com a Rua Ouro Preto local onde a água invade uma propriedade residencial, no município em Ipiranga do Norte.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2016.&amp;#8221;</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A CONCESSÃO DE LICENÇA REMUNERADA AO PREFEITO MUNICIPAL POR MOTIVO DE DOENÇA, PELO PERÍODO DE 30 (TRINTA) DIAS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/994/projeto_de_lei_complementar_no_001-_2018_-_disci_lZ8fjFE.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/994/projeto_de_lei_complementar_no_001-_2018_-_disci_lZ8fjFE.pdf</t>
   </si>
   <si>
     <t>Disciplina a prestação de serviços de horas-máquinas subsidiados pelo Município de Ipiranga do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1022/brn30055cc67f55_015931.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1022/brn30055cc67f55_015931.pdf</t>
   </si>
   <si>
     <t>institui programa de recuperação de crédito da fazenda pública municipal</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1021/projeto_de_lei_no_039_2018_-_altera_o_fundo_mun_UztVznA.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1021/projeto_de_lei_no_039_2018_-_altera_o_fundo_mun_UztVznA.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 349 de 23 de novembro de 2011 – que Dispõe sobre a Criação do Fundo municipal de Segurança Pública de Ipiranga do Norte - FUNSEPIN e dá outras providências</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1023/projeto_de_lei_complementar_no_004.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1023/projeto_de_lei_complementar_no_004.pdf</t>
   </si>
   <si>
     <t>Fica prorrogado o prazo para aplicação da progressividade prevista no art.179 caput, Tabela II do Anexo III da Lei Complementar 027/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;RATIFICA A PARTICIPAÇÃO DO MUNICÍPIO E AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONTRATO DE RATEIO COM O CONSÓRCIO PÚBLICO DE SAÚDE VALE DO TELES PIRES E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INCLUI AÇÃO NO PPA E LDO 2018, AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/970/projeto_de_lei_no_003_2018_credito_adicional_esp_f4I2ZKy.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/970/projeto_de_lei_no_003_2018_credito_adicional_esp_f4I2ZKy.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/971/projeto_de_lei_no_004_2018__-_remaneja_saldo_med_c1kDRwz.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/971/projeto_de_lei_no_004_2018__-_remaneja_saldo_med_c1kDRwz.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/972/projeto_de_lei_no_005_2018__-_concede_rga_aos_se_v3BbpNQ.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/972/projeto_de_lei_no_005_2018__-_concede_rga_aos_se_v3BbpNQ.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual aos servidores públicos municipais e aos subsídios dos Agentes Políticos, fixados pela Lei Municipal nº 610/2017, exceto aos professores lotados na Secretaria Municipal de Educação, nos termos do artigo 37, X da CF/88 e da Lei 493/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/973/projeto_de_lei_no_006_2018_autoriza_operacao_de__cq6AdQm.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/973/projeto_de_lei_no_006_2018_autoriza_operacao_de__cq6AdQm.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/974/projeto_de_lei_no_007.2018-_superavit_aquisicao__hyeLpKZ.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/974/projeto_de_lei_no_007.2018-_superavit_aquisicao__hyeLpKZ.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Adquirir através de compra, 11 hectares de terra no Perímetro Urbano de Ipiranga do Norte destinado a Habitação e demais obras e instalações do interesse do município, abre crédito adicional suplementar e da outras providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/975/projeto_de_lei_no_008_2018_abertura_de_credito_a_Ddsijqi.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/975/projeto_de_lei_no_008_2018_abertura_de_credito_a_Ddsijqi.pdf</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/976/projeto_de_lei_no_009_2018_aditivo_drenagem.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/976/projeto_de_lei_no_009_2018_aditivo_drenagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional suplementar por superávit financeiro do Exercício Anterior e dá outras providências.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/977/projeto_de_lei_no_010_2018__-_permuta_bem_movel__cfZp1ED.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/977/projeto_de_lei_no_010_2018__-_permuta_bem_movel__cfZp1ED.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permutar bem móvel da Administração Pública, e dá outras providências</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE IPIRANGA DO NORTE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/979/projeto_de_lei_no_012_2018_credito_adicional_esp_dMMexzr.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/979/projeto_de_lei_no_012_2018_credito_adicional_esp_dMMexzr.pdf</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/980/projeto_de_lei_no_013_2018_-_autoriza.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/980/projeto_de_lei_no_013_2018_-_autoriza.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ipiranga do Norte a realizar a extinção do crédito tributário através da transação futura e dá outras providências.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/981/projeto_de_lei_no_014_2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/981/projeto_de_lei_no_014_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ipiranga do Norte a realizar a extinção do crédito tributário através da dação em pagamento e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/982/projeto_de_lei_no_015_2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/982/projeto_de_lei_no_015_2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL  A ABRIR CREDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO DE EXERCÍCIOS ANTERIORES E, DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/983/projeto_de_lei_no_016_2018_-_credito_adicional_s_fldgS8K.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/983/projeto_de_lei_no_016_2018_-_credito_adicional_s_fldgS8K.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional suplementar na fonte de Recursos de Operação de Crédito e dá outras providências.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/985/projeto_de_lei_no_018_2018_-_dispoe_sobre_a_gest_D32o2Rb.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/985/projeto_de_lei_no_018_2018_-_dispoe_sobre_a_gest_D32o2Rb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Gestão Democrática do Ensino Público Municipal.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/986/projeto_de_lei_no_019-2017-_credito_adicional_es_gOlhdRR.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/986/projeto_de_lei_no_019-2017-_credito_adicional_es_gOlhdRR.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL  A ABRIR CREDITO ADICIONAL ESPECIAL E, DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1005/projeto_de_lei_n_021_2018_executivo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1005/projeto_de_lei_n_021_2018_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1006/projeto_de_lei_no_022__2018_-_autoriza_o_munici_1dy2tlg.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1006/projeto_de_lei_no_022__2018_-_autoriza_o_munici_1dy2tlg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a locar imóvel no município de Ipiranga do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1007/projeto_de_lei_no_023_2018_-_concede_decimo_ter_Pki2nTc.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1007/projeto_de_lei_no_023_2018_-_concede_decimo_ter_Pki2nTc.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS E 13º SALÁRIO A SECRETÁRIOS DO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1008/projeto_de_lei_no_024_2018-_ldo_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1008/projeto_de_lei_no_024_2018-_ldo_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1009/projeto_de_lei_no_026_2018_-_credito_adicional__voqgs4l.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1009/projeto_de_lei_no_026_2018_-_credito_adicional__voqgs4l.pdf</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1010/projeto_de_lei_no_027_2018-_superavit.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1010/projeto_de_lei_no_027_2018-_superavit.pdf</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1011/projeto_de_lei_no_028_2018_-_altera_o_art_53_da_72noJCk.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1011/projeto_de_lei_no_028_2018_-_altera_o_art_53_da_72noJCk.pdf</t>
   </si>
   <si>
     <t>“Altera o Quadro de Provimento Efetivo do art. 53 da Lei nº 054 de 01 de novembro de 2005 e dá outras providências.”</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1012/projeto_de_lei_no_029_2018_-_autoriza_c._a._sup_cGxcbmj.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1012/projeto_de_lei_no_029_2018_-_autoriza_c._a._sup_cGxcbmj.pdf</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1013/projeto_de_lei_no_030_2018_credito_adicional_su_5dPxFpJ.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1013/projeto_de_lei_no_030_2018_credito_adicional_su_5dPxFpJ.pdf</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1014/projeto_de_lei_n_032_2018_executivo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1014/projeto_de_lei_n_032_2018_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1015/projeto_de_lei_no_033_2017_-_loa_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1015/projeto_de_lei_no_033_2017_-_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Ipiranga do Norte para o exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1016/projeto_de_lei_n_035_2018_executivo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1016/projeto_de_lei_n_035_2018_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE PROVIMENTO EFETIVO  DO ART. 53 DA LEI N° 54 DE 1° DE NOVEMBRO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_lei_no_036_2018_-_credito_adicional__zF5Rg9o.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_lei_no_036_2018_-_credito_adicional__zF5Rg9o.pdf</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1018/projeto_de_lei_no_037_2018_-_credito_adicional__8KzC1w2.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1018/projeto_de_lei_no_037_2018_-_credito_adicional__8KzC1w2.pdf</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>Fica alterado o artigo 3º da Lei 031 de 22 de abril de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1020/projeto_de_lei_no_039_2018_-_credito_adicional__RHtkObC.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1020/projeto_de_lei_no_039_2018_-_credito_adicional__RHtkObC.pdf</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1024/brn30055cc67f55_016356.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1024/brn30055cc67f55_016356.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO DE TRÂNSITO E DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2018 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;IMPLEMENTA O CONTROLE DE FREQUÊNCIA POR PRODUTIVIDADE NO ÂMBITO DA ADVOCACIA DA CÂMARA MUNICIPAL DE VEREADORES DE IPIRANGA DO NORTE.&amp;#8221;</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/965/projeto_de_resolucao_no_003-2018_-_altera_o_art._Q9Wl0KV.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/965/projeto_de_resolucao_no_003-2018_-_altera_o_art._Q9Wl0KV.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART.21 DA RESOLUÇÃO Nº004 DE 05 DE NOVEMBRO DE 2012 QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME PREVÊ O REGIMENTO INTERNO E A LEI ORGÂNICA MUNICIPAL, REQUEIRO A MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, SOLICITAR JUNTO AO PODER EXECUTIVO CÓPIA DO CONTRATO FIRMADO COM A EMPRESA COOPESERV&amp;#8217;S, BEM COMO CÓPIA DO QUANTITATIVO DE FUNCIONÁRIO.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/966/requerimento_no_002-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/966/requerimento_no_002-2018.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal, requeiro ao Plenário desta Casa de Lei a justificativa para fins de direito à minha ausência nas sessões ordinárias dos dias 05/03/2018 e 12/03/2018.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/967/requerimento_no_003-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/967/requerimento_no_003-2018.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal, requeiro ao PRESIDENTE desta Casa de Lei, solicitar junto ao Poder Executivo esclarecimento sobre as obras municipais, ou seja, percentual de construção e cronograma de conclusão dessas obras.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/968/requerimento_no_004-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/968/requerimento_no_004-2018.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal, requeiro ao PRESIDENTE desta Casa de Lei, solicitar junto ao Poder Executivo – Secretaria de Obras, o cronograma detalhado de manutenção da iluminação pública.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_no_005-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_no_005-2018.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal, requeiro ao PRESIDENTE desta Casa de Lei, solicitar junto ao Prefeito Municipal, o encaminhamento de cópia do estudo de viabilidade do Planos de Cargos Carreiras e Salários – PCSS dos servidores municipais do Poder Executivo de Ipiranga do Norte-MT, realizado pela Srª Eliane Boza e da convocação de sua autora, para exposição perante aos vereadores desta casa de leis.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_no_006-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_no_006-2018.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal, requeiro ao PRESIDENTE desta Casa de Lei, solicitar junto ao Prefeito Municipal, esclarecimento sobre as obras municipais em andamento, tais como a relação dos aditivos e as devidas Empresas que estão contratadas para o término das mesmas.  Para exposição perante aos vereadores desta casa de leis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1759,67 +1759,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/960/indicacao_052-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_053-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_054-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao_056-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/987/indicacao_057-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_059-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_060-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/993/indicacao_063-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/996/indicacao_064-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/997/indicacao_065-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/998/indicacao_066-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_067-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1000/indicacao_068-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1001/indicacao_069-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1002/indicacao_070-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1003/indicacao_071-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1004/indicacao_072-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/994/projeto_de_lei_complementar_no_001-_2018_-_disci_lZ8fjFE.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1022/brn30055cc67f55_015931.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1021/projeto_de_lei_no_039_2018_-_altera_o_fundo_mun_UztVznA.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1023/projeto_de_lei_complementar_no_004.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/970/projeto_de_lei_no_003_2018_credito_adicional_esp_f4I2ZKy.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/971/projeto_de_lei_no_004_2018__-_remaneja_saldo_med_c1kDRwz.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/972/projeto_de_lei_no_005_2018__-_concede_rga_aos_se_v3BbpNQ.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/973/projeto_de_lei_no_006_2018_autoriza_operacao_de__cq6AdQm.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/974/projeto_de_lei_no_007.2018-_superavit_aquisicao__hyeLpKZ.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/975/projeto_de_lei_no_008_2018_abertura_de_credito_a_Ddsijqi.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/976/projeto_de_lei_no_009_2018_aditivo_drenagem.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/977/projeto_de_lei_no_010_2018__-_permuta_bem_movel__cfZp1ED.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/979/projeto_de_lei_no_012_2018_credito_adicional_esp_dMMexzr.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/980/projeto_de_lei_no_013_2018_-_autoriza.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/981/projeto_de_lei_no_014_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/982/projeto_de_lei_no_015_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/983/projeto_de_lei_no_016_2018_-_credito_adicional_s_fldgS8K.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/985/projeto_de_lei_no_018_2018_-_dispoe_sobre_a_gest_D32o2Rb.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/986/projeto_de_lei_no_019-2017-_credito_adicional_es_gOlhdRR.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1005/projeto_de_lei_n_021_2018_executivo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1006/projeto_de_lei_no_022__2018_-_autoriza_o_munici_1dy2tlg.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1007/projeto_de_lei_no_023_2018_-_concede_decimo_ter_Pki2nTc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1008/projeto_de_lei_no_024_2018-_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1009/projeto_de_lei_no_026_2018_-_credito_adicional__voqgs4l.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1010/projeto_de_lei_no_027_2018-_superavit.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1011/projeto_de_lei_no_028_2018_-_altera_o_art_53_da_72noJCk.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1012/projeto_de_lei_no_029_2018_-_autoriza_c._a._sup_cGxcbmj.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1013/projeto_de_lei_no_030_2018_credito_adicional_su_5dPxFpJ.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1014/projeto_de_lei_n_032_2018_executivo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1015/projeto_de_lei_no_033_2017_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1016/projeto_de_lei_n_035_2018_executivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_lei_no_036_2018_-_credito_adicional__zF5Rg9o.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1018/projeto_de_lei_no_037_2018_-_credito_adicional__8KzC1w2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1020/projeto_de_lei_no_039_2018_-_credito_adicional__RHtkObC.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1024/brn30055cc67f55_016356.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/965/projeto_de_resolucao_no_003-2018_-_altera_o_art._Q9Wl0KV.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/966/requerimento_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/967/requerimento_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/968/requerimento_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_no_006-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/960/indicacao_052-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_053-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_054-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao_056-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/987/indicacao_057-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_059-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_060-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/993/indicacao_063-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/996/indicacao_064-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/997/indicacao_065-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/998/indicacao_066-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_067-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1000/indicacao_068-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1001/indicacao_069-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1002/indicacao_070-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1003/indicacao_071-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1004/indicacao_072-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/994/projeto_de_lei_complementar_no_001-_2018_-_disci_lZ8fjFE.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1022/brn30055cc67f55_015931.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1021/projeto_de_lei_no_039_2018_-_altera_o_fundo_mun_UztVznA.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1023/projeto_de_lei_complementar_no_004.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/970/projeto_de_lei_no_003_2018_credito_adicional_esp_f4I2ZKy.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/971/projeto_de_lei_no_004_2018__-_remaneja_saldo_med_c1kDRwz.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/972/projeto_de_lei_no_005_2018__-_concede_rga_aos_se_v3BbpNQ.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/973/projeto_de_lei_no_006_2018_autoriza_operacao_de__cq6AdQm.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/974/projeto_de_lei_no_007.2018-_superavit_aquisicao__hyeLpKZ.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/975/projeto_de_lei_no_008_2018_abertura_de_credito_a_Ddsijqi.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/976/projeto_de_lei_no_009_2018_aditivo_drenagem.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/977/projeto_de_lei_no_010_2018__-_permuta_bem_movel__cfZp1ED.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/979/projeto_de_lei_no_012_2018_credito_adicional_esp_dMMexzr.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/980/projeto_de_lei_no_013_2018_-_autoriza.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/981/projeto_de_lei_no_014_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/982/projeto_de_lei_no_015_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/983/projeto_de_lei_no_016_2018_-_credito_adicional_s_fldgS8K.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/985/projeto_de_lei_no_018_2018_-_dispoe_sobre_a_gest_D32o2Rb.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/986/projeto_de_lei_no_019-2017-_credito_adicional_es_gOlhdRR.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1005/projeto_de_lei_n_021_2018_executivo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1006/projeto_de_lei_no_022__2018_-_autoriza_o_munici_1dy2tlg.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1007/projeto_de_lei_no_023_2018_-_concede_decimo_ter_Pki2nTc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1008/projeto_de_lei_no_024_2018-_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1009/projeto_de_lei_no_026_2018_-_credito_adicional__voqgs4l.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1010/projeto_de_lei_no_027_2018-_superavit.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1011/projeto_de_lei_no_028_2018_-_altera_o_art_53_da_72noJCk.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1012/projeto_de_lei_no_029_2018_-_autoriza_c._a._sup_cGxcbmj.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1013/projeto_de_lei_no_030_2018_credito_adicional_su_5dPxFpJ.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1014/projeto_de_lei_n_032_2018_executivo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1015/projeto_de_lei_no_033_2017_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1016/projeto_de_lei_n_035_2018_executivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_lei_no_036_2018_-_credito_adicional__zF5Rg9o.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1018/projeto_de_lei_no_037_2018_-_credito_adicional__8KzC1w2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1020/projeto_de_lei_no_039_2018_-_credito_adicional__RHtkObC.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/1024/brn30055cc67f55_016356.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/965/projeto_de_resolucao_no_003-2018_-_altera_o_art._Q9Wl0KV.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/966/requerimento_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/967/requerimento_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/968/requerimento_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_no_006-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="84.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>