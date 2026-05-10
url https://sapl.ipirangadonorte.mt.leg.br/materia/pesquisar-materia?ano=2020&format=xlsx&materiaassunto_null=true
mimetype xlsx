--- v0 (2025-12-08)
+++ v1 (2026-05-10)
@@ -51,1220 +51,1220 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1279/portaria_001-2020_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1279/portaria_001-2020_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Nomeia a Comissão de Licitação para o Exercício de 2020</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1280/portaria_002-2020_comissao_de_fiscalizacao_de_contratos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1280/portaria_002-2020_comissao_de_fiscalizacao_de_contratos.pdf</t>
   </si>
   <si>
     <t>Designa Servidor para acompanhar e fiscalizar a execução dos Contratos e Atas de Registro de Preço referentes ao ano de 2020</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1281/portaria_003-2020_comissao_de_patrimonio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1281/portaria_003-2020_comissao_de_patrimonio.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão de Inventário, Avaliação, Depreciação e Patrimônio de Bens Móveis e Imóveis para o Exercício de 2020</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1282/portaria_004-2020_-_funcao_gratificada_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1282/portaria_004-2020_-_funcao_gratificada_rosangela.pdf</t>
   </si>
   <si>
     <t>NOMEIA OCUPANTE DE CARGO DE_x000D_
 PROVIMENTO EFETIVO EM CARGO EM_x000D_
 COMISSÃO DE CHEFE DEPARTAMENTO_x000D_
 CONTÁBIL</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1283/portaria_005-_feriado_carnaval.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1283/portaria_005-_feriado_carnaval.pdf</t>
   </si>
   <si>
     <t>Autorizar em caráter excepcional Ponto_x000D_
 Facultativo pelo Órgão Legislativo, no período de 24 a 26 de fevereiro 2020,_x000D_
 em virtude das comemorações de Carnaval e Quarta-feira de cinzas._x000D_
 Retornando a suas atividades em 27 de fevereiro de 2020</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1284/portaria_006-2020_-_direito_a_licenca_premio_francieli.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1284/portaria_006-2020_-_direito_a_licenca_premio_francieli.pdf</t>
   </si>
   <si>
     <t>DECLARA O DIREITO À LICENÇA PRÊMIO POR_x000D_
 ASSIDUIDADE A SERVIDORA FRANCIELI_x000D_
 BALDIN ROVEDA</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1285/portaria_007-2020_-_direito_a_licenca_premio_keila.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1285/portaria_007-2020_-_direito_a_licenca_premio_keila.pdf</t>
   </si>
   <si>
     <t>DECLARA O DIREITO À LICENÇA PRÊMIO POR_x000D_
 ASSIDUIDADE A SERVIDORA KEILA MARTIM</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1286/portaria_008-2020_ferias_iria.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1286/portaria_008-2020_ferias_iria.pdf</t>
   </si>
   <si>
     <t>Concede Férias a auxiliar de serviços gerais da_x000D_
 Câmara Municipal</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1287/portaria_009-2020_-_comissao_de_desenvolvimento_funcional.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1287/portaria_009-2020_-_comissao_de_desenvolvimento_funcional.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE AVALIAÇÃO DE_x000D_
 DESENVOLVIMENTO FUNCIONAL DOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE_x000D_
 IPIRANGA DO NORTE-MT E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1288/portaria_010-2020_-_comissao_de_avaliacao_probatorio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1288/portaria_010-2020_-_comissao_de_avaliacao_probatorio.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE AVALIAÇÃO DE_x000D_
 ESTÁGIO PROBATÓRIO DOS SERVIDORES_x000D_
 DA CÂMARA MUNICIPAL DE IPIRANGA DO_x000D_
 NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1289/portaria_011-2020_-_exoneracao_joyce.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1289/portaria_011-2020_-_exoneracao_joyce.pdf</t>
   </si>
   <si>
     <t>EXONERA, A SENHORA JOYCE EMANUELLE_x000D_
 RIBEIRO DOS SANTOS DO CARGO DE_x000D_
 ASSESSOR ADMINISTRATIVO, NOMEADA PELA_x000D_
 PORTARIA Nº 034/2019</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1290/portaria_012-2020_-_exoneracao_arthur.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1290/portaria_012-2020_-_exoneracao_arthur.pdf</t>
   </si>
   <si>
     <t>EXONERA, O SENHOR ARTHUR GABRIEL_x000D_
 SIGNOR RIBEIRO DO CARGO DE ASSESSOR DE_x000D_
 IMPRENSA, NOMEADO PELA PORTARIA Nº_x000D_
 037/2019</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1291/portaria_013-2020_-_funcao_gratificada_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1291/portaria_013-2020_-_funcao_gratificada_rosangela.pdf</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1292/portaria_014-2020_admissao_do_arthur.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1292/portaria_014-2020_admissao_do_arthur.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SR. ARTHUR GABRIEL SIGNOR_x000D_
 RIBEIRO, PARA O CARGO EM COMISSÃO DE_x000D_
 ASSESSOR DE COMUNICAÇÃO, INSTITUÍDO_x000D_
 PELA LEI MUNICIPAL Nº 048/2020 DE 12 DE_x000D_
 MARÇO DE 2020</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1293/portaria_015-2020_admissao_da_joyce.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1293/portaria_015-2020_admissao_da_joyce.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SRA. JOYCE EMANUELLE RIBEIRO_x000D_
 DOS SANTOS, PARA O CARGO EM COMISSÃO_x000D_
 DE SUPERVISOR ADMINISTRATIVO, INSTITUÍDO_x000D_
 PELA LEI MUNICIPAL Nº 048/2020 DE 12 DE_x000D_
 MARÇO DE 2020</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1294/portaria_016-2020_-_altera_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1294/portaria_016-2020_-_altera_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>Alterar a data da Sessão Ordinária do dia_x000D_
 23 de março de 2020 as 8h, para o dia 30 de março de 2020 as 8h, em_x000D_
 razão das recomendações de controle e contenção de riscos de disseminação_x000D_
 do Covid-19, conforme Decreto nº 011/2020 do Poder Executivo.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1295/portaria_017-2020_-_ponto_facult_corona.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1295/portaria_017-2020_-_ponto_facult_corona.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a declaração pela OMS (Organização Mundial_x000D_
 da Saúde) de que a COVID-19, nova doença causada pelo NOVO_x000D_
 CORONAVIRUS (denominado SARS- Cov-2), é uma pandemia;_x000D_
 CONSIDERANDO a Portaria nº188/GM/MS, de 4 de fevereiro de_x000D_
 2020, que Declara Emergência em Saúde Pública de Importância Nacional_x000D_
 (ESPIN), em decorrência da Infecção Humana pelo novo coronavírus (2019-_x000D_
 nCoV);_x000D_
 CONSIDERANDO o Decreto nº407 de 16 de março de 2020 do_x000D_
 Governo do Estado de Mato Grosso que dispõe sobre as medidas para_x000D_
 enfrentamento da emergência de saúde pública de importância internacional_x000D_
 decorrente do coronavírus (2019-nCoV);_x000D_
 CONSIDERANDO o Decreto Municipal nº11 de 17 de março de_x000D_
 2020, da Prefeitura Municipal de Ipiranga do Norte-MT, que dispõe sobre_x000D_
 medidas para enfrentamento da emergência de saúde pública de importância_x000D_
 internacional decorrente do coronavírus (2019-nCoV) a serem adotados pela_x000D_
 Administração Direta e Indireta do Município de Ipiranga do Norte, institui_x000D_
 Comitê de Enfrentamento ao novo coronav</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1296/portaria_018-2020_-_ponto_facult_corona.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1296/portaria_018-2020_-_ponto_facult_corona.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a declaração pela OMS (Organização Mundial_x000D_
 da Saúde) de que a COVID-19, nova doença causada pelo NOVO_x000D_
 CORONAVIRUS (denominado SARS- Cov-2), é uma pandemia;_x000D_
 CONSIDERANDO medidas das esferas Municipais, Estaduais e_x000D_
 Federais para enfrentamento da emergência de saúde pública de importância_x000D_
 internacional decorrente do coronavírus (2019-nCoV);_x000D_
 CONSIDERANDO o Feriado Nacional – do dia 10/04/2020- Sexta-_x000D_
 Feira Santa - Paixão de Cristo._x000D_
 RESOLVE:_x000D_
 Art. 1º - Autorizar em caráter excepcional Ponto_x000D_
 Facultativo pelo Órgão Legislativo, no dia 09 de abril de 2020 (quinta-feira)._x000D_
 Art. 2º - Realizar a Sessão Ordinária do dia 13 de_x000D_
 março de 2020, às 8h, sem abertura ao público externo, sendo transmitida_x000D_
 excepcionalmente pelo facebook._x000D_
 Art. 3º - Manter a suspensão do registro eletrônico_x000D_
 até 30 de abril de 2020, sendo realizado o registro de presença no trabalho_x000D_
 manualmente.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1297/portaria_019-2020_ponto_facul_tiradentes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1297/portaria_019-2020_ponto_facul_tiradentes.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a declaração pela OMS (Organização Mundial_x000D_
 da Saúde) de que a COVID-19, nova doença causada pelo NOVO_x000D_
 CORONAVIRUS (denominado SARS- Cov-2), é uma pandemia;_x000D_
 CONSIDERANDO medidas das esferas Municipais, Estaduais e_x000D_
 Federais para enfrentamento da emergência de saúde pública de importância_x000D_
 internacional decorrente do coronavírus (2019-nCoV);_x000D_
 CONSIDERANDO o Feriado Nacional – Tiradentes na terça-feira_x000D_
 dia 21 de abril de 2020._x000D_
 RESOLVE:_x000D_
 Art. 1º - Autorizar em caráter excepcional Ponto Facultativo pelo_x000D_
 Órgão Legislativo, nesta segunda-feira, dia 20 de abril de 2020._x000D_
 Art. 2º - Alterar a data da 11ª Sessão Ordinária do dia 20 de abril_x000D_
 de 2020 para o dia 22 de abril de 2020 as 08h da manhã._x000D_
 Art. 3º - Manter as Sessões Ordinárias até o dia 30 de abril de 2020,_x000D_
 sem abertura ao público externo, sendo transmitida excepcionalmente pelo_x000D_
 facebook._x000D_
 Art. 4º - Fica suspenso até o dia 30 de abril de 2020, o_x000D_
 atendimento ao público presencial no Órgão Legislativo Municipal de Ipiranga_x000D_
 do Norte-MT</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1298/portaria_020-2020_concede_licenca_para_tratamento_de_saude_a_servidora.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1298/portaria_020-2020_concede_licenca_para_tratamento_de_saude_a_servidora.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto no Processo Administrativo nº 005/2020,_x000D_
 e Laudo Médico Pericial realizado;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Conceder Licença para Tratamento de Saúde à Servidora_x000D_
 Francieli Baldin Roveda, matrícula nº 070, detentora do cargo efetivo de_x000D_
 Contadora, pelo período de 120 (cento e vinte) dias, com efeitos a partir do dia_x000D_
 31 de janeiro de 2020 à 30 de maio de 2020, sem prejuízo da remuneração, em_x000D_
 face ao disposto no art. 163 do Estatuto dos Servidores Públicos de Ipiranga do_x000D_
 Norte/MT, Lei Complementar Municipal nº 46, de 06 de Janeiro de 2020.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1299/portaria_021-2020_nomeia_comissao_de_sindicancia.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1299/portaria_021-2020_nomeia_comissao_de_sindicancia.pdf</t>
   </si>
   <si>
     <t>Institui e Nomeia Comissão de Sindicância</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1300/portaria_022-2020_expediente.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1300/portaria_022-2020_expediente.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a declaração pela OMS (Organização Mundial da_x000D_
 Saúde) de que a COVID-19, nova doença causada pelo NOVO CORONAVIRUS_x000D_
 (denominado SARS- Cov-2), é uma pandemia;_x000D_
 CONSIDERANDO medidas das esferas Municipais, Estaduais e_x000D_
 Federais para enfrentamento da emergência de saúde pública de importância_x000D_
 internacional decorrente do coronavírus (COVID-19);_x000D_
 CONSIDERANDO o Boletim Informativo do dia 29 de abril de 2020, do_x000D_
 Comitê de Enfrentamento ao novo coronavírus do Município de Ipiranga do Norte-MT,_x000D_
 RESOLVE:_x000D_
 Art. 1º - Manter as Sessões Ordinárias até o dia 15 de maio de 2020, sem_x000D_
 abertura ao público externo, sendo transmitida excepcionalmente pelo facebook._x000D_
 Art. 2º - Fica suspenso até o dia 15 de maio de 2020, o atendimento ao_x000D_
 público presencial no Órgão Legislativo Municipal de Ipiranga do Norte-MT, exercendo_x000D_
 os servidores nesse período trabalho interno._x000D_
 §1º Serão disponibilizados através do site www.ipirangadonorte.mt.leg.br ,_x000D_
 canais de atendimentos ou pelos telefones: (66)35881623/(66)35</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1301/portaria_023-2020_-_suspende_prazos_processos_de_sindicancia_e_pad.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1301/portaria_023-2020_-_suspende_prazos_processos_de_sindicancia_e_pad.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a declaração pela OMS (Organização Mundial da_x000D_
 Saúde) de que a COVID-19, nova doença causada pelo NOVO CORONAVIRUS_x000D_
 (denominado SARS- Cov-2), é uma pandemia;_x000D_
 CONSIDERANDO medidas das esferas Municipais, Estaduais e_x000D_
 Federais para enfrentamento da emergência de saúde pública de importância_x000D_
 internacional decorrente do coronavírus (COVID-19);_x000D_
 CONSIDERANDO o Boletim Informativo do dia 29 de abril de 2020, do_x000D_
 Comitê de Enfrentamento ao novo coronavírus do Município de Ipiranga do Norte-MT,_x000D_
 e;_x000D_
 CONSIDERANDO o disposto na Portaria nº 22/2020, da Câmara_x000D_
 Municipal de Ipiranga do Norte/MT;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Suspender os prazos processuais das sindicâncias e dos_x000D_
 processos administrativos disciplinares em curso no âmbito da Câmara Municipal de_x000D_
 Ipiranga do Norte/MT até o dia 31 de Maio de 2020._x000D_
 Parágrafo único. Não serão realizadas audiências e oitivas no período_x000D_
 referido no caput deste artigo._x000D_
 Art. 2º - Os casos omissos serão decididos pelo Presidente da Câmara_x000D_
 Municipal de Ipiranga do N</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1302/portaria_024-2020_-_altera_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1302/portaria_024-2020_-_altera_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>Considerando o Feriado Nacional do dia 11 de junho de 2020 –_x000D_
 Corpus Christi._x000D_
 RESOLVE:_x000D_
 Art. 1º - Autorizar em caráter excepcional Ponto_x000D_
 Facultativo pelo Órgão Legislativo, no dia 12 de junho de 2020 – “Sexta-_x000D_
 Feira”._x000D_
 Art. 2º - Alterar a data da Sessão Ordinária do dia_x000D_
 08 de junho de 2020 as 8h, para o dia 29 de junho de 2020 as 8h.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1303/portaria_025-2020_-_exoneracao_funcao_gratificada_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1303/portaria_025-2020_-_exoneracao_funcao_gratificada_rosangela.pdf</t>
   </si>
   <si>
     <t>EXONERA SERVIDORA OCUPANTE DE CARGO_x000D_
 EM COMISSÃO DE CHEFE DEPARTAMENTO_x000D_
 CONTÁBIL</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1304/portaria_026-2020_ferias_juliano.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1304/portaria_026-2020_ferias_juliano.pdf</t>
   </si>
   <si>
     <t>Ficam concedidas férias ao Servidor Juliano Piva,_x000D_
 nomeado pela Portaria nº 016/2013 ao cargo em Comissão de Assessor_x000D_
 Jurídico da Câmara Municipal de Ipiranga do Norte-MT._x000D_
 Art. 2º - As Férias ora concedidas serão de 15 (quinze) dias e_x000D_
 referem-se ao período aquisitivo do Exercício de 2018/2019, que serão_x000D_
 gozadas no período de 01 de julho de 2020 a 15 de julho de 2020.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1305/portaria_027-2020_prorroga_por_mais_30_dias_sindicancia.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1305/portaria_027-2020_prorroga_por_mais_30_dias_sindicancia.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo para conclusão de_x000D_
 Sindicância Administrativa</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1306/portaria_028-2020_-_suspensao_atividades_internas_e_suspensao_dos_prazos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1306/portaria_028-2020_-_suspensao_atividades_internas_e_suspensao_dos_prazos.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a declaração pela OMS (Organização Mundial da_x000D_
 Saúde) de que a COVID-19, nova doença causada pelo NOVO CORONAVIRUS_x000D_
 (denominado SARS- Cov-2), é uma pandemia;_x000D_
 CONSIDERANDO medidas das esferas Municipais, Estaduais e_x000D_
 Federais para enfrentamento da emergência de saúde pública de importância_x000D_
 internacional decorrente do coronavírus (COVID-19);_x000D_
 CONSIDERANDO a Nota Informativa 014/2020 da Vigilância_x000D_
 Epidemiológica de Ipiranga do Norte do dia 17 de junho de 2020, que confirma o_x000D_
 aumento de casos de COVID19 no município, e;_x000D_
 CONSIDERANDO a superveniência de um caso suspeito da COVID-19_x000D_
 no âmbito da Câmara Municipal de Ipiranga do Norte/MT;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Ficam suspensas as atividades administrativas internas do_x000D_
 Poder Legislativo Municipal, e o atendimento presencial ao público, até 28 de junho_x000D_
 de 2020, exercendo os servidores nesse período o regime de home office._x000D_
 §1º – Os prazos inerentes as atividades administrativas e processos_x000D_
 administrativos em curso, do Parlamento Municipal f</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1307/portaria_029-2020_ferias_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1307/portaria_029-2020_ferias_rosangela.pdf</t>
   </si>
   <si>
     <t>Ficam concedidas férias a Servidora Rosangela Grisa_x000D_
 Grabovski, nomeada pela Portaria nº 011/2013 ao cargo em Efetivo de Agente_x000D_
 de Finanças e Controle da Câmara Municipal de Ipiranga do Norte-MT._x000D_
 Art. 2º - As Férias ora concedidas serão de 30 (trinta) dias e_x000D_
 referem-se ao período aquisitivo do Exercício de 2019/2020, que serão_x000D_
 gozadas no período de 03 de agosto de 2020 a 01 de setembro de 2020.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1308/portaria_030-2020_-_suspensao_do_atendimento_publico_presencial.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1308/portaria_030-2020_-_suspensao_do_atendimento_publico_presencial.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO que a Organização Mundial de Saúde reconheceu a_x000D_
 ocorrência de uma pandemia, em virtude da propagação do COVID-19 em centenas_x000D_
 de países do mundo;_x000D_
 CONSIDERANDO o Boletim Informativo Estadual nº 126 de 12 de julho_x000D_
 de 2020, o qual apresenta a taxa de ocupação das UTIs do Estado correspondente a_x000D_
 98,1%;_x000D_
 CONSIDERANDO a Lei nº 13.979/2020, que dispõe sobre as medidas_x000D_
 para enfrentamento da emergência de saúde pública de importância internacional_x000D_
 decorrente do coronavírus;_x000D_
 CONSIDERANDO o Decreto Estadual nº 522, de 12 de junho de 2020,_x000D_
 do Governador do Estado de Mato Grosso;_x000D_
 CONSIDERANDO o Decreto Estadual nº 532, de 24 de junho de 2020,_x000D_
 do Governador do Estado de Mato Grosso;_x000D_
 CONSIDERANDO que o nível de risco de contaminação do município é_x000D_
 considerado ALTO, conforme Boletim Informativo divulgado pelo Estado de Mato_x000D_
 Grosso, e;_x000D_
 CONSIDERANDO o Decreto Municipal nº 044, de 10 de Julho de 2020._x000D_
 RESOLVE:_x000D_
 Art. 1º - Fica suspenso o atendimento público presencial no Poder_x000D_
 Legislativo Munici</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1309/portaria_031_-_recesso_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1309/portaria_031_-_recesso_legislativo.pdf</t>
   </si>
   <si>
     <t>Estabelecer Recesso Parlamentar pelo_x000D_
 Poder Legislativo no período de 14 de Julho de 2020 a 31 de Julho de 2020.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1310/portaria_032-_comissao_representativa.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1310/portaria_032-_comissao_representativa.pdf</t>
   </si>
   <si>
     <t>período de 14 de julho de 2020 a 31 julho de 2020._x000D_
 RESOLVE:_x000D_
 Art. 1º. Designar os membros da Comissão_x000D_
 Representativa no período de recesso do dia 14 de julho de 2020 a 31 julho de_x000D_
 2020 os seguintes vereadores:_x000D_
  Nelson Junior Padilha Federice;_x000D_
  Jacir Laureano Maria;_x000D_
  Nelson Fernandes;_x000D_
  Marcos Augusto de Matos Vargas;_x000D_
  Pedro Alessandro Alves do Nascimento.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1311/portaria_033-2020_-_substituicao_agente_de_financas_e_controle.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1311/portaria_033-2020_-_substituicao_agente_de_financas_e_controle.pdf</t>
   </si>
   <si>
     <t>Considerando o período de férias de 03/08/2020 a 01/09/2020 da_x000D_
 servidora Rosângela Grisa Grabovski, Agente de Finanças e Controle,_x000D_
 responsável pelo envio das cargas de Aplic, conforme portaria nº 029/2020, e;_x000D_
 Considerando que as atribuições desenvolvidas pela Agente de_x000D_
 Finanças e Controle são consideradas de caráter essencial para o_x000D_
 desenvolvimento dos trabalhos da Câmara Municipal de Ipiranga do Norte/MT,_x000D_
 portanto, não podem ser paralisadas._x000D_
 Considerando o parecer da Controladoria Interna da Câmara_x000D_
 Municipal de Ipiranga do Norte – MT, e ratificado pelo Tribunal de Contas do_x000D_
 Estado de Mato Grosso._x000D_
 Considerando ainda o parecer Jurídico exarado._x000D_
 RESOLVE:_x000D_
 Art. 1º - Designar, excepcionalmente, no período de 03/08/2020 a_x000D_
 01/09/2020, a Sra. Francieli Baldin Roveda como responsável pelos_x000D_
 eventuais envios de Aplic ao TCE-MT e atribuições correlatas ao cargo.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1312/portaria_034-2020_-_interrupcao_periodo_de_ferias_por_necessidade_de_servico.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1312/portaria_034-2020_-_interrupcao_periodo_de_ferias_por_necessidade_de_servico.pdf</t>
   </si>
   <si>
     <t>Considerando o período de férias de 03/08/2020 a 01/09/2020 da_x000D_
 servidora Rosângela Grisa Grabovski, Agente de Finanças e Controle,_x000D_
 responsável pelo envio das cargas de Aplic, conforme Portaria nº 029/2020;_x000D_
 Considerando o afastamento médico da servidora Francieli_x000D_
 Baldin Roveda, em virtude da apresentação de laudo médico particular, em 14_x000D_
 de agosto de 2020, a qual fora designada, excepcionalmente, pela portaria nº_x000D_
 33/2020, como responsável pelos eventuais envios de Aplic ao TCE-MT e_x000D_
 atribuições correlatas ao cargo, durante o período de férias da servidora;_x000D_
 Considerando que as atribuições desenvolvidas pela Agente de_x000D_
 Finanças e Controle são consideradas de caráter essencial para os_x000D_
 desenvolvimentos dos trabalhos da Câmara Municipal de Ipiranga do Norte/MT,_x000D_
 portanto, não podem ser paralisadas, e;_x000D_
 Considerando, ainda, o disposto no 103, §4º, do Estatuto dos_x000D_
 Servidores Públicos de Ipiranga do Norte/MT._x000D_
 Considerando, também o Decreto Municipal nº 050, de 14 de_x000D_
 agosto de 2020._x000D_
 RESOLVE:_x000D_
 Art. 1º</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1313/portaria_035-2020_-_funcao_gratificada_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1313/portaria_035-2020_-_funcao_gratificada_rosangela.pdf</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1314/portaria_036-2020_ferias_graciele.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1314/portaria_036-2020_ferias_graciele.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Técnica Legislativa da_x000D_
 Câmara Municipal</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1315/portaria_037-2020_concede_licenca_para_tratamento_de_saude_a_servidora.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1315/portaria_037-2020_concede_licenca_para_tratamento_de_saude_a_servidora.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto no Processo Administrativo nº 010/2020,_x000D_
 e Laudo Médico Pericial;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Conceder Licença para Tratamento de Saúde à Servidora_x000D_
 Francieli Baldin Roveda, matrícula nº 070, detentora do cargo efetivo de_x000D_
 Contadora, pelo período de 180 (cento e oitenta) dias, com efeitos a partir do_x000D_
 dia 13 de agosto de 2020 à 12 de fevereiro de 2021, sem prejuízo da_x000D_
 remuneração, em face ao disposto no art. 163 do Estatuto dos Servidores_x000D_
 Públicos de Ipiranga do Norte/MT, Lei Complementar Municipal nº 46, de 06 de_x000D_
 Janeiro de 2020.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1316/portaria_038-2020_retificacao_portaria_que_concede_licenca_para_tratamento_de_saude_a_servidora.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1316/portaria_038-2020_retificacao_portaria_que_concede_licenca_para_tratamento_de_saude_a_servidora.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto no Processo Administrativo nº 010/2020,_x000D_
 e Laudo Médico Pericial;_x000D_
 Considerando o erro material constante na portaria nº 37/2020,_x000D_
 referente ao período de afastamento;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Conceder Licença para Tratamento de Saúde à Servidora_x000D_
 Francieli Baldin Roveda, matrícula nº 070, detentora do cargo efetivo de_x000D_
 Contadora, pelo período de 180 (cento e oitenta) dias, com efeitos a partir do_x000D_
 dia 13 de agosto de 2020 à 09 de fevereiro de 2021, sem prejuízo da_x000D_
 remuneração, em face ao disposto no art. 163 do Estatuto dos Servidores_x000D_
 Públicos de Ipiranga do Norte/MT, Lei Complementar Municipal nº 46, de 06 de_x000D_
 Janeiro de 2020.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1317/portaria_039-2020_restante_usufruto_de_ferias_interrompidas_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1317/portaria_039-2020_restante_usufruto_de_ferias_interrompidas_rosangela.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto na Portaria nº 29/2020, que concedeu o_x000D_
 usufruto de 30 (trinta) dias de férias a servidora, referente ao período aquisitivo_x000D_
 2019/2020, no período de 03 de agosto à 01 de setembro de 2020;_x000D_
 Considerando a interrupção do período de férias, por necessidade_x000D_
 imperiosa do serviço, conforme Portaria nº 34/2020, em 19 de agosto de 2020;_x000D_
 Considerando ainda, o disposto no artigo 103, §4º, do Estatuto_x000D_
 dos Servidores Públicos de Ipiranga do Norte/MT;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Ficam concedidas férias a Servidora Rosangela Grisa_x000D_
 Grabovski, nomeada pela Portaria nº 011/2013 ao cargo em Efetivo de Agente_x000D_
 de Finanças e Controle da Câmara Municipal de Ipiranga do Norte-MT._x000D_
 Art. 2º - As férias ora concedidas serão de 14 (quatorze) dias,_x000D_
 saldo referente ao período interrompido pela Portaria 34/2020, que serão_x000D_
 gozadas no período de 07 de outubro à 20 de outubro de 2020.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1318/portaria_040-2020_-_altera_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1318/portaria_040-2020_-_altera_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>Alterar o horário da Sessão Ordinária do dia_x000D_
 28 de setembro de 2020 das 08h00min da manhã para as 07h00min da_x000D_
 manhã.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1319/portaria_041-2020_-_exoneracao_juliano.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1319/portaria_041-2020_-_exoneracao_juliano.pdf</t>
   </si>
   <si>
     <t>EXONERA O SENHOR JULIANO PIVA, DO_x000D_
 CARGO EM COMISSÃO DE ASSESSOR_x000D_
 JURÍDICO, NOMEADO PELA PORTARIA Nº_x000D_
 016/2013</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1320/portaria_042-2020_-_exoneracao_arthur.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1320/portaria_042-2020_-_exoneracao_arthur.pdf</t>
   </si>
   <si>
     <t>ERA A PEDIDO, O SENHOR ARTHUR_x000D_
 GABRIEL SIGNOR RIBEIRO DO CARGO DE_x000D_
 ASSESSOR DE COMUNICAÇÃO, NOMEADO_x000D_
 PELA PORTARIA Nº 014/2020</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1321/portaria_043-2020_comissao_de_fiscalizacao_de_contratos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1321/portaria_043-2020_comissao_de_fiscalizacao_de_contratos.pdf</t>
   </si>
   <si>
     <t>Designa Servidor para acompanhar e_x000D_
 fiscalizar a execução dos Contratos e_x000D_
 Atas de Registro de Preço referentes ao_x000D_
 ano de 2020</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1322/portaria_044-2020_-_comissao_de_avaliacao_probatorio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1322/portaria_044-2020_-_comissao_de_avaliacao_probatorio.pdf</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1323/portaria_045-2020_ferias_ariany.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1323/portaria_045-2020_ferias_ariany.pdf</t>
   </si>
   <si>
     <t>Ficam concedidas férias a Servidora Ariany Caetano_x000D_
 Andrade Pereira, nomeada pela Portaria nº 021/2013 ao cargo em Efetivo de_x000D_
 recepcionista da Câmara Municipal de Ipiranga do Norte-MT._x000D_
 Art. 2º - As Férias ora concedidas serão de 30 (trinta) dias e_x000D_
 referem-se ao período aquisitivo de 04/2019 até 04/2020 e serão gozadas no_x000D_
 período de 23 de novembro de 2020 a 22 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1324/portaria_046-2020_ponto_facultativo_servidor_publico.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1324/portaria_046-2020_ponto_facultativo_servidor_publico.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO o Decreto nº 007 de 14 de fevereiro de 2020,_x000D_
 Art. 1º, inciso XII do Poder Executivo Municipal;_x000D_
 CONSIDERANDO o dia do Servidor Público, na quarta-feira dia_x000D_
 28 de outubro de 2020;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Autorizar e transferir em caráter excepcional, a data de_x000D_
 ponto facultativo do dia 28 de outubro para o dia 30 de outubro de 2020, sextafeira.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1325/portaria_047-2020_-_altera_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1325/portaria_047-2020_-_altera_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>Alterar a data da Sessão Ordinária do dia 16_x000D_
 de novembro de 2020 para o dia 17 de novembro de 2020, permanecendo_x000D_
 no mesmo horário as 08h00min.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1326/portaria_048-2020_-_altera_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1326/portaria_048-2020_-_altera_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>Adiantar a data da Sessão Ordinária do dia 07 de dezembro para o dia 1º de dezembro de 2020 (terça-feira), as 7h00min._x000D_
 Art. 2º - - Adiantar a data da Sessão Ordinária do dia 14 de dezembro para o dia 07 de dezembro de 2020 (segunda-feira), as 8h00min.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1327/portaria_049_-2020_comissao_de_transicao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1327/portaria_049_-2020_comissao_de_transicao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação da Comissão de Transmissão de Mandato no âmbito do Poder Legislativo de Ipiranga do Norte/MT e da outras providencias</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1328/portaria_050_-2020__pai.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1328/portaria_050_-2020__pai.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano Anual de Auditoria Interna – PAAI/2021, da Câmara Municipal de Ipiranga do Norte – MT, dos procedimentos metodológicos, cronológicos e outras providências</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1329/portaria_051_-_2020_recesso_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1329/portaria_051_-_2020_recesso_legislativo.pdf</t>
   </si>
   <si>
     <t>Estabelecer Recesso pelo Poder Legislativo no período de 23 de dezembro de 2020 a 31 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1330/portaria_052-2020_comissao_representativa.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1330/portaria_052-2020_comissao_representativa.pdf</t>
   </si>
   <si>
     <t>Designar os membros da Comissão Representativa no período de recesso do dia 23 de dezembro de 2020 a 31 de dezembro de 2020 os seguintes vereadores:_x000D_
 • Cleonaldo Araujo França;_x000D_
 • Fabiano Arlindo Gonçalves;_x000D_
 • Nelson Fernandes;_x000D_
 • Marcos Augusto de Matos Vargas;_x000D_
 • Valdecir Domingo Strada.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1331/portaria_053-2020_-_protocolo_de_enfrentamento_covid_para_posse_eleitos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1331/portaria_053-2020_-_protocolo_de_enfrentamento_covid_para_posse_eleitos.pdf</t>
   </si>
   <si>
     <t>Considerando o Decreto Estadual nº 605, de 21 de agosto de 2020 do Governado do Estado de Mato Grosso;_x000D_
 Considerando a competência dos Municípios previstas no art. 23, I da Constituição Federal de 88;_x000D_
 Considerando o Decreto Municipal nº 058/2020, que “Consolidou as medidas temporárias para prevenção dos riscos de disseminação do coronavírus (Covid-19) e da outras providências”;_x000D_
 Considerando o Boletim Epidemiológico, acompanhamento em Ipiranga do Norte/MT1;_x000D_
 Considerando a cerimônia de posse dos agentes políticos eleitos, a ser realizada em 1º de Janeiro de 2021._x000D_
 RESOLVE:_x000D_
 Art. 1º. A sessão preparatória de posse dos diplomados agentes políticos terá início às 8h do dia 1º de janeiro de 2021._x000D_
 Art. 2º. Em virtude da pandemia do Covid-19 e por orientação da Vigilância em Saúde do Município, apenas 50% do plenário poderá ser ocupado na ocasião da posse, respeitado o espaçamento de 1,5m (um metro e meio) entre os presentes._x000D_
 Parágrafo único. Poderão acompanhar presencialmente a cerimônia de poss</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_complementar_no_001-2020_pccv_compilado_reajuste_4.48_juliano.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_complementar_no_001-2020_pccv_compilado_reajuste_4.48_juliano.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A_x000D_
 REESTRUTURAÇÃO DO PLANO DE_x000D_
 CARGOS, CARREIRAS E_x000D_
 VENCIMENTOS DOS SERVIDORES DA_x000D_
 CÂMARA MUNICIPAL DE IPIRANGA DO_x000D_
 NORTE/MT, E DÁ OUTRAS_x000D_
 PROVIDENCIAS</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_lei_complementar_no_002-2020_pccv_-_transforma_o_cargo_de_assessor_juridico.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_lei_complementar_no_002-2020_pccv_-_transforma_o_cargo_de_assessor_juridico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E TRANSFORMAÇÃO DO CARGO EM COMISSÃO DE ASSESSOR JURÍDICO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_lei__no_001-2020_-_adiantamento.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_lei__no_001-2020_-_adiantamento.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE ADIANTAMENTO DE_x000D_
 NUMERÁRIO NO ÂMBITO DA CÂMARA_x000D_
 MUNICIPAL DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1165/projeto_de_lei_no_002-2020_dia_do_nordestino.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1165/projeto_de_lei_no_002-2020_dia_do_nordestino.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do_x000D_
 Município de Ipiranga do Norte/MT o “DIA DO_x000D_
 NORDESTINO”, e dá outras providências.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_no_011_2020_-_regulamenta_os_procedimentos_de_avaliacao_para_progressao_e_promocao_funcional.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_no_011_2020_-_regulamenta_os_procedimentos_de_avaliacao_para_progressao_e_promocao_funcional.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS E INSTRUÇÃO DE PROCESSOS REFERENTE A MOVIMENTAÇÃO FUNCIONAL DO DESENVOLVIMENTO DA CARREIRA DO SERVIDOR PUBLICO DO PODER EXECUTIVO MUNICIPAL DE IPIRANGA DO NORTE, AVALIAÇÃO DO DESEMPENHO BEM COMO DISCIPLINA CRITÉRIOS PARA FINS DE PROMOÇÃO E PROGRESSÃO FUNCIONAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer informações ao Sr. Prefeito Pedro Ferronatto com cópia ao_x000D_
 Secretário de Obras, sobre a quantidade de estradas dentro município em_x000D_
 quilômetros que foram recuperadas no ano de 2019, bem como os valores em_x000D_
 reais desembolsados para tal finalidade.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1333/requerimento_no_002-2020_-_vereador_pedro.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1333/requerimento_no_002-2020_-_vereador_pedro.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer informações ao Sr. Prefeito Pedro Ferronatto com cópia ao_x000D_
 Secretário de Saúde, as ações desempenhadas no ano de 2019, objetivando o_x000D_
 combate do mosquito Aedes aegypti transmissor da Dengue, Zica e_x000D_
 Chikungunya, bem como os valores em reais desembolsados para tal_x000D_
 finalidade.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1334/requerimento_no_003-2020_-_mesa.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1334/requerimento_no_003-2020_-_mesa.pdf</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1335/requerimento_no_004-2020_-_vereador_marcos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1335/requerimento_no_004-2020_-_vereador_marcos.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer informações ao Sr. Prefeito Pedro Ferronatto a respeito de_x000D_
 quem é a responsabilidade da conservação e limpeza no Residencial Golden_x000D_
 Valle? Seria da empresa, dos proprietários ou da Prefeitura?</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1336/requerimento_no_005-2020_-_vereador_marcos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1336/requerimento_no_005-2020_-_vereador_marcos.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer informações e respostas a APASI – Associação Pro asfalto_x000D_
 Sorriso Ipiranga- Sorriso – MT no prazo de 15 dias, a respeito dos Ofícios nº_x000D_
 081/2017 e nº 112/2019 em anexo, os quais solicitavam a esta associação a_x000D_
 construção de redutores de velocidade no trevo principal de Ipiranga do_x000D_
 Norte/MT e tinha como justificativa a segurança de nossos cidadãos, uma vez_x000D_
 que a entrada de nosso município é frequentada por pedestres praticantes de_x000D_
 atividades físicas e estes são expostos a riscos de atropelamento, dado à_x000D_
 ausência dos redutores._x000D_
 Assim trata-se de um trevo, que os motoristas de_x000D_
 pequenos e grandes veículos transitam em altíssimas velocidades, resultando_x000D_
 no aumento de perigo no local.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1337/requerimento_no_006-2020_-_vereador_junior.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1337/requerimento_no_006-2020_-_vereador_junior.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer junto a Energisa Mato Grosso-Distribuidora de energia S/A,_x000D_
 providências quanto ao rebaixamento da rede de alta tensão para baixa tensão,_x000D_
 na Av. Rio Branco em frente aos armazéns, posteriormente o Poder Executivo_x000D_
 instalar iluminação pública no local._x000D_
 Essa medida é de grande relevância pois a iluminação pública_x000D_
 nesse local é um direito dos munícipes que residem ou utilizam essa via para ir_x000D_
 trabalhar.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1338/requerimento_no_007-2020_-_vereador_marcos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1338/requerimento_no_007-2020_-_vereador_marcos.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer um relatório contendo os valores gastos com a pandemia do_x000D_
 COVID19 no município, englobando recursos remanejados e recursos advindos_x000D_
 do governo estadual e federal.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1339/requerimento_no_008-2020_-_vereador_eluir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1339/requerimento_no_008-2020_-_vereador_eluir.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer junto a Energisa Mato Grosso-Distribuidora de energia S/A,_x000D_
 providências quanto poda de árvores em toda a extensão da rede na zona rural_x000D_
 do município de Ipiranga do Norte._x000D_
 Essa medida é de grande relevância pois esses galhos causam_x000D_
 curtos circuitos que ocasionam a queda da energia elétrica na região, levando_x000D_
 um longo tempo para retornar à normalidade devido à dificuldade de encontrar_x000D_
 o local exato do ocorrido.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1340/requerimento_no_009-2020_-_vereador_eluir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1340/requerimento_no_009-2020_-_vereador_eluir.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro a Mesa Diretora desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer junto ao Prefeito Municipal de Ipiranga do Norte-MT, cópia das_x000D_
 Notas Fiscais com os valores gastos na aquisição de compras e serviços_x000D_
 efetuados até a presente data, especificamente para o combate do COVID19_x000D_
 no município.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1341/requerimento_no_010-2020_-_vereador_eluir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1341/requerimento_no_010-2020_-_vereador_eluir.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro a Mesa Diretora desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer junto ao Prefeito Municipal de Ipiranga do Norte-MT,_x000D_
 informações referente a aplicação do RGA (Reajuste Geral Anual) de acordo_x000D_
 com o Piso Nacional aos professores, se houve, qual foi o índice utilizado._x000D_
 Caso não tenha sido aplicado informe e justifique os_x000D_
 motivos.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1342/requerimento_no_011-2020_-_vereador_eluir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1342/requerimento_no_011-2020_-_vereador_eluir.pdf</t>
   </si>
   <si>
     <t>Considerando que o art. 3º do Regimento_x000D_
 Interno prevê que “a Câmara de Vereadores tem funções legislativas, exerce_x000D_
 atribuições de fiscalização externa, financeira, orçamentária e patrimonial de_x000D_
 controle e de assessoramento dos atos do Executivo, e de julgamento políticoadministrativo,_x000D_
 desempenhando ainda as atribuições que lhe são próprias,_x000D_
 atinentes à gestão dos assuntos de sua economia interna”._x000D_
 Ainda no art. 4º do Regimento Interno, seu inciso define_x000D_
 que “ comprovar a legalidade e avaliar os resultados quanto a eficácia e_x000D_
 eficiência da gestão orçamentária, financeira e patrimonial dos órgãos e_x000D_
 entidades da administração Municipal, bem como da aplicação dos recursos_x000D_
 públicos por entidades de direito privado”._x000D_
 Considerando os dispositivos do Regimento Interno da_x000D_
 Câmara de Vereadores de Ipiranga do Norte-MT, que prevê em seu art. 39,_x000D_
 que “os Vereadores são Agentes Políticos, investidos do mandato legislativo,_x000D_
 na forma da Lei”._x000D_
 O Regimento Interno da Câmara de Vereadores de_x000D_
 Ipiranga do</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1343/requerimento_no_012-2020_-_vereador_pedro.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1343/requerimento_no_012-2020_-_vereador_pedro.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer a Secretaria de Assistência Social, com cópia ao Prefeito, um_x000D_
 relatório sobre a distribuição de cestas básicas no período de janeiro até_x000D_
 outubro de 2020. Quantitativo mensal. No caso de outubro colocar a_x000D_
 quantidade doada até a data da elaboração do relatório.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1577,67 +1577,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1279/portaria_001-2020_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1280/portaria_002-2020_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1281/portaria_003-2020_comissao_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1282/portaria_004-2020_-_funcao_gratificada_rosangela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1283/portaria_005-_feriado_carnaval.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1284/portaria_006-2020_-_direito_a_licenca_premio_francieli.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1285/portaria_007-2020_-_direito_a_licenca_premio_keila.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1286/portaria_008-2020_ferias_iria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1287/portaria_009-2020_-_comissao_de_desenvolvimento_funcional.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1288/portaria_010-2020_-_comissao_de_avaliacao_probatorio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1289/portaria_011-2020_-_exoneracao_joyce.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1290/portaria_012-2020_-_exoneracao_arthur.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1291/portaria_013-2020_-_funcao_gratificada_rosangela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1292/portaria_014-2020_admissao_do_arthur.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1293/portaria_015-2020_admissao_da_joyce.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1294/portaria_016-2020_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1295/portaria_017-2020_-_ponto_facult_corona.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1296/portaria_018-2020_-_ponto_facult_corona.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1297/portaria_019-2020_ponto_facul_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1298/portaria_020-2020_concede_licenca_para_tratamento_de_saude_a_servidora.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1299/portaria_021-2020_nomeia_comissao_de_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1300/portaria_022-2020_expediente.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1301/portaria_023-2020_-_suspende_prazos_processos_de_sindicancia_e_pad.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1302/portaria_024-2020_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1303/portaria_025-2020_-_exoneracao_funcao_gratificada_rosangela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1304/portaria_026-2020_ferias_juliano.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1305/portaria_027-2020_prorroga_por_mais_30_dias_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1306/portaria_028-2020_-_suspensao_atividades_internas_e_suspensao_dos_prazos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1307/portaria_029-2020_ferias_rosangela.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1308/portaria_030-2020_-_suspensao_do_atendimento_publico_presencial.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1309/portaria_031_-_recesso_legislativo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1310/portaria_032-_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1311/portaria_033-2020_-_substituicao_agente_de_financas_e_controle.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1312/portaria_034-2020_-_interrupcao_periodo_de_ferias_por_necessidade_de_servico.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1313/portaria_035-2020_-_funcao_gratificada_rosangela.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1314/portaria_036-2020_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1315/portaria_037-2020_concede_licenca_para_tratamento_de_saude_a_servidora.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1316/portaria_038-2020_retificacao_portaria_que_concede_licenca_para_tratamento_de_saude_a_servidora.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1317/portaria_039-2020_restante_usufruto_de_ferias_interrompidas_rosangela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1318/portaria_040-2020_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1319/portaria_041-2020_-_exoneracao_juliano.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1320/portaria_042-2020_-_exoneracao_arthur.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1321/portaria_043-2020_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1322/portaria_044-2020_-_comissao_de_avaliacao_probatorio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1323/portaria_045-2020_ferias_ariany.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1324/portaria_046-2020_ponto_facultativo_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1325/portaria_047-2020_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1326/portaria_048-2020_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1327/portaria_049_-2020_comissao_de_transicao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1328/portaria_050_-2020__pai.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1329/portaria_051_-_2020_recesso_legislativo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1330/portaria_052-2020_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1331/portaria_053-2020_-_protocolo_de_enfrentamento_covid_para_posse_eleitos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_complementar_no_001-2020_pccv_compilado_reajuste_4.48_juliano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_lei_complementar_no_002-2020_pccv_-_transforma_o_cargo_de_assessor_juridico.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_lei__no_001-2020_-_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1165/projeto_de_lei_no_002-2020_dia_do_nordestino.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_no_011_2020_-_regulamenta_os_procedimentos_de_avaliacao_para_progressao_e_promocao_funcional.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1333/requerimento_no_002-2020_-_vereador_pedro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1334/requerimento_no_003-2020_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1335/requerimento_no_004-2020_-_vereador_marcos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1336/requerimento_no_005-2020_-_vereador_marcos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1337/requerimento_no_006-2020_-_vereador_junior.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1338/requerimento_no_007-2020_-_vereador_marcos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1339/requerimento_no_008-2020_-_vereador_eluir.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1340/requerimento_no_009-2020_-_vereador_eluir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1341/requerimento_no_010-2020_-_vereador_eluir.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1342/requerimento_no_011-2020_-_vereador_eluir.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1343/requerimento_no_012-2020_-_vereador_pedro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1279/portaria_001-2020_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1280/portaria_002-2020_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1281/portaria_003-2020_comissao_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1282/portaria_004-2020_-_funcao_gratificada_rosangela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1283/portaria_005-_feriado_carnaval.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1284/portaria_006-2020_-_direito_a_licenca_premio_francieli.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1285/portaria_007-2020_-_direito_a_licenca_premio_keila.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1286/portaria_008-2020_ferias_iria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1287/portaria_009-2020_-_comissao_de_desenvolvimento_funcional.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1288/portaria_010-2020_-_comissao_de_avaliacao_probatorio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1289/portaria_011-2020_-_exoneracao_joyce.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1290/portaria_012-2020_-_exoneracao_arthur.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1291/portaria_013-2020_-_funcao_gratificada_rosangela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1292/portaria_014-2020_admissao_do_arthur.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1293/portaria_015-2020_admissao_da_joyce.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1294/portaria_016-2020_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1295/portaria_017-2020_-_ponto_facult_corona.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1296/portaria_018-2020_-_ponto_facult_corona.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1297/portaria_019-2020_ponto_facul_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1298/portaria_020-2020_concede_licenca_para_tratamento_de_saude_a_servidora.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1299/portaria_021-2020_nomeia_comissao_de_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1300/portaria_022-2020_expediente.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1301/portaria_023-2020_-_suspende_prazos_processos_de_sindicancia_e_pad.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1302/portaria_024-2020_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1303/portaria_025-2020_-_exoneracao_funcao_gratificada_rosangela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1304/portaria_026-2020_ferias_juliano.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1305/portaria_027-2020_prorroga_por_mais_30_dias_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1306/portaria_028-2020_-_suspensao_atividades_internas_e_suspensao_dos_prazos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1307/portaria_029-2020_ferias_rosangela.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1308/portaria_030-2020_-_suspensao_do_atendimento_publico_presencial.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1309/portaria_031_-_recesso_legislativo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1310/portaria_032-_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1311/portaria_033-2020_-_substituicao_agente_de_financas_e_controle.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1312/portaria_034-2020_-_interrupcao_periodo_de_ferias_por_necessidade_de_servico.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1313/portaria_035-2020_-_funcao_gratificada_rosangela.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1314/portaria_036-2020_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1315/portaria_037-2020_concede_licenca_para_tratamento_de_saude_a_servidora.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1316/portaria_038-2020_retificacao_portaria_que_concede_licenca_para_tratamento_de_saude_a_servidora.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1317/portaria_039-2020_restante_usufruto_de_ferias_interrompidas_rosangela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1318/portaria_040-2020_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1319/portaria_041-2020_-_exoneracao_juliano.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1320/portaria_042-2020_-_exoneracao_arthur.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1321/portaria_043-2020_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1322/portaria_044-2020_-_comissao_de_avaliacao_probatorio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1323/portaria_045-2020_ferias_ariany.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1324/portaria_046-2020_ponto_facultativo_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1325/portaria_047-2020_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1326/portaria_048-2020_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1327/portaria_049_-2020_comissao_de_transicao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1328/portaria_050_-2020__pai.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1329/portaria_051_-_2020_recesso_legislativo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1330/portaria_052-2020_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1331/portaria_053-2020_-_protocolo_de_enfrentamento_covid_para_posse_eleitos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_complementar_no_001-2020_pccv_compilado_reajuste_4.48_juliano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_lei_complementar_no_002-2020_pccv_-_transforma_o_cargo_de_assessor_juridico.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_lei__no_001-2020_-_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1165/projeto_de_lei_no_002-2020_dia_do_nordestino.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_no_011_2020_-_regulamenta_os_procedimentos_de_avaliacao_para_progressao_e_promocao_funcional.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1333/requerimento_no_002-2020_-_vereador_pedro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1334/requerimento_no_003-2020_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1335/requerimento_no_004-2020_-_vereador_marcos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1336/requerimento_no_005-2020_-_vereador_marcos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1337/requerimento_no_006-2020_-_vereador_junior.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1338/requerimento_no_007-2020_-_vereador_marcos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1339/requerimento_no_008-2020_-_vereador_eluir.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1340/requerimento_no_009-2020_-_vereador_eluir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1341/requerimento_no_010-2020_-_vereador_eluir.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1342/requerimento_no_011-2020_-_vereador_eluir.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/1343/requerimento_no_012-2020_-_vereador_pedro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>