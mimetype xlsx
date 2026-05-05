--- v0 (2025-12-08)
+++ v1 (2026-05-05)
@@ -51,1266 +51,1266 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1104/portaria_no_001-2021.odt</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1104/portaria_no_001-2021.odt</t>
   </si>
   <si>
     <t>“Nomeia a Comissão de Licitação para o Exercício de 2021.”</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>“Designa Servidor para acompanhar e fiscalizar a execução dos Contratos e Atas de Registro de Preço referentes ao ano de 2021.”</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1106/portaria_003-2021_comissao_de_patrimonio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1106/portaria_003-2021_comissao_de_patrimonio.pdf</t>
   </si>
   <si>
     <t>“Institui a Comissão de Inventário, Avaliação, Depreciação e Patrimônio de Bens Móveis e Imóveis para o Exercício de 2021”.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1107/portaria_004-2021_comissao_de_desenvolvimento_funcional.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1107/portaria_004-2021_comissao_de_desenvolvimento_funcional.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE AVALIAÇÃO DE DESENVOLVIMENTO FUNCIONAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1108/portaria_005-2021_comissao_de_avaliacao_probatorio.doc.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1108/portaria_005-2021_comissao_de_avaliacao_probatorio.doc.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE AVALIAÇÃO DE ESTÁGIO PROBATÓRIO DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1109/portaria_006-2021_-_exoneracao_joyce.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1109/portaria_006-2021_-_exoneracao_joyce.pdf</t>
   </si>
   <si>
     <t>“EXONERA A SENHORA JOYCE EMANUELLE RIBEIRO DOS SANTOS DO CARGO DE SUPERVISOR ADMINISTRATIVO, NOMEADA PELA PORTARIA Nº 015/2020.”</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1110/portaria_007-2021_-_altera_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1110/portaria_007-2021_-_altera_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>Alterar a data da Sessão Ordinária do dia 1º de fevereiro de 2021 para o dia 02 de fevereiro de 2021, permanecendo no mesmo horário as 08h00min.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1111/portaria_008-2021_-_banco_do_brasil.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1111/portaria_008-2021_-_banco_do_brasil.pdf</t>
   </si>
   <si>
     <t>“DESIGNA RESPONSÁVEIS PELA MOVIMENTAÇÃO FINANCEIRA DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE- MT.”</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1112/portaria_009-2021_-_exoneracao_cargo_em_comissao_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1112/portaria_009-2021_-_exoneracao_cargo_em_comissao_rosangela.pdf</t>
   </si>
   <si>
     <t>“EXONERA SERVIDORA OCUPANTE DE CARGO EM COMISSÃO DE CHEFE DEPARTAMENTO CONTÁBIL”.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1113/portaria_010-2021_-_admissao_da_joyce.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1113/portaria_010-2021_-_admissao_da_joyce.pdf</t>
   </si>
   <si>
     <t>“NOMEIA A SRA. JOYCE EMANUELLE RIBEIRO DOS SANTOS, PARA O CARGO EM COMISSÃO DE SECRETÁRIA ESPECIAL, INSTITUÍDO PELA LEI MUNICIPAL Nº 053/2020 DE 09 DE DEZEMBRO DE 2020”.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1114/portaria_011-2021_-_admissao_da_paula.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1114/portaria_011-2021_-_admissao_da_paula.pdf</t>
   </si>
   <si>
     <t>“NOMEIA A SRA. PAULA CRISTINA BALESTRIN, PARA O CARGO EM COMISSÃO DE SUPERVISOR ADMINISTRATIVO, INSTITUÍDO PELA LEI MUNICIPAL Nº 048/2020 DE 12 DE MARÇO DE 2020”.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1115/portaria_012-2021_-_altera_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1115/portaria_012-2021_-_altera_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 1º da Portaria nº 001/2021, substituindo membro da Comissão de Licitação para o Exercício de 2021.”</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1116/portaria_013-2021_-_ferias_francieli.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1116/portaria_013-2021_-_ferias_francieli.pdf</t>
   </si>
   <si>
     <t>Ficam concedidas férias à Servidora Francieli Baldin Roveda, nomeada pela Portaria nº 004/2015 ao cargo efetivo de Contadora da Câmara Municipal de Ipiranga do Norte/MT.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1117/portaria_014-2021_-_suspensao_do_atendimento_publico_presencial.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1117/portaria_014-2021_-_suspensao_do_atendimento_publico_presencial.pdf</t>
   </si>
   <si>
     <t>Fica suspenso o atendimento público presencial no Poder Legislativo Municipal até 19 de fevereiro de 2021, podendo ser prorrogado de acordo com a taxa de contaminação no município.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1118/portaria_015-2021_-_revogacao_periodo_de_ferias_por_necessidade_de_servico_com_previsao_de_nova_data.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1118/portaria_015-2021_-_revogacao_periodo_de_ferias_por_necessidade_de_servico_com_previsao_de_nova_data.pdf</t>
   </si>
   <si>
     <t>Revogar em razão de necessidade imperiosa do serviço, o gozo das férias concedidas à servidora Francieli Baldin Roveda, previstas para 10/02/21 à 11/03/2021, através da portaria 13/2021.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1119/portaria_016-2021_-_feriado_carnaval.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1119/portaria_016-2021_-_feriado_carnaval.pdf</t>
   </si>
   <si>
     <t>Autorizar, em caráter excepcional, ponto facultativo pelo Órgão Legislativo no dia 15 (segunda-feira), 16 (terça-feira) e 17 (quarta-feira) até às 13h, de fevereiro 2021, em virtude das comemorações de carnaval e quarta-feira de cinzas.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1120/portaria_017-2021_-_admissao_do_bruno_oliveira_hubner.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1120/portaria_017-2021_-_admissao_do_bruno_oliveira_hubner.pdf</t>
   </si>
   <si>
     <t>“NOMEIA O SR. BRUNO OLIVEIRA HUBNER, PARA O CARGO EM COMISSÃO DE ASSESSOR DE COMUNICAÇÃO, INSTITUÍDO PELA LEI MUNICIPAL Nº 048/2020 DE 12 DE MARÇO DE 2020”.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1121/portaria_018-2021_-_altera_comissao_de_fiscalizacao_de_contratos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1121/portaria_018-2021_-_altera_comissao_de_fiscalizacao_de_contratos.pdf</t>
   </si>
   <si>
     <t>“Altera a Portaria nº 002/2021 e designa servidor para acompanhar e fiscalizar a execução dos Contratos e Atas de Registro de Preço referentes ao ano de 2021.”</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>“Dispõe sobre a Promoção Horizontal de Classe B para Classe C da Servidora Keila Martim, Controladora Interna da Câmara Municipal de Ipiranga do Norte, conforme Lei Complementar n°046/2020 e Lei Complementar n°048/2020.”</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>“NOMEIA O SR. JEFERSON REICHERT, PARA O CARGO EM COMISSÃO DE CHEFE DE DEPARTAMENTO CONTABIL, INSTITUÍDO PELA LEI COMPLEMENTAR Nº 048/2020 DE 12 DE MARÇO DE 2020, COM AS ALTERAÇÕES TRAZIDAS PELA LEI COMPLEMENTAR Nº 053/2020, DE 09 DE DEZEMBRO DE 2020”.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1124/portaria_021-2021_-_alteracao_horario_das_sessoes_em_virtude_decreto_estadual_e_municipal.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1124/portaria_021-2021_-_alteracao_horario_das_sessoes_em_virtude_decreto_estadual_e_municipal.pdf</t>
   </si>
   <si>
     <t>Alterar, excepcionalmente, o horário das sessões ordinárias dos dias 08 e 15 de março, passando das 19h para às 8h.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1125/portaria_022-2021_-_manutencao_da_alteracao_de_horario_das_sessoes_em_virtude_prorrogacao_das_medidas_do_decreto_estadual_e_municipal.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1125/portaria_022-2021_-_manutencao_da_alteracao_de_horario_das_sessoes_em_virtude_prorrogacao_das_medidas_do_decreto_estadual_e_municipal.pdf</t>
   </si>
   <si>
     <t>Alterar, excepcionalmente, o horário das sessões ordinárias dos dias 22 de março e 5 de abril, passando das 19h para às 8h.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1126/portaria_023-2021_-_concede_licenca_premio_francieli.docx.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1126/portaria_023-2021_-_concede_licenca_premio_francieli.docx.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PRÊMIO POR ASSIDUIDADE À SERVIDORA FRANCIELI BALDIN ROVEDA.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1127/portaria_024-2021_-_feriado_municipal.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1127/portaria_024-2021_-_feriado_municipal.pdf</t>
   </si>
   <si>
     <t>Dispensar o expediente do Órgão Legislativo na segunda-feira, dia 29/03/2021.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1128/portaria_025-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1128/portaria_025-2021.pdf</t>
   </si>
   <si>
     <t>Fica suspenso o atendimento público presencial no Poder Legislativo Municipal nos termos do art. 5º, inciso III, alínea “c”, do Decreto Estadual nº 874, de 25 de março de 2021, enquanto permanecer o enquadramento de Classificação de Risco.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1129/portaria_026-2021_-_intituicao_de_regime_de_revezamento.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1129/portaria_026-2021_-_intituicao_de_regime_de_revezamento.pdf</t>
   </si>
   <si>
     <t>Fica instituído de 12 a 30 de abril de 2021 o regime de revezamento de servidores no âmbito do Poder Legislativo de Ipiranga do Norte, podendo ser prorrogado em caso de necessidade.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>“DECRETA LUTO OFICIAL DE 3 (TRÊS) DIAS PELO FALECIMENTO DE ANAIR CAVASSIN”.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1131/portaria_028-2021_ferias_iria.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1131/portaria_028-2021_ferias_iria.pdf</t>
   </si>
   <si>
     <t>“Concede Férias a auxiliar de serviços gerais da Câmara Municipal”.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>“DESIGNA, EXCEPCIONALMENTE, OS MEMBROS COMISSÃO DE AVALIAÇÃO DE DESENVOLVIMENTO FUNCIONAL DE SERVIDORA DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT.”</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1133/portaria_030-2021_-_revoga_o_regime_de_revezamento.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1133/portaria_030-2021_-_revoga_o_regime_de_revezamento.pdf</t>
   </si>
   <si>
     <t>“REVOGA O REGIME DE REVEZAMENTO DE SERVIDORES NO ÂMBITO DA CAMARA MUNICIPAL DE IPIRANGA DO NORTE/MT.”</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>“Dispõe sobre a Progressão Vertical de Nível II para Nível III da Servidora Keila Martim, Controladora Interna da Câmara Municipal de Ipiranga do Norte, conforme Lei Complementar n° 046/2020 e Lei Complementar n° 048/2020.”</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>As sessões ordinárias retornam ao horário normal de realização, sendo às 19h, conforme previsão regimental.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1136/portaria_033-2021_p._nivel_francieli.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1136/portaria_033-2021_p._nivel_francieli.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Progressão Vertical de Nível II para Nível III da Servidora Francieli Baldin Roveda, Contadora da Câmara Municipal de Ipiranga do Norte, conforme Lei Complementar n° 046/2020 e Lei Complementar n° 048/2020.”</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1137/portaria_034-2021_-_licenca_maternidade_graciele.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1137/portaria_034-2021_-_licenca_maternidade_graciele.pdf</t>
   </si>
   <si>
     <t>Conceder licença maternidade prevista no artigo 165 e seguintes da Lei Complementar Municipal nº 046/2020, pelo prazo de 180 (cento e oitenta) dias, a contar de 18 de maio de 2021, à servidora efetiva GRACIELE ANGELICA FERREIRA DOS SANTOS, ocupante do cargo efetivo de Técnica Legislativa da Câmara Municipal de Ipiranga do Norte-MT.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1138/portaria_035-2021_-_altera_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1138/portaria_035-2021_-_altera_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>Alterar a data da Sessão Ordinária do dia 24 de maio de 2021 as 19:00h, para o dia 31 de maio de 2021 as 19:00h.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1139/portaria_036-2021_-_exoneracao_francieli.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1139/portaria_036-2021_-_exoneracao_francieli.pdf</t>
   </si>
   <si>
     <t>“EXONERA A PEDIDO, A SENHORA FRANCIELI BALDIN ROVEDA DO CARGO DE CONTADOR, NOMEADA PELA PORTARIA Nº 004/2015.”</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1140/portaria_037-2021_-_ponto_facultativo__feriado_nacional.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1140/portaria_037-2021_-_ponto_facultativo__feriado_nacional.pdf</t>
   </si>
   <si>
     <t>Autorizar em caráter excepcional ponto facultativo no dia 4 de junho de 2021, sexta-feira.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1141/portaria_038-2021_-_altera_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1141/portaria_038-2021_-_altera_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>“Altera Comissão de Licitação para o Exercício de 2021.”</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1142/portaria_039-2021_ferias_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1142/portaria_039-2021_ferias_rosangela.pdf</t>
   </si>
   <si>
     <t>“Concede Férias a Agente de finanças e Controle da Câmara Municipal”.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>“Concede Férias ao Advogado da Câmara Municipal de Ipiranga de Norte e dá outras providências”.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1144/portaria_041-2021_estagio_probatorio_marcos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1144/portaria_041-2021_estagio_probatorio_marcos.pdf</t>
   </si>
   <si>
     <t>Fica estável no serviço público municipal, a partir de 01 de agosto de 2021, o servidor aprovado em estágio probatório.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1145/portaria_042-2021_-_responsavel_compras.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1145/portaria_042-2021_-_responsavel_compras.pdf</t>
   </si>
   <si>
     <t>Designar a Sra. Paula Cristina Balestrin, admitida através da portaria nº 011/2021, de 21 de janeiro de 2021, como responsável pelo setor de Compras e Licitações da Câmara Municipal de Ipiranga do Norte/MT.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1146/portaria_043-2021_-_alteracao_horario_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1146/portaria_043-2021_-_alteracao_horario_da_sessao.pdf</t>
   </si>
   <si>
     <t>Alterar, excepcionalmente, o horário da sessão ordinária do dia 16 de agosto de 2021, passando das 19h para às 8h.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1258/portaria_044-2021_-_promocao_horizontal_marcos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1258/portaria_044-2021_-_promocao_horizontal_marcos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Promoção Horizontal de Classe A para Classe B do_x000D_
 Servidor Marcos Winicius Paludo, Advogado da Câmara Municipal de_x000D_
 Ipiranga do Norte, conforme Lei Complementar n°046/2020 e Lei_x000D_
 Complementar n°048/2020</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1259/portaria_045-2021_-_licenca_maternidade_ariany.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1259/portaria_045-2021_-_licenca_maternidade_ariany.pdf</t>
   </si>
   <si>
     <t>Conceder licença maternidade prevista no_x000D_
 artigo 165 e seguintes da Lei Complementar Municipal nº 046/2020, pelo prazo_x000D_
 de 180 (cento e oitenta) dias, a contar de 19 de agosto de 2021, à servidora_x000D_
 Ariany Caetano Andrade Pereira, ocupante do cargo efetivo de Recepcionista_x000D_
 da Câmara Municipal de Ipiranga do Norte-MT.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1260/portaria_046-2021_-_ponto_facultativo__feriado_nacional.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1260/portaria_046-2021_-_ponto_facultativo__feriado_nacional.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO o feriado nacional do dia 7 de setembro (terçafeira);_x000D_
 RESOLVE:_x000D_
 Art. 1º - Autorizar em caráter excepcional ponto facultativo no dia 6_x000D_
 de setembro de 2021, segunda-feira._x000D_
 Parágrafo único. A sessão ordinária anteriormente prevista para o_x000D_
 dia 06 de setembro de 2021, realizar-se-á em 8 de setembro de 2021, quartafeira,_x000D_
 às 19h.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1261/portaria_047-2021_-_altera_comissao_de_patrimonio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1261/portaria_047-2021_-_altera_comissao_de_patrimonio.pdf</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1262/portaria_048-2021_-_alteracao_data_e_horario_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1262/portaria_048-2021_-_alteracao_data_e_horario_da_sessao.pdf</t>
   </si>
   <si>
     <t>Alterar, excepcionalmente, a data e o horário da sessão_x000D_
 ordinária do dia 20 de setembro de 2021 as 19:00h, para o dia 21 de_x000D_
 setembro de 2021 as 8:00h</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1263/portaria_049-2021_-_comissao_concurso_ver.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1263/portaria_049-2021_-_comissao_concurso_ver.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Nomeação da Comissão_x000D_
 Examinadora do Concurso Público e dá outras_x000D_
 Providências</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1264/portaria_050-2021_-_ponto_facultativo__feriado_nacional.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1264/portaria_050-2021_-_ponto_facultativo__feriado_nacional.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO o feriado nacional do dia 12 de outubro (terçafeira);_x000D_
 RESOLVE:_x000D_
 Art. 1º - Autorizar em caráter excepcional ponto facultativo no dia_x000D_
 11 de outubro de 2021, segunda-feira._x000D_
 Parágrafo único. A sessão ordinária anteriormente prevista para o_x000D_
 dia 11 de outubro de 2021, realizar-se-á em 13 de outubro de 2021, quarta-feira,_x000D_
 às 19h.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1265/portaria_051-2021_-_alteracao_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1265/portaria_051-2021_-_alteracao_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>Alterar, excepcionalmente, a data da sessão ordinária_x000D_
 prevista para o dia 13 de outubro de 2021 (quarta-feira), transferindo para o_x000D_
 dia 15 de outubro de 2021 (sexta-feira), às 19h.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1266/portaria_052-2021_ferias_marcos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1266/portaria_052-2021_ferias_marcos.pdf</t>
   </si>
   <si>
     <t>Concede Férias ao Advogado da Câmara_x000D_
 Municipal de Ipiranga de Norte e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1267/portaria_053-2021_ferias_keila.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1267/portaria_053-2021_ferias_keila.pdf</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1268/portaria_054-2020_ferias_graciele.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1268/portaria_054-2020_ferias_graciele.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Técnica Legislativa da_x000D_
 Câmara Municipal</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1269/portaria_055-2021_p._nivel_marcos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1269/portaria_055-2021_p._nivel_marcos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Progressão Vertical de Nível I para Nível II do Servidor_x000D_
 Marcos Winícius Paludo, Advogado da Câmara Municipal de Ipiranga do_x000D_
 Norte, conforme Lei Complementar n° 046/2020 e Lei Complementar n°_x000D_
 048/2020</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1270/portaria_056-2021_-_estagio_probatorio_graciele.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1270/portaria_056-2021_-_estagio_probatorio_graciele.pdf</t>
   </si>
   <si>
     <t>Fica estável no serviço público municipal, a partir de 19 de_x000D_
 outubro de 2021, a servidora aprovada em estágio probatório, abaixo_x000D_
 relacionada:_x000D_
 Ordem Servidor(a) Cargo Classe/Nível_x000D_
 1 GRACIELE ANGÉLICA_x000D_
 FERREIRA DOS SANTOS_x000D_
 TÉCNICA_x000D_
 LEGISLATIVA_x000D_
 A-I_x000D_
 Art.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1271/portaria_057-2021_fim_da_vacancia_graciele.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1271/portaria_057-2021_fim_da_vacancia_graciele.pdf</t>
   </si>
   <si>
     <t>Fica rompido o vínculo da servidora Graciele Angélica Ferreira_x000D_
 dos Santos com o cargo efetivo de Assistente Administrativo, anteriormente_x000D_
 ocupado, com efeitos a partir da publicação do ato de aprovação Portaria n°_x000D_
 56/2021 ocorrida em de 21 de outubro de 2021</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1272/portaria_058-2021_p._nivel_graciele.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1272/portaria_058-2021_p._nivel_graciele.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Progressão Vertical de Nível I para Nível II da Servidora_x000D_
 Graciele Angélica Ferreira dos Santos, Técnica Legislativa da Câmara_x000D_
 Municipal de Ipiranga do Norte, conforme Lei Complementar n° 046/2020 e_x000D_
 Lei Complementar n° 048/2020</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1273/portaria_059-2021_-_ponto_facultativo__feriado_nacional.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1273/portaria_059-2021_-_ponto_facultativo__feriado_nacional.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO o feriado do dia 28 de outubro – Dia do_x000D_
 servidor público (quinta feira) e feriado nacional do dia 02 de novembro -_x000D_
 Finados (terça-feira);_x000D_
 RESOLVE:_x000D_
 Art. 1º - Autorizar em caráter excepcional ponto facultativo no dia_x000D_
 29 de outubro de 2021, sexta-feira e ponto facultativo no dia 01 de novembro_x000D_
 de 2021._x000D_
 Parágrafo único. A sessão ordinária anteriormente prevista para_x000D_
 o dia 01 de novembro de 2021, realizar-se-á em 03 de novembro de 2021,_x000D_
 quarta-feira, às 19h.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1274/portaria_060-2021_-_alteracao_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1274/portaria_060-2021_-_alteracao_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>Alterar, excepcionalmente, a data da sessão ordinária_x000D_
 prevista para o dia 16 de novembro de 2021 (terça-feira) às 19h,_x000D_
 transferindo para o dia 29 de novembro de 2021 (segunda - feira), às 19h.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1275/portaria_061-2021_-_banco_do_brasil_-_alteracao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1275/portaria_061-2021_-_banco_do_brasil_-_alteracao.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA PORTARIA Nº_x000D_
 08/2021, MODIFICANDO RESPONSÁVEIS PELA_x000D_
 MOVIMENTAÇÃO FINANCEIRA DA CÂMARA_x000D_
 MUNICIPAL DE IPIRANGA DO NORTE- MT</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1276/portaria_062-2021_comissao_representativa.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1276/portaria_062-2021_comissao_representativa.pdf</t>
   </si>
   <si>
     <t>Designar os membros da Comissão_x000D_
 Representativa no período de recesso do dia 20 de dezembro de 2021 a 31 de_x000D_
 janeiro de 2022 os seguintes vereadores:_x000D_
 • Antonio de Abrantes Alves Neto_x000D_
 • Celso da Conceição da Silva;_x000D_
 • Evalir Cesar Damo;_x000D_
 • Rogério do Carmo Gabriel;_x000D_
 • Valmor Canever.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1277/portaria_063_-2021_-_paai_2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1277/portaria_063_-2021_-_paai_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano Anual de Auditoria_x000D_
 Interna – PAAI/2022, da Câmara Municipal_x000D_
 de Ipiranga do Norte – MT, dos_x000D_
 procedimentos metodológicos,_x000D_
 cronológicos e outras providências</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1278/portaria_064_-_2021_-_recesso_administrativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1278/portaria_064_-_2021_-_recesso_administrativo.pdf</t>
   </si>
   <si>
     <t>Estabelecer Recesso Administrativo do Poder_x000D_
 Legislativo, do dia 23 de dezembro de 2021 ao dia 04 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1163/projeto_de_lei_complementar_no_001-2021_pccv_-_altera_cargo_de_contador_ii.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1163/projeto_de_lei_complementar_no_001-2021_pccv_-_altera_cargo_de_contador_ii.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO_x000D_
 ANEXO III, DA LEI COMPLEMENTAR Nº_x000D_
 48, DE 12 DE MARÇO DE 2020,_x000D_
 NOTADAMENTE OS REQUISITOS_x000D_
 PARA PROVIMENTO E ATRIBUIÇÕES_x000D_
 DO CARGO DE CONTADOR, DO_x000D_
 PLANO DE CARGOS, CARREIRAS E_x000D_
 VENCIMENTOS DOS SERVIDORES DA_x000D_
 CÂMARA MUNICIPAL DE IPIRANGA DO_x000D_
 NORTE/MT</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1161/projeto_de_lei__no_001-2021-_doacao_de_bens_moveis.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1161/projeto_de_lei__no_001-2021-_doacao_de_bens_moveis.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL_x000D_
 PROCEDER A DOAÇÃO DE BENS MÓVEIS AO_x000D_
 PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1162/projeto_de_lei_no_002-2021-_concede_revisao_geral_anual_aos_membros_do_poder_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1162/projeto_de_lei_no_002-2021-_concede_revisao_geral_anual_aos_membros_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS_x000D_
 VENCIMENTOS DOS SERVIDORES PUBLICOS E_x000D_
 AOS SUBSIDIOS DOS AGENTES POLÍTICOS DO_x000D_
 PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1344/requerimento_no_001-2021_-_vereador_cesar_damo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1344/requerimento_no_001-2021_-_vereador_cesar_damo.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer a Prefeitura Municipal, cópia integral do processo da aquisição_x000D_
 da área destinada a instalação do Lixão no município de Ipiranga do Norte –_x000D_
 MT, bem como um relatório com as informações detalhadas acerca do_x000D_
 tamanho da área adquirida, valor, condições de pagamento e qual dotação/_x000D_
 recurso orçamentário utilizado.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1345/requerimento_no_002-2021_-_vereadora_alexandra_cossul.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1345/requerimento_no_002-2021_-_vereadora_alexandra_cossul.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer a Prefeitura Municipal forneça um relatório com a relação dos_x000D_
 imóveis urbanos que não providenciaram a regularização e transferência no_x000D_
 município de Ipiranga do Norte – MT.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1346/requerimento_no_003-2021_-_vereadora_alexandra_cossul.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1346/requerimento_no_003-2021_-_vereadora_alexandra_cossul.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis que_x000D_
 despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer a Prefeitura Municipal que forneça um relatório com a relação_x000D_
 dos imóveis inadimplentes com o IPTU – Imposto Predial e Territorial Urbano_x000D_
 no município de Ipiranga do Norte – MT.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1347/requerimento_no_004-2021_-_vereador_rogerio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1347/requerimento_no_004-2021_-_vereador_rogerio.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer a_x000D_
 Prefeitura Municipal um relatório com as informações detalhadas acerca dos_x000D_
 pagamentos efetuados no mês de fevereiro e março 2021 contendo o nome e_x000D_
 valores recebidos pelos profissionais da saúde que estão trabalhando com o_x000D_
 enfrentamento ao COVID-19, levando em consideração que o valor total gasto_x000D_
 divulgado de forma genérica com o pagamento dos profissionais representa_x000D_
 84,5% do valor aplicado neste período de enfrentamento a Pandemia Covid -_x000D_
 19._x000D_
 Tal requerimento é de suma importância para fins de prestação de_x000D_
 contas e oferecer aos munícipes maior transparência quanto aos valores_x000D_
 aplicados no combate ao COVID -19.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1348/requerimento_no_005-2021_-_vereador_rogerio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1348/requerimento_no_005-2021_-_vereador_rogerio.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer a_x000D_
 Prefeitura Municipal um relatório com as informações detalhadas acerca dos_x000D_
 pagamentos efetuados no ano de 2020 e também dos meses de janeiro a maio_x000D_
 de 2021 à COOPESERVS – Cooperativa de Trabalho dos Prestadores de_x000D_
 Serviços, o valor total repassado e também os valores detalhados contendo o_x000D_
 nome e valores recebidos pelos trabalhadores que estão prestando serviço_x000D_
 para a prefeitura através da cooperativa, levando em consideração que o valor_x000D_
 total gasto divulgado de forma genérica com o pagamento se revela_x000D_
 considerável._x000D_
 Tal requerimento é de suma importância para fins de prestação de_x000D_
 contas e oferecer aos munícipes maior transparência quanto aos valores_x000D_
 repassados para a respectiva cooperativa.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1349/requerimento_no_006-2021_-_vereador_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1349/requerimento_no_006-2021_-_vereador_neto.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer a_x000D_
 Prefeitura Municipal um RELATÓRIO DETALHADO com as seguintes_x000D_
 informações :_x000D_
  Quais os medicamentos da relação nacional de medicamentos_x000D_
 essenciais - RENAME estão sendo ofertados pelo Município,_x000D_
 contendo a descrição do nome desses medicamentos,_x000D_
 quantidades adquiridas, quantidades dispensadas e quantidades_x000D_
 em estoque constando os prazos de validade dos mesmos do_x000D_
 período de janeiro a maio de 2021._x000D_
  Quais os medicamentos que não são do Rol de medicamentos do_x000D_
 RENAME mas que também estão sendo fornecidos pelo Município_x000D_
 contendo a descrição do nome desses medicamentos,_x000D_
 quantidades adquiridas, quantidades dispensadas e quantidades_x000D_
 em estoque constando os prazos de validade dos mesmos do_x000D_
 período de janeiro a maio de 2021._x000D_
 Tal requerimento é de suma importância para fins de prestação de_x000D_
 contas</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1350/requerimento_no_007-2021_-_vereador_rogerio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1350/requerimento_no_007-2021_-_vereador_rogerio.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer a_x000D_
 Prefeitura Municipal um relatório com as informações detalhadas acerca da_x000D_
 jornada de trabalho normal dos médicos e enfermeiros, e também a jornada de_x000D_
 trabalho extraordinárias -plantões realizadas no período de janeiro a maio de_x000D_
 2021, o relatório devera conter o nome dos profissionais as horas consideradas_x000D_
 normais e extraordinárias (plantões) tanto de concursados quanto de_x000D_
 contratados, bem como o valor pago para cada profissional referente a cada_x000D_
 tipo de hora trabalhada._x000D_
 Tal requerimento é de suma importância para fins de prestação de_x000D_
 contas e controle financeiro municipal e ainda oferecer aos munícipes maior_x000D_
 transparência quanto aos valores pagos aos respectivos profissionais.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_no_008-2021_-_presidente.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_no_008-2021_-_presidente.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de que este_x000D_
 expediente seja encaminhado ao Exmo. Senhor Mauro Mendes, Governador_x000D_
 do Estado de Mato Grosso, ao Senhor Gilberto Figueiredo, Secretário de_x000D_
 Saúde do Estado de Mato Grosso, aos Emos. Srs. Ederson Dal Molin e Dr._x000D_
 João José de Matos, Deputados Estaduais de Mato Grosso e Exma. Sra._x000D_
 Janaina Greyce Riva Fagundes, Deputada Estadual de Mato Grosso,_x000D_
 REQUERENDO A CONTRATAÇÃO DE UM UROLOGISTA, PARA ATUAR_x000D_
 NO HOSPITAL REGIONAL NO MUNICÍPIO DE SORRISO-MT.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1352/requerimento_no_009-2021_-_presidente.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1352/requerimento_no_009-2021_-_presidente.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de que este_x000D_
 expediente seja encaminhado ao Exmo. Senhor Mauro Mendes, Governador_x000D_
 do Estado de Mato Grosso, ao Senhor Gilberto Figueiredo, Secretário de_x000D_
 Saúde do Estado de Mato Grosso, aos Emos. Srs. Ederson Dal Molin e Dr._x000D_
 João José de Matos, Deputados Estaduais de Mato Grosso e Exma. Sra._x000D_
 Janaina Greyce Riva Fagundes, Deputada Estadual de Mato Grosso,_x000D_
 REQUERENDO A CONTRATAÇÃO, EM REGIME DE URGÊNCIA, DE_x000D_
 PROFISSIONAIS MÉDICOS EM CIRURGIA VASCULAR PARA O HOSPITAL_x000D_
 REGIONAL DE SORRISO.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1353/requerimento_no_010-2021_-_presidente.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1353/requerimento_no_010-2021_-_presidente.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de que este_x000D_
 expediente seja encaminhado ao Exmo. Senhor Mauro Mendes, Governador_x000D_
 do Estado de Mato Grosso, ao Senhor Gilberto Figueiredo, Secretário de_x000D_
 Saúde do Estado de Mato Grosso, aos Emos. Srs. Ederson Dal Molin e Dr._x000D_
 João José de Matos, Deputados Estaduais de Mato Grosso e Exma. Sra._x000D_
 Janaina Greyce Riva Fagundes, Deputada Estadual de Mato Grosso,_x000D_
 REQUERENDO A IMPLANTAÇÃO DE UM CENTRO DE CARDIOLOGIA NO_x000D_
 HOSPITAL REGIONAL DE SORRISO/MT.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1354/requerimento_no_011-2021_-_presidente.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1354/requerimento_no_011-2021_-_presidente.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de que este_x000D_
 expediente seja encaminhado ao Exmo. Senhor Mauro Mendes, Governador_x000D_
 do Estado de Mato Grosso, ao Senhor Gilberto Figueiredo, Secretário de_x000D_
 Saúde do Estado de Mato Grosso, aos Exmos. Srs. Ederson Dal Molin e Dr._x000D_
 João José de Matos, Deputados Estaduais de Mato Grosso e Exma. Sra._x000D_
 Janaina Greyce Riva Fagundes, Deputada Estadual de Mato Grosso,_x000D_
 REQUERENDO A IMPLANTAÇÃO DE UM CENTRO DE PEDIATRIA COM_x000D_
 UNIDADE DE TERAPIA INTENSIVA – UTI PEDIÁTRICA, NO HOSPITAL_x000D_
 REGIONAL DE SORRISO/MT.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1355/requerimento_no_012-2021_-_presidente.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1355/requerimento_no_012-2021_-_presidente.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de que este_x000D_
 expediente seja encaminhado ao Exmo. Senhor Mauro Mendes, Governador_x000D_
 do Estado de Mato Grosso, ao Senhor Gilberto Figueiredo, Secretário de_x000D_
 Saúde do Estado de Mato Grosso, aos Exmos. Srs. Ederson Dal Molin e Dr._x000D_
 João José de Matos, Deputados Estaduais de Mato Grosso e Exma. Sra._x000D_
 Janaina Greyce Riva Fagundes, Deputada Estadual de Mato Grosso,_x000D_
 REQUERENDO A RETOMADA IMEDIATA DAS CIRURGIAS ELETIVAS NO_x000D_
 HOSPITAL REGIONAL DE SORRISO E NO HOSPITAL REGIONAL DE SINOP OU_x000D_
 QUE O GOVERNO DO ESTADO DE MATO GROSSO REPASSE RECURSOS_x000D_
 FINANCEIROS AOS CONSÓRCIOS MUNICIPAIS PARA QUE REALIZAREM_x000D_
 PROCEDIMENTOS MÉDICOS E CIRURGIAS ELETIVAS.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_no_013-2021_-_presidente.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_no_013-2021_-_presidente.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer a_x000D_
 Operadora Vivo providências para solucionar os problemas com o sinal de_x000D_
 telefonia móvel que vive oscilando, caindo constantemente no município de_x000D_
 Ipiranga do Norte._x000D_
 Além do sinal de telefonia móvel, é necessário a tomada de_x000D_
 providencias quando a internet ofertada pela operadora vivo que também é_x000D_
 precário, pois o funcionamento da internet 3G e 4G não opera adequadamente._x000D_
 Tal requerimento é de suma importância para fins de ser realizada_x000D_
 as devidas correções das falhas para o pleno funcionamento da rede de_x000D_
 telefonia móvel e internet e oferecer aos munícipes maior qualidade na_x000D_
 prestação desses serviços.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1357/requerimento_no_014-2021_-_vereadora_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1357/requerimento_no_014-2021_-_vereadora_alexandra.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei_x000D_
 Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de Leis uma cópia_x000D_
 da advertência oral da mesa diretora.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1358/requerimento_no_015-2021_-_vereadora_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1358/requerimento_no_015-2021_-_vereadora_alexandra.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer ao_x000D_
 Poder Executivo informações quanto ao Projeto de construção da Casa_x000D_
 Mortuária deste município.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1359/requerimento_no_016-2021_-_vereador_rogerio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1359/requerimento_no_016-2021_-_vereador_rogerio.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer a_x000D_
 Prefeitura Municipal um relatório com as informações detalhadas contendo o_x000D_
 nome, função e salários dos servidores efetivos, contratados temporários e_x000D_
 servidores comissionados separados por secretarias e setores da prefeitura,_x000D_
 bem como dos prestadores de serviços contratados através da COOPSERV´S_x000D_
 e OSCIP do período de janeiro de 2021 até a data atual, levando em_x000D_
 consideração que o valor total gasto divulgado de forma genérica com o_x000D_
 pagamento se revela considerável._x000D_
 Tal requerimento é de suma importância para fins de prestação de_x000D_
 contas e oferecer aos munícipes maior transparência quanto aos valores_x000D_
 repassados para a respectiva cooperativa.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1360/requerimento_no_017-2021_-_vereador_cesar_damo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1360/requerimento_no_017-2021_-_vereador_cesar_damo.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer a_x000D_
 Prefeitura Municipal informações a cerca da localização dos resfriadores de_x000D_
 leite e botijões de nitrogênio que foram adquiridos para a secretaria de_x000D_
 agricultura do município de Ipiranga do Norte – MT, bem como um relatório_x000D_
 com as informações detalhadas acerca de empréstimos realizados a pequenos_x000D_
 agricultores com as condições, datas de empréstimo e datas das devoluções.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1361/requerimento_no_018-2021_-_vereador_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1361/requerimento_no_018-2021_-_vereador_fabio.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer a_x000D_
 Prefeitura Municipal a relação dos processos administrativos e judiciais_x000D_
 referente a solicitação de isenção tributária de ITBI para fins de integralização_x000D_
 de cotas capitais (Holdings) do município de Ipiranga do Norte – MT, bem como_x000D_
 um relatório com as informações detalhadas acerca dos dados dos solicitantes,_x000D_
 dos imóveis integralizados com suas respectivas áreas e ainda com o valor_x000D_
 delimitado pelo municipio e também com o valor declarado pelos solicitantes</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1362/requerimento_no_019-2021_-_vereadora_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1362/requerimento_no_019-2021_-_vereadora_alexandra.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer ao_x000D_
 Poder Executivo informações quanto ao Projeto de construção das rotatórias_x000D_
 deste Municipio bem como a cópia deste documento, juntamente com a Lei de_x000D_
 Trânsito utilizada como base para o tamanho das rotatórias e espaçamento_x000D_
 entre os canteiros centrais, além de informações com relação ao numero de_x000D_
 acidentes de trânsito ocorridos nos locais em que foram construídas as_x000D_
 rotatórias.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1363/requerimento_no_020-2021_-_vereadora_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1363/requerimento_no_020-2021_-_vereadora_alexandra.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer ao_x000D_
 Poder Executivo especificamente para a Secretária de Trabalho, Assistência_x000D_
 Social e Habitação Senhora Rosineri Maria Queiroz Grasseli, que_x000D_
 encaminhe a esta Casa de Leis a prestação de Contas que foi apresentada na_x000D_
 36ª Sessão ordinária.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1623,67 +1623,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1104/portaria_no_001-2021.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1106/portaria_003-2021_comissao_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1107/portaria_004-2021_comissao_de_desenvolvimento_funcional.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1108/portaria_005-2021_comissao_de_avaliacao_probatorio.doc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1109/portaria_006-2021_-_exoneracao_joyce.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1110/portaria_007-2021_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1111/portaria_008-2021_-_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1112/portaria_009-2021_-_exoneracao_cargo_em_comissao_rosangela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1113/portaria_010-2021_-_admissao_da_joyce.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1114/portaria_011-2021_-_admissao_da_paula.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1115/portaria_012-2021_-_altera_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1116/portaria_013-2021_-_ferias_francieli.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1117/portaria_014-2021_-_suspensao_do_atendimento_publico_presencial.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1118/portaria_015-2021_-_revogacao_periodo_de_ferias_por_necessidade_de_servico_com_previsao_de_nova_data.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1119/portaria_016-2021_-_feriado_carnaval.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1120/portaria_017-2021_-_admissao_do_bruno_oliveira_hubner.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1121/portaria_018-2021_-_altera_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1124/portaria_021-2021_-_alteracao_horario_das_sessoes_em_virtude_decreto_estadual_e_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1125/portaria_022-2021_-_manutencao_da_alteracao_de_horario_das_sessoes_em_virtude_prorrogacao_das_medidas_do_decreto_estadual_e_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1126/portaria_023-2021_-_concede_licenca_premio_francieli.docx.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1127/portaria_024-2021_-_feriado_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1128/portaria_025-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1129/portaria_026-2021_-_intituicao_de_regime_de_revezamento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1131/portaria_028-2021_ferias_iria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1133/portaria_030-2021_-_revoga_o_regime_de_revezamento.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1136/portaria_033-2021_p._nivel_francieli.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1137/portaria_034-2021_-_licenca_maternidade_graciele.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1138/portaria_035-2021_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1139/portaria_036-2021_-_exoneracao_francieli.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1140/portaria_037-2021_-_ponto_facultativo__feriado_nacional.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1141/portaria_038-2021_-_altera_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1142/portaria_039-2021_ferias_rosangela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1144/portaria_041-2021_estagio_probatorio_marcos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1145/portaria_042-2021_-_responsavel_compras.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1146/portaria_043-2021_-_alteracao_horario_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1258/portaria_044-2021_-_promocao_horizontal_marcos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1259/portaria_045-2021_-_licenca_maternidade_ariany.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1260/portaria_046-2021_-_ponto_facultativo__feriado_nacional.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1261/portaria_047-2021_-_altera_comissao_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1262/portaria_048-2021_-_alteracao_data_e_horario_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1263/portaria_049-2021_-_comissao_concurso_ver.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1264/portaria_050-2021_-_ponto_facultativo__feriado_nacional.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1265/portaria_051-2021_-_alteracao_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1266/portaria_052-2021_ferias_marcos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1267/portaria_053-2021_ferias_keila.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1268/portaria_054-2020_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1269/portaria_055-2021_p._nivel_marcos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1270/portaria_056-2021_-_estagio_probatorio_graciele.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1271/portaria_057-2021_fim_da_vacancia_graciele.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1272/portaria_058-2021_p._nivel_graciele.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1273/portaria_059-2021_-_ponto_facultativo__feriado_nacional.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1274/portaria_060-2021_-_alteracao_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1275/portaria_061-2021_-_banco_do_brasil_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1276/portaria_062-2021_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1277/portaria_063_-2021_-_paai_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1278/portaria_064_-_2021_-_recesso_administrativo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1163/projeto_de_lei_complementar_no_001-2021_pccv_-_altera_cargo_de_contador_ii.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1161/projeto_de_lei__no_001-2021-_doacao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1162/projeto_de_lei_no_002-2021-_concede_revisao_geral_anual_aos_membros_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1344/requerimento_no_001-2021_-_vereador_cesar_damo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1345/requerimento_no_002-2021_-_vereadora_alexandra_cossul.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1346/requerimento_no_003-2021_-_vereadora_alexandra_cossul.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1347/requerimento_no_004-2021_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1348/requerimento_no_005-2021_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1349/requerimento_no_006-2021_-_vereador_neto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1350/requerimento_no_007-2021_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_no_008-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1352/requerimento_no_009-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1353/requerimento_no_010-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1354/requerimento_no_011-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1355/requerimento_no_012-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_no_013-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1357/requerimento_no_014-2021_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1358/requerimento_no_015-2021_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1359/requerimento_no_016-2021_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1360/requerimento_no_017-2021_-_vereador_cesar_damo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1361/requerimento_no_018-2021_-_vereador_fabio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1362/requerimento_no_019-2021_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1363/requerimento_no_020-2021_-_vereadora_alexandra.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1104/portaria_no_001-2021.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1106/portaria_003-2021_comissao_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1107/portaria_004-2021_comissao_de_desenvolvimento_funcional.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1108/portaria_005-2021_comissao_de_avaliacao_probatorio.doc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1109/portaria_006-2021_-_exoneracao_joyce.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1110/portaria_007-2021_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1111/portaria_008-2021_-_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1112/portaria_009-2021_-_exoneracao_cargo_em_comissao_rosangela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1113/portaria_010-2021_-_admissao_da_joyce.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1114/portaria_011-2021_-_admissao_da_paula.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1115/portaria_012-2021_-_altera_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1116/portaria_013-2021_-_ferias_francieli.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1117/portaria_014-2021_-_suspensao_do_atendimento_publico_presencial.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1118/portaria_015-2021_-_revogacao_periodo_de_ferias_por_necessidade_de_servico_com_previsao_de_nova_data.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1119/portaria_016-2021_-_feriado_carnaval.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1120/portaria_017-2021_-_admissao_do_bruno_oliveira_hubner.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1121/portaria_018-2021_-_altera_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1124/portaria_021-2021_-_alteracao_horario_das_sessoes_em_virtude_decreto_estadual_e_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1125/portaria_022-2021_-_manutencao_da_alteracao_de_horario_das_sessoes_em_virtude_prorrogacao_das_medidas_do_decreto_estadual_e_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1126/portaria_023-2021_-_concede_licenca_premio_francieli.docx.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1127/portaria_024-2021_-_feriado_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1128/portaria_025-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1129/portaria_026-2021_-_intituicao_de_regime_de_revezamento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1131/portaria_028-2021_ferias_iria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1133/portaria_030-2021_-_revoga_o_regime_de_revezamento.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1136/portaria_033-2021_p._nivel_francieli.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1137/portaria_034-2021_-_licenca_maternidade_graciele.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1138/portaria_035-2021_-_altera_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1139/portaria_036-2021_-_exoneracao_francieli.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1140/portaria_037-2021_-_ponto_facultativo__feriado_nacional.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1141/portaria_038-2021_-_altera_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1142/portaria_039-2021_ferias_rosangela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1144/portaria_041-2021_estagio_probatorio_marcos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1145/portaria_042-2021_-_responsavel_compras.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1146/portaria_043-2021_-_alteracao_horario_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1258/portaria_044-2021_-_promocao_horizontal_marcos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1259/portaria_045-2021_-_licenca_maternidade_ariany.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1260/portaria_046-2021_-_ponto_facultativo__feriado_nacional.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1261/portaria_047-2021_-_altera_comissao_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1262/portaria_048-2021_-_alteracao_data_e_horario_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1263/portaria_049-2021_-_comissao_concurso_ver.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1264/portaria_050-2021_-_ponto_facultativo__feriado_nacional.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1265/portaria_051-2021_-_alteracao_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1266/portaria_052-2021_ferias_marcos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1267/portaria_053-2021_ferias_keila.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1268/portaria_054-2020_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1269/portaria_055-2021_p._nivel_marcos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1270/portaria_056-2021_-_estagio_probatorio_graciele.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1271/portaria_057-2021_fim_da_vacancia_graciele.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1272/portaria_058-2021_p._nivel_graciele.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1273/portaria_059-2021_-_ponto_facultativo__feriado_nacional.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1274/portaria_060-2021_-_alteracao_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1275/portaria_061-2021_-_banco_do_brasil_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1276/portaria_062-2021_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1277/portaria_063_-2021_-_paai_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1278/portaria_064_-_2021_-_recesso_administrativo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1163/projeto_de_lei_complementar_no_001-2021_pccv_-_altera_cargo_de_contador_ii.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1161/projeto_de_lei__no_001-2021-_doacao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1162/projeto_de_lei_no_002-2021-_concede_revisao_geral_anual_aos_membros_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1344/requerimento_no_001-2021_-_vereador_cesar_damo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1345/requerimento_no_002-2021_-_vereadora_alexandra_cossul.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1346/requerimento_no_003-2021_-_vereadora_alexandra_cossul.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1347/requerimento_no_004-2021_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1348/requerimento_no_005-2021_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1349/requerimento_no_006-2021_-_vereador_neto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1350/requerimento_no_007-2021_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_no_008-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1352/requerimento_no_009-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1353/requerimento_no_010-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1354/requerimento_no_011-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1355/requerimento_no_012-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_no_013-2021_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1357/requerimento_no_014-2021_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1358/requerimento_no_015-2021_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1359/requerimento_no_016-2021_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1360/requerimento_no_017-2021_-_vereador_cesar_damo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1361/requerimento_no_018-2021_-_vereador_fabio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1362/requerimento_no_019-2021_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/1363/requerimento_no_020-2021_-_vereadora_alexandra.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="214.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="213.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>