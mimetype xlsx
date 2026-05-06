--- v0 (2025-12-08)
+++ v1 (2026-05-06)
@@ -51,1165 +51,1165 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1203/portaria_001-2022_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1203/portaria_001-2022_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Nomeia a Comissão de Licitação para o_x000D_
 Exercício de 2022</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1204/portaria_002-2022_comissao_de_fiscalizacao_de_contratos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1204/portaria_002-2022_comissao_de_fiscalizacao_de_contratos.pdf</t>
   </si>
   <si>
     <t>Designa Servidor para acompanhar e_x000D_
 fiscalizar a execução dos Contratos e_x000D_
 Atas de Registro de Preço referentes ao_x000D_
 ano de 2022</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1205/portaria_003-2022_comissao_de_patrimonio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1205/portaria_003-2022_comissao_de_patrimonio.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão de Inventário, Avaliação,_x000D_
 Depreciação e Patrimônio de Bens Móveis e_x000D_
 Imóveis para o Exercício de 2022</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE AVALIAÇÃO DE_x000D_
 DESENVOLVIMENTO FUNCIONAL DOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE_x000D_
 IPIRANGA DO NORTE-MT E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1207/portaria_005-2022_comissao_de_avaliacao_probatorio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1207/portaria_005-2022_comissao_de_avaliacao_probatorio.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE AVALIAÇÃO DE_x000D_
 ESTÁGIO PROBATÓRIO DOS SERVIDORES_x000D_
 DA CÂMARA MUNICIPAL DE IPIRANGA DO_x000D_
 NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1208/portaria_006-2022_ouvidoria.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1208/portaria_006-2022_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Designa Servidora para desempenhar a_x000D_
 função de Ouvidora da Câmara_x000D_
 Municipal de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1209/portaria_007-2022_ferias_ariany.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1209/portaria_007-2022_ferias_ariany.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Recepcionista da Câmara_x000D_
 Municipal de Ipiranga de Norte e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1210/portaria_008-2022_-_alteracao_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1210/portaria_008-2022_-_alteracao_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO o contágio de 01 parlamentar ao vírus Covid -_x000D_
 19 e outro com suspeita de contágio;_x000D_
 CONSIDERANDO que na sessão de 14 de fevereiro de 2022_x000D_
 seria realizada a eleição para os cargos de primeiro e segundo secretário da_x000D_
 mesa diretora e um desses parlamentares é candidato único ao cargo de_x000D_
 primeiro secretário;_x000D_
 CONSIDERANDO o que prevê o art. 28 do Regimento Interno_x000D_
 sobre prazo para a realização da eleição e em respeito as recomendações de_x000D_
 controle e contenção de riscos de disseminação do Covid-19,_x000D_
 RESOLVE:_x000D_
 Art. 1º - Alterar, excepcionalmente, a data da sessão ordinária_x000D_
 prevista para o dia 14 de fevereiro de 2022 (segunda-feira) às 19h,_x000D_
 transferindo para o dia 18 de fevereiro de 2022 (sexta-feira), às 19h.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1211/portaria_009-2022_-_alteracao_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1211/portaria_009-2022_-_alteracao_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO feriado de Carnaval no dia 1º de março e o_x000D_
 ponto facultativo no dia 28 de fevereiro de 2022;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Alterar, excepcionalmente, a data da sessão ordinária_x000D_
 prevista para o dia 28 de fevereiro de 2022 (segunda-feira) às 19h,_x000D_
 transferindo para o dia 25 de fevereiro de 2022 (sexta-feira), às 08h.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1212/portaria_010-2022_-_feriado_carnaval.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1212/portaria_010-2022_-_feriado_carnaval.pdf</t>
   </si>
   <si>
     <t>Autorizar, em caráter excepcional, ponto_x000D_
 facultativo pelo Órgão Legislativo no dia 28 de fevereiro de 2022 (segundafeira),_x000D_
 no dia 1º e 02 de março de 2022 (quarta-feira) até as 13h, em virtude_x000D_
 das comemorações de carnaval e quarta-feira de cinzas.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1213/portaria_011-2022_ferias_keila.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1213/portaria_011-2022_ferias_keila.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Controladora Interna da_x000D_
 Câmara Municipal de Ipiranga de Norte e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1214/portaria_012-2022_licenca_premio_ariany.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1214/portaria_012-2022_licenca_premio_ariany.pdf</t>
   </si>
   <si>
     <t>Concede Licença Prêmio a Recepcionista da_x000D_
 Câmara Municipal de Ipiranga de Norte e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1215/portaria_013-2022_ferias_joyce.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1215/portaria_013-2022_ferias_joyce.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Secretária Especial da_x000D_
 Câmara Municipal de Ipiranga de Norte e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1216/portaria_014-2022_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1216/portaria_014-2022_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Autorizar, em caráter excepcional, ponto_x000D_
 facultativo pelo Órgão Legislativo no dia 28 de março de 2022 (segundafeira),_x000D_
 em virtude do feriado referente ao aniversario do municipio no dia_x000D_
 29 de março de 2022 (terça-feira).</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1217/portaria_015-2022_-_alteracao_data_da_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1217/portaria_015-2022_-_alteracao_data_da_sessao.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO o feriado referente ao aniversário do municipio_x000D_
 no dia 29 de março e o ponto facultativo no dia 28 de março de 2022;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Alterar, excepcionalmente, a data da sessão ordinária_x000D_
 prevista para o dia 28 de março de 2022 (segunda-feira) às 8h, transferindo_x000D_
 para o dia 30 de março de 2022 (quarta-feira), às 8h.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1218/portaria_016-2022_p._horizontal_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1218/portaria_016-2022_p._horizontal_rosangela.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Promoção Horizontal de Classe C para Classe D da_x000D_
 Servidora Rosangela Grisa Grabovski, Agente de Finanças e Controle da_x000D_
 Câmara Municipal de Ipiranga do Norte, conforme Lei Complementar_x000D_
 n°046/2020 e Lei Complementar n°048/2020</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1219/portaria_017-2022_licenca_premio_ariany.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1219/portaria_017-2022_licenca_premio_ariany.pdf</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1220/portaria_018-2022_ferias_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1220/portaria_018-2022_ferias_rosangela.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Agente de finanças e_x000D_
 Controle da Câmara Municipal</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1221/portaria_019-2022_ferias_iria.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1221/portaria_019-2022_ferias_iria.pdf</t>
   </si>
   <si>
     <t>Concede Férias a auxiliar de serviços gerais da_x000D_
 Câmara Municipal</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1222/portaria_020-2022_p._nivel_iria.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1222/portaria_020-2022_p._nivel_iria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Progressão Vertical de Nível III para Nível IV da Servidora_x000D_
 Iria Idelci Klais, Auxiliar de Serviços Gerais da Câmara Municipal de_x000D_
 Ipiranga do Norte, conforme Lei Complementar n° 046/2020 e Lei_x000D_
 Complementar n° 048/2020</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1223/portaria_021-2022_p._nivel_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1223/portaria_021-2022_p._nivel_rosangela.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Progressão Vertical de Nível III para Nível IV da Servidora_x000D_
 Rosângela Grisa Grabovski, Agente de Finanças e_x000D_
 Controle da Câmara Municipal de Ipiranga do Norte, conforme Lei_x000D_
 Complementar n° 046/2020 e Lei Complementar n° 048/2020</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1224/portaria_022-2022_p._nivel_ariany.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1224/portaria_022-2022_p._nivel_ariany.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Progressão Vertical de Nível III para Nível IV da Servidora_x000D_
 Ariany Caetano Andrade Pereira, Recepcionista da Câmara Municipal de_x000D_
 Ipiranga do Norte, conforme Lei Complementar n° 046/2020 e Lei_x000D_
 Complementar n° 048/2020</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1225/portaria_023-2022_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1225/portaria_023-2022_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Autorizar, em caráter excepcional, ponto_x000D_
 facultativo pelo Órgão Legislativo no dia 22 de abril de 2022 (sexta-feira), em_x000D_
 virtude do feriado de Tiradentes do dia 21 de abril de 2022 (quinta-feira</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1226/portaria_024-2022_ferias_ariany.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1226/portaria_024-2022_ferias_ariany.pdf</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1227/portaria_025-2022_-_fg.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1227/portaria_025-2022_-_fg.pdf</t>
   </si>
   <si>
     <t>Concede a Sra. Graciele Angelica Ferreira dos Santos, Técnica_x000D_
 Legislativa, designada Ouvidora da Câmara Municipal, pela Portaria nº_x000D_
 006/2022, de 17 de janeiro de 2022, a Função Gratificada - FG-01, prevista_x000D_
 pela Lei Complementar n° 064 de 24 de maio de 2022, a partir da data da_x000D_
 publicação da Lei supracitada</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1228/portaria_026-2022_licenca_premio_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1228/portaria_026-2022_licenca_premio_rosangela.pdf</t>
   </si>
   <si>
     <t>Considerando o que determina o Estatuto dos Servidores Públicos de_x000D_
 Ipiranga do Norte – MT, lei complementar nº 046 de 06 de janeiro de 2020._x000D_
 RESOLVE:_x000D_
 Art. 1º - Conceder a requerimento da servidora Rosangela Grisa_x000D_
 Grabovski ocupante do cargo efetivo de Agente de Finanças e Controle,_x000D_
 licença-prêmio e sua conversão em pecúnia prevista no Art. 161 da Lei_x000D_
 Complementar nº 046 de 06 de janeiro de 2020;_x000D_
 Art. 2º - A licença-prêmio ora concedida refere-se ao período aquisitivo_x000D_
 03/2013 a 03/2018 e sua conversão em pecúnia conforme requerimento se_x000D_
 trata de 01 (um) mês, sendo inicio em 13 de junho de 2022 e término em 12 de_x000D_
 julho de 2022.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1229/portaria_027-2022_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1229/portaria_027-2022_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Autorizar, em caráter excepcional, ponto_x000D_
 facultativo pelo Órgão Legislativo no dia 17 de junho de 2022 (sexta-feira),_x000D_
 em virtude do feriado de Corpus Christi do dia 16 de junho de 2022 (quintafeira).</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1230/portaria_028_-_nomeacao_contadora.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1230/portaria_028_-_nomeacao_contadora.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto nos Incisos de I a IV do Artigo 37 da_x000D_
 Constituição da República Federativa do Brasil;_x000D_
 Considerando o resultado do Concurso Público nº 01/2021 homologado_x000D_
 através do Edital nº 06/2022, de 28 de Março de 2022;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Fica nomeada para o Cargo de Contador, a_x000D_
 Sra. Larissa Zielinski, aprovada no Concurso Público nº 001/2021._x000D_
 Art. 2º - Para tomar posse, a candidata nomeada_x000D_
 deverá se apresentar junto ao Departamento de Pessoal da Câmara Municipal_x000D_
 de Ipiranga do Norte/MT, no prazo de 30 (trinta) dias, contados da publicação_x000D_
 em imprensa oficial, portando os documentos previstos no Edital de Abertura_x000D_
 do Concurso Público nº 01/2021, item 8.1 e seguintes.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1231/portaria_029_-_nomeacao_assistente_administrativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1231/portaria_029_-_nomeacao_assistente_administrativo.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto nos Incisos de I a IV do Artigo 37 da_x000D_
 Constituição da República Federativa do Brasil;_x000D_
 Considerando o resultado do Concurso Público nº 01/2021 homologado_x000D_
 através do Edital nº 06/2022, de 28 de Março de 2022;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Fica nomeado para o Cargo de Assistente_x000D_
 Administrativo, o Sr. Willian Santos de Oliveira, aprovado no Concurso_x000D_
 Público nº 001/2021._x000D_
 Art. 2º - Para tomar posse, o candidato nomeado_x000D_
 deverá se apresentar junto ao Departamento de Pessoal da Câmara Municipal_x000D_
 de Ipiranga do Norte/MT, no prazo de 30 (trinta) dias, contados da publicação_x000D_
 em imprensa oficial, portando os documentos previstos no Edital de Abertura_x000D_
 do Concurso Público nº 01/2021, item 8.1 e seguintes.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1232/portaria_030_-__ferias_bruno.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1232/portaria_030_-__ferias_bruno.pdf</t>
   </si>
   <si>
     <t>Concede Férias ao Assessor de Comunicação_x000D_
 da Câmara Municipal de Ipiranga de Norte</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1233/portaria_031_-_recesso_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1233/portaria_031_-_recesso_legislativo.pdf</t>
   </si>
   <si>
     <t>Estabelecer Recesso Parlamentar pelo_x000D_
 Poder Legislativo no período de 18 de Julho de 2022 a 31 de Julho de 2022.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1234/portaria_032-_comissao_representativa.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1234/portaria_032-_comissao_representativa.pdf</t>
   </si>
   <si>
     <t>Considerando o Parlamentar Recesso Parlamentar_x000D_
 no Poder Legislativo do período de 18 de julho de 2022 a 31 julho de 2022._x000D_
 RESOLVE:_x000D_
 Art. 1º. Designar os membros da Comissão_x000D_
 Representativa no período de recesso com os seguintes vereadores:_x000D_
 • Eluir Cavassin;_x000D_
 • Jacir Laureano Maria;_x000D_
 • Antonio de Abrantes Alves Neto;_x000D_
 • Rogerio do Carmo Gabriel;_x000D_
 • Valmor Canever.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1235/portaria_033-2022_-__ferias_jeferson.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1235/portaria_033-2022_-__ferias_jeferson.pdf</t>
   </si>
   <si>
     <t>Concede Férias ao Chefe de Departamento_x000D_
 Contábil da Câmara Municipal de Ipiranga de_x000D_
 Norte</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1236/portaria_034-2022_-_ferias_keila.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1236/portaria_034-2022_-_ferias_keila.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Controladora Interna da_x000D_
 Câmara Municipal de Ipiranga de Norte</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1237/portaria_035-2022_ferias_marcos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1237/portaria_035-2022_ferias_marcos.pdf</t>
   </si>
   <si>
     <t>Concede Férias ao Advogado da Câmara_x000D_
 Municipal de Ipiranga de Norte</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1238/portaria_036-2022_concede_licenca_para_tratamento_de_saude_a_servidora_ariany.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1238/portaria_036-2022_concede_licenca_para_tratamento_de_saude_a_servidora_ariany.pdf</t>
   </si>
   <si>
     <t>Considerando Laudo Médico Pericial realizado;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Conceder Licença para Tratamento de Saúde à Servidora_x000D_
 Ariany Caetano Andrade Pereira, matrícula nº 067, detentora do cargo efetivo_x000D_
 de Recepcionista, pelo período de 90 (noventa) dias, iniciando em 24 de junho_x000D_
 de 2022 e término em 21 de setembro de 2022, sem prejuízo da remuneração,_x000D_
 em face ao disposto no art. 163 do Estatuto dos Servidores Públicos de_x000D_
 Ipiranga do Norte-MT, Lei Complementar Municipal nº 46, de 06 de Janeiro de_x000D_
 2020.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1239/portaria_037-2022_licenca_premio_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1239/portaria_037-2022_licenca_premio_rosangela.pdf</t>
   </si>
   <si>
     <t>Concede Licença Prêmio a Agente de Finanças_x000D_
 e Controle da Câmara Municipal de Ipiranga de_x000D_
 Norte e dá outras providências</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1240/portaria_038-2022_-__ferias_paula.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1240/portaria_038-2022_-__ferias_paula.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Supervisora Administrativa_x000D_
 da Câmara Municipal de Ipiranga de Norte</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1241/portaria_039-2022_aplic.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1241/portaria_039-2022_aplic.pdf</t>
   </si>
   <si>
     <t>Considerando o período de afastamento por usufruto de Licença_x000D_
 Prêmio de 29/08/2022 a 27/09/2022 da servidora Rosângela Grisa Grabovski,_x000D_
 Agente de Finanças e Controle, responsável pelo envio das cargas de Aplic,_x000D_
 conforme portaria nº 037/2022, e;_x000D_
 Considerando que as atribuições desenvolvidas pela Agente de_x000D_
 Finanças e Controle são consideradas de caráter essencial para o_x000D_
 desenvolvimento dos trabalhos da Câmara Municipal de Ipiranga do Norte/MT,_x000D_
 portanto, não podem ser paralisadas._x000D_
 RESOLVE:_x000D_
 Art. 1º - Designar, excepcionalmente, no período de 29/08/2022 a_x000D_
 27/09/2022, o Srº. Willian Santos de Oliveira – Assistente Administrativo_x000D_
 como responsável pelos eventuais envios de cargas do Aplic ao TCE-MT_x000D_
 referente licitações, Adesões, Dispensas e Inexigibilidades..</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1242/portaria_040-2022_-_exoneracao_bruno.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1242/portaria_040-2022_-_exoneracao_bruno.pdf</t>
   </si>
   <si>
     <t>EXONERA O SENHOR BRUNO OLIVEIRA_x000D_
 HUBNER DO CARGO DE ASSESSOR DE_x000D_
 COMUNICAÇÃO, NOMEADO PELA PORTARIA Nº_x000D_
 017/2021</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1243/portaria_041-2022_-_altera_comissao_de_fiscalizacao_de_contratos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1243/portaria_041-2022_-_altera_comissao_de_fiscalizacao_de_contratos.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria nº 002/2022 e designa_x000D_
 servidor para acompanhar e fiscalizar a_x000D_
 execução dos Contratos e Atas de_x000D_
 Registro de Preço referentes ao ano de_x000D_
 2022</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1244/portaria_042-2022_licenca_de_interesse_particular_ariany.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1244/portaria_042-2022_licenca_de_interesse_particular_ariany.pdf</t>
   </si>
   <si>
     <t>Fica concedida licença para trato de interesse particular à_x000D_
 servidora Ariany Caetano de Andrade Pereira, nomeada ao cargo de_x000D_
 recepcionista, pelo período de 02 (dois) anos, com efeito a partir de 22 de_x000D_
 setembro de 2022 à 21 de setembro de 2024, nos termos do artigo 162, da Lei_x000D_
 Complementar nº 46, de 06 de janeiro de 2020._x000D_
 Parágrafo único. A licença ora concedida poderá ser_x000D_
 interrompida no interesse do município a qualquer tempo, ficando fixado o_x000D_
 prazo de retorno de 30 (trinta) dias, nos termos do artigo 162, §4º, inciso I, da_x000D_
 Lei Complementar nº 46/2020.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1245/portaria_043-2022_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1245/portaria_043-2022_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Transferir em caráter excepcional no Órgão_x000D_
 Legislativo o ponto facultativo do dia do Servidor Público dia 28 de outubro_x000D_
 de 2022 (sexta-feira), para o dia 31de outubro de 2022 (segunda-feira);_x000D_
 Art. 2º - Autorizar, em caráter excepcional, ponto_x000D_
 facultativo pelo Órgão Legislativo no dia 1º de novembro de 2022 (terçafeira),_x000D_
 em virtude do feriado de Finados do dia 02 de novembro de 2022_x000D_
 (quarta-feira)</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1246/portaria_044-2022_-_alteracao_data_e_horario_de_sessao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1246/portaria_044-2022_-_alteracao_data_e_horario_de_sessao.pdf</t>
   </si>
   <si>
     <t>Alterar, excepcionalmente, a data e o horário da Sessão_x000D_
 Ordinária do dia 14 de novembro de 2022 as 8:00h, para o dia 16 de_x000D_
 novembro de 2022 as 8:00h.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1247/portaria_045-2022_-_ponto_facultativo_feriado_nacional.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1247/portaria_045-2022_-_ponto_facultativo_feriado_nacional.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO o feriado nacional do dia 15 de novembro –_x000D_
 Proclamação da República (terça-feira);_x000D_
 RESOLVE:_x000D_
 Art. 1º - Autorizar em caráter excepcional ponto facultativo no dia_x000D_
 14 de novembro de 2022, segunda-feira._x000D_
 Parágrafo único. A sessão ordinária anteriormente prevista para o_x000D_
 dia 14 de novembro de 2022, segunda-feira realizar-se-á em 16 de novembro de_x000D_
 2022, quarta-feira, às 8h.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1248/portaria_046-2022_ferias_graciele.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1248/portaria_046-2022_ferias_graciele.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Técnica Legislativa da_x000D_
 Câmara Municipal de Ipiranga de Norte</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1249/portaria_047-2022_-_expediente_reduzido.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1249/portaria_047-2022_-_expediente_reduzido.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO que a cada quatro anos a disputa do_x000D_
 Campeonato Mundial de Futebol atrai atenção de grande parcela da população_x000D_
 brasileira;_x000D_
 CONSIDERANDO que há uma tradição nacional para que nos_x000D_
 dias de jogos do Brasil ocorram alterações no expediente de órgãos públicos,_x000D_
 de modo a compatibilizar a adequada prestação do serviço público;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Autoriza em caráter excepcional deduzir o expediente_x000D_
 das 7h às 13h para das 7h às 10h, no dia 28 de novembro de 2022, segundafeira,_x000D_
 devido ao jogo da seleção brasileira que está marcado para as 12h.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1250/portaria_048-2022_-_ferias_keila.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1250/portaria_048-2022_-_ferias_keila.pdf</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1251/portaria_049-2022_-_suplente_ouvidoria.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1251/portaria_049-2022_-_suplente_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Portaria nº_x000D_
 006/2022, incluindo um suplente para a_x000D_
 Ouvidoria</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1252/portaria_050-2022_-_expediente_reduzido.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1252/portaria_050-2022_-_expediente_reduzido.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO que a cada quatro anos a disputa do_x000D_
 Campeonato Mundial de Futebol atrai atenção de grande parcela da população_x000D_
 brasileira;_x000D_
 CONSIDERANDO que há uma tradição nacional para que nos dias_x000D_
 de jogos do Brasil ocorram alterações no expediente de órgãos públicos, de_x000D_
 modo a compatibilizar a adequada prestação do serviço público;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Autoriza em caráter excepcional reduzir o expediente das_x000D_
 7h às 13h para 7h às 9h, no dia 09 de dezembro de 2022, sexta-feira, devido ao_x000D_
 jogo da seleção brasileira que está marcado para as 11h.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1253/portaria_051-2022_-_recesso_natal_e_ano_novo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1253/portaria_051-2022_-_recesso_natal_e_ano_novo.pdf</t>
   </si>
   <si>
     <t>Estabelecer Recesso Administrativo do Poder_x000D_
 Legislativo, do dia 23 de dezembro de 2022 ao dia 04 de janeiro de 2023.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1254/portaria_052-2022_-_comissao_representativa.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1254/portaria_052-2022_-_comissao_representativa.pdf</t>
   </si>
   <si>
     <t>Considerando o Recesso Parlamentar do período de_x000D_
 16 de dezembro de 2022 a 31 janeiro de 2022._x000D_
 RESOLVE:_x000D_
 Art. 1º. Designar os membros da Comissão Representativa no_x000D_
 período de recesso do dia 16 de dezembro de 2022 a 31 de janeiro de 2022 os_x000D_
 seguintes vereadores:_x000D_
  Antônio de Abrantes Alves Neto;_x000D_
  Celso da Conceição da Silva_x000D_
  Eluir Cavassin;_x000D_
  Rogério do Carmo Gabriel;_x000D_
  Valmor Canever;</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1255/portaria_053-2022_-_comissao_de_transicao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1255/portaria_053-2022_-_comissao_de_transicao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação da Comissão de_x000D_
 Transmissão de Mandato no âmbito do Poder_x000D_
 Legislativo de Ipiranga do Norte/MT e da outras_x000D_
 providências</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1256/portaria_054-2022_-_retifica_portaria_ferias_graciele.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1256/portaria_054-2022_-_retifica_portaria_ferias_graciele.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria nº 046/2022, que_x000D_
 concedeu férias a Servidora Graciele_x000D_
 Angélica Ferreira dos Santos,_x000D_
 acrescentando parágrafo único ao Art._x000D_
 2º</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1257/portaria_055-2022_-_revoga_portaria_051-2022_e_institui_nova_disposicao_do_recesso_administrativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1257/portaria_055-2022_-_revoga_portaria_051-2022_e_institui_nova_disposicao_do_recesso_administrativo.pdf</t>
   </si>
   <si>
     <t>Revoga a Portaria nº 051/2022,_x000D_
 e institui nova disposição sobre o_x000D_
 recesso administrativo da Câmara_x000D_
 Municipal de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_de_lei_complementar_no_001-2022_-_altera_plano_de_cargos_da_camara_municipal.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_de_lei_complementar_no_001-2022_-_altera_plano_de_cargos_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO_x000D_
 PLANO DE CARGOS, CARREIRAS E_x000D_
 VENCIMENTOS DOS SERVIDORES DA_x000D_
 CÂMARA MUNICIPAL DE IPIRANGA DO_x000D_
 NORTE/MT, E DÁ OUTRAS_x000D_
 PROVIDENCIAS</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1160/projeto_de_lei_complementar_no_002-2022_-_cria_tabela_de_funcao_gratificada.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1160/projeto_de_lei_complementar_no_002-2022_-_cria_tabela_de_funcao_gratificada.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE_x000D_
 FUNÇÃO GRATIFICADA NO PLANO DE_x000D_
 CARGOS, CARREIRAS E_x000D_
 VENCIMENTOS DO PODER_x000D_
 LEGISLATIVO, E DÁ OUTRAS_x000D_
 PROVIDENCIAS</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lei_no_001-2022-_concede_revisao_geral_anual_aos_membros_do_poder_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lei_no_001-2022-_concede_revisao_geral_anual_aos_membros_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS_x000D_
 VENCIMENTOS DOS SERVIDORES PUBLICOS E_x000D_
 AOS SUBSIDIOS DOS AGENTES POLÍTICOS DO_x000D_
 PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_lei_no_002-2022-_alterado_diarias_do_poder_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_lei_no_002-2022-_alterado_diarias_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº002 DE 27 DE ABRIL_x000D_
 DE 2015, E DISPOE SOBRE AS DIÁRIAS NO_x000D_
 ÂMBITO DA CÂMARA MUNICIPAL DE IPIRANGA_x000D_
 DO NORTE-MT, AOS VEREADORES E AOS_x000D_
 SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1157/projeto_de_lei_no_003-2022_-_proibe_no_ambito_do_municipio_fogos_com_estampido.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1157/projeto_de_lei_no_003-2022_-_proibe_no_ambito_do_municipio_fogos_com_estampido.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a_x000D_
 soltura de fogos de estampidos e de artifícios,_x000D_
 assim como de quaisquer artefatos pirotécnicos_x000D_
 de efeito sonoro ruidoso no município de_x000D_
 Ipiranga do Norte/MT.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1158/projeto_de_lei_no_004-2022-_diarias_do_poder_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1158/projeto_de_lei_no_004-2022-_diarias_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera as redações dos incisos II e IV, do Artigo_x000D_
 1º e acrescenta-se parágrafo único; e Altera_x000D_
 também as redações dos incisos II, IV e VI, do_x000D_
 Artigo 2º e acrescenta-se parágrafo único, da Lei_x000D_
 Municipal nº 787/2022 de 14 de junho de 2022</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1364/requerimento_no_001-2022_-_vereadora_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1364/requerimento_no_001-2022_-_vereadora_alexandra.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer ao_x000D_
 Poder Executivo cópia dos documentos, bem como informações quanto ao_x000D_
 andamento do processo para regularização junto ao cartório e projeto de_x000D_
 construção das casas do Programa Minha Casa Minha Vida através de_x000D_
 convenio com a MTpar.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1365/requerimento_no_002-2022_-_vereadora_alexandra_-_intelectual.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1365/requerimento_no_002-2022_-_vereadora_alexandra_-_intelectual.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o aosoberano Plenário, para fins de requerer ao_x000D_
 Poder Executivo a quantidade de pessoas com deficiência intelectual que_x000D_
 possuino município,requerendo informações acerca da quantidade de_x000D_
 atendimentos e consultas que foram realizadas nos anos de 2020 e 2021, a_x000D_
 quantidade que foram realizadas em 2022 e aquantidade de pacientes que_x000D_
 aguardam pela mesma consulta.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1366/requerimento_no_003-2022_-_vereadora_alexandra_-_auditiva.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1366/requerimento_no_003-2022_-_vereadora_alexandra_-_auditiva.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o aosoberano Plenário, para fins de requerer ao_x000D_
 Poder Executivo a quantidade de pessoas com deficiência auditiva que o_x000D_
 município atende,requerendo informações acerca da quantidade de_x000D_
 atendimentos e consultas que foram realizadas nos anos de 2020 e 2021, a_x000D_
 quantidade que foram realizadas em 2022, e a quantidade de aparelhos_x000D_
 auditivos entregues nesses últimos dois anos equal o tempo de espera para a_x000D_
 entrega do aparelho auditivo e a quantidade de pacientes que aguardam por_x000D_
 um aparelho auditivo.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1367/requerimento_no_004-2022_-_vereadora_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1367/requerimento_no_004-2022_-_vereadora_alexandra.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 solicitamos ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer ao_x000D_
 Poder Executivo que considere a promulgação da Emenda Constitucional 120,_x000D_
 que fixou o piso dos Agentes Comunitários de Saúde e Agentes de Combate às_x000D_
 Endemias, e encaminhe informações acerca da ciência da alteração legislativa_x000D_
 e eventual necessidade de adequação orçamentária e fiscal para sua_x000D_
 implementação no que se refere a competência do município, dentre elas:_x000D_
 1. Informações acerca do cálculo do impacto financeiro e_x000D_
 orçamentário do novo piso salarial sobre o atual;_x000D_
 2. Informações acerca de providências no âmbito municipal em_x000D_
 relação à adequação da nova redação do Art. 198, § 11 da Constituição_x000D_
 Federal._x000D_
 3. Previsão orçamentária e financeira para o pagamento do novo_x000D_
 piso, com eventuais adicionais em âmbito municipal.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1368/requerimento_no_005-2022_-_vereadora_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1368/requerimento_no_005-2022_-_vereadora_alexandra.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 solicitamos ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer ao_x000D_
 Poder Executivo informações quanto ao andamento do projeto do Sistema de_x000D_
 Esgotamento Sanitário Municipal:_x000D_
 1. Informações quanto ao andamento do processo na Funasa;_x000D_
 2. Informações quanto a contratação da empresa de engenharia para_x000D_
 atualização da planilha orçamentária;_x000D_
 3. Solicitamos cópia dos contratos e documentos da empresa.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1369/requerimento_no_006-2022_-_vereador_rogerio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1369/requerimento_no_006-2022_-_vereador_rogerio.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer a_x000D_
 Prefeitura Municipal informações detalhadas sobre o aparelho de Raio X que_x000D_
 estava em uso no municipio._x000D_
 - Copia na integra do processo e contrato de locação do aparelho_x000D_
 de Raio X que o municipio estava utilizando._x000D_
 - Se o municipio teve outro aparelho que foi usado na Secretaria_x000D_
 da Saúde ou desde que o municipio começou a disponibilizar esse serviço de_x000D_
 Raio X, sempre foi o mesmo aparelho?_x000D_
 Tal requerimento é de suma importância para fins de prestação de_x000D_
 contas e oferecer aos munícipes maior transparência quanto à relevância e_x000D_
 vantagens para o municipio.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1370/requerimento_no_007-2022_-_vereador_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1370/requerimento_no_007-2022_-_vereador_cesar.pdf</t>
   </si>
   <si>
     <t>Evalir Cesar Damo vereador desta Câmara Municipal conforme_x000D_
 prevê o Regimento Interno e a Lei Orgânica Municipal, requeiro ao Sr._x000D_
 Presidente desta Casa de Leis que despache o presente requerimento,_x000D_
 submetendo-o aosoberano Plenário, para fins de requerer aoPrefeito_x000D_
 Municipalprestação de informações referentes ao cumprimento das emendas_x000D_
 impositivas 005/2021 de minha autoria e do cumprimento das emendas_x000D_
 impositivas 001/2021, 002/2021, 003/2021, 004/2021, 006/2021, 007/2021,_x000D_
 008/2021 e 009/2021, dos demais vereadores desta Casa_x000D_
 1 – Apresentar um extrato do cumprimento pela administração_x000D_
 municipal das emendas impositivas 001/2021, 002/2021, 003/2021, 004/2021,_x000D_
 005/202, 006/2021, 007/2021, 008/2021 e 009/2021_x000D_
 Tal requerimento é de suma importância para fins de prestação de_x000D_
 contas e oferecer aos munícipes maior transparência quantoà relevância e_x000D_
 vantagens para o municipio.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1371/requerimento_no_008-2022_-_vereador_rogerio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1371/requerimento_no_008-2022_-_vereador_rogerio.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer a_x000D_
 Prefeitura Municipal informações sobre o estado de conservação da rotatória_x000D_
 da Av. Rio Branco, próximo ao mercado Avenida, detalhes sobre:_x000D_
 Qual a qualidade do material usado?_x000D_
 O valor investido?_x000D_
 E quais as providencias que serão tomadas para que esse fato_x000D_
 não se repita, a final todos os contribuintes ipiranguenses ficam no prejuízo_x000D_
 com esse tipo de obra, que com menos de 15 dias de concretizada necessita_x000D_
 de reparos._x000D_
 Tal requerimento é de suma importância para fins de prestação de_x000D_
 contas e oferecer aos munícipes maior transparência.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1372/requerimento_no_009-2022_-_vereador_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1372/requerimento_no_009-2022_-_vereador_neto.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer a_x000D_
 Prefeitura Municipal que nos informe quais os gastos reais que o municipio_x000D_
 teria com a separação da Secretaria de Educação da Cultura e Esporte,_x000D_
 levando em conta que teríamos muitas vantagens com a individualização_x000D_
 destas, em especial o Esporte grande destaque no momento em nosso_x000D_
 municipio.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1523,67 +1523,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1203/portaria_001-2022_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1204/portaria_002-2022_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1205/portaria_003-2022_comissao_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1207/portaria_005-2022_comissao_de_avaliacao_probatorio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1208/portaria_006-2022_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1209/portaria_007-2022_ferias_ariany.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1210/portaria_008-2022_-_alteracao_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1211/portaria_009-2022_-_alteracao_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1212/portaria_010-2022_-_feriado_carnaval.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1213/portaria_011-2022_ferias_keila.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1214/portaria_012-2022_licenca_premio_ariany.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1215/portaria_013-2022_ferias_joyce.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1216/portaria_014-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1217/portaria_015-2022_-_alteracao_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1218/portaria_016-2022_p._horizontal_rosangela.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1219/portaria_017-2022_licenca_premio_ariany.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1220/portaria_018-2022_ferias_rosangela.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1221/portaria_019-2022_ferias_iria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1222/portaria_020-2022_p._nivel_iria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1223/portaria_021-2022_p._nivel_rosangela.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1224/portaria_022-2022_p._nivel_ariany.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1225/portaria_023-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1226/portaria_024-2022_ferias_ariany.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1227/portaria_025-2022_-_fg.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1228/portaria_026-2022_licenca_premio_rosangela.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1229/portaria_027-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1230/portaria_028_-_nomeacao_contadora.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1231/portaria_029_-_nomeacao_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1232/portaria_030_-__ferias_bruno.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1233/portaria_031_-_recesso_legislativo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1234/portaria_032-_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1235/portaria_033-2022_-__ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1236/portaria_034-2022_-_ferias_keila.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1237/portaria_035-2022_ferias_marcos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1238/portaria_036-2022_concede_licenca_para_tratamento_de_saude_a_servidora_ariany.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1239/portaria_037-2022_licenca_premio_rosangela.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1240/portaria_038-2022_-__ferias_paula.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1241/portaria_039-2022_aplic.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1242/portaria_040-2022_-_exoneracao_bruno.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1243/portaria_041-2022_-_altera_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1244/portaria_042-2022_licenca_de_interesse_particular_ariany.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1245/portaria_043-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1246/portaria_044-2022_-_alteracao_data_e_horario_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1247/portaria_045-2022_-_ponto_facultativo_feriado_nacional.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1248/portaria_046-2022_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1249/portaria_047-2022_-_expediente_reduzido.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1250/portaria_048-2022_-_ferias_keila.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1251/portaria_049-2022_-_suplente_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1252/portaria_050-2022_-_expediente_reduzido.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1253/portaria_051-2022_-_recesso_natal_e_ano_novo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1254/portaria_052-2022_-_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1255/portaria_053-2022_-_comissao_de_transicao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1256/portaria_054-2022_-_retifica_portaria_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1257/portaria_055-2022_-_revoga_portaria_051-2022_e_institui_nova_disposicao_do_recesso_administrativo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_de_lei_complementar_no_001-2022_-_altera_plano_de_cargos_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1160/projeto_de_lei_complementar_no_002-2022_-_cria_tabela_de_funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lei_no_001-2022-_concede_revisao_geral_anual_aos_membros_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_lei_no_002-2022-_alterado_diarias_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1157/projeto_de_lei_no_003-2022_-_proibe_no_ambito_do_municipio_fogos_com_estampido.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1158/projeto_de_lei_no_004-2022-_diarias_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1364/requerimento_no_001-2022_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1365/requerimento_no_002-2022_-_vereadora_alexandra_-_intelectual.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1366/requerimento_no_003-2022_-_vereadora_alexandra_-_auditiva.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1367/requerimento_no_004-2022_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1368/requerimento_no_005-2022_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1369/requerimento_no_006-2022_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1370/requerimento_no_007-2022_-_vereador_cesar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1371/requerimento_no_008-2022_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1372/requerimento_no_009-2022_-_vereador_neto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1203/portaria_001-2022_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1204/portaria_002-2022_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1205/portaria_003-2022_comissao_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1207/portaria_005-2022_comissao_de_avaliacao_probatorio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1208/portaria_006-2022_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1209/portaria_007-2022_ferias_ariany.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1210/portaria_008-2022_-_alteracao_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1211/portaria_009-2022_-_alteracao_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1212/portaria_010-2022_-_feriado_carnaval.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1213/portaria_011-2022_ferias_keila.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1214/portaria_012-2022_licenca_premio_ariany.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1215/portaria_013-2022_ferias_joyce.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1216/portaria_014-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1217/portaria_015-2022_-_alteracao_data_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1218/portaria_016-2022_p._horizontal_rosangela.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1219/portaria_017-2022_licenca_premio_ariany.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1220/portaria_018-2022_ferias_rosangela.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1221/portaria_019-2022_ferias_iria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1222/portaria_020-2022_p._nivel_iria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1223/portaria_021-2022_p._nivel_rosangela.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1224/portaria_022-2022_p._nivel_ariany.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1225/portaria_023-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1226/portaria_024-2022_ferias_ariany.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1227/portaria_025-2022_-_fg.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1228/portaria_026-2022_licenca_premio_rosangela.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1229/portaria_027-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1230/portaria_028_-_nomeacao_contadora.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1231/portaria_029_-_nomeacao_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1232/portaria_030_-__ferias_bruno.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1233/portaria_031_-_recesso_legislativo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1234/portaria_032-_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1235/portaria_033-2022_-__ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1236/portaria_034-2022_-_ferias_keila.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1237/portaria_035-2022_ferias_marcos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1238/portaria_036-2022_concede_licenca_para_tratamento_de_saude_a_servidora_ariany.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1239/portaria_037-2022_licenca_premio_rosangela.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1240/portaria_038-2022_-__ferias_paula.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1241/portaria_039-2022_aplic.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1242/portaria_040-2022_-_exoneracao_bruno.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1243/portaria_041-2022_-_altera_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1244/portaria_042-2022_licenca_de_interesse_particular_ariany.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1245/portaria_043-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1246/portaria_044-2022_-_alteracao_data_e_horario_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1247/portaria_045-2022_-_ponto_facultativo_feriado_nacional.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1248/portaria_046-2022_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1249/portaria_047-2022_-_expediente_reduzido.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1250/portaria_048-2022_-_ferias_keila.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1251/portaria_049-2022_-_suplente_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1252/portaria_050-2022_-_expediente_reduzido.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1253/portaria_051-2022_-_recesso_natal_e_ano_novo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1254/portaria_052-2022_-_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1255/portaria_053-2022_-_comissao_de_transicao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1256/portaria_054-2022_-_retifica_portaria_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1257/portaria_055-2022_-_revoga_portaria_051-2022_e_institui_nova_disposicao_do_recesso_administrativo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_de_lei_complementar_no_001-2022_-_altera_plano_de_cargos_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1160/projeto_de_lei_complementar_no_002-2022_-_cria_tabela_de_funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lei_no_001-2022-_concede_revisao_geral_anual_aos_membros_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_lei_no_002-2022-_alterado_diarias_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1157/projeto_de_lei_no_003-2022_-_proibe_no_ambito_do_municipio_fogos_com_estampido.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1158/projeto_de_lei_no_004-2022-_diarias_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1364/requerimento_no_001-2022_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1365/requerimento_no_002-2022_-_vereadora_alexandra_-_intelectual.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1366/requerimento_no_003-2022_-_vereadora_alexandra_-_auditiva.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1367/requerimento_no_004-2022_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1368/requerimento_no_005-2022_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1369/requerimento_no_006-2022_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1370/requerimento_no_007-2022_-_vereador_cesar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1371/requerimento_no_008-2022_-_vereador_rogerio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1372/requerimento_no_009-2022_-_vereador_neto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="72.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>