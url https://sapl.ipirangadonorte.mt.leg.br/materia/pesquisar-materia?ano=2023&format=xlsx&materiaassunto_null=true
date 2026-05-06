--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -51,2271 +51,2271 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1380/indicacao_001-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1380/indicacao_001-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se nomear a Secretaria de Obras em homenagem ao_x000D_
 Sr. Valmir Canever, assim como homenagear também o_x000D_
 Sr. Floriano Bogorni, nomeando alguma repartição_x000D_
 pública ou rua no Município de Ipiranga do Norte/MT.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao_002-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao_002-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se formular um projeto em carater de urgência de_x000D_
 arborização dentro do perímetro urbano, do Município_x000D_
 de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao_003-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao_003-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de organizar uma parceria entre o Poder Público e os_x000D_
 proprietários de lotes baldios urbanos para gramar_x000D_
 esses lotes, do Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao_004-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao_004-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se criar o SELO ARTE Municipal para fomentar o_x000D_
 comercio de produtos artesanais fabricados e_x000D_
 comercializados no Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_005-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_005-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de fazer pavimentação asfaltica da Av. Vitoria até o_x000D_
 Parque das Emas, no Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_006-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_006-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de realizar a Regularização Fundiaria dos imóveis do_x000D_
 Parque das Emas, buscando junto ao Incra a_x000D_
 documentação da área para o município,_x000D_
 posteriormente então realizar os desmebramentos e a_x000D_
 regularização documental dos imóveis, no Município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_007-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_007-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se construir a sede do Centro de Tradições_x000D_
 Nordestinas (CTN), no Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_008-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_008-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de realizar estudo pluvial nos setores das chácaras do_x000D_
 parque das Emas e Buritis e em seguida executa-las no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_009-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_009-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de realizar parcerias com produtores rurais e_x000D_
 proprietários de cascalheiras para auxilia – las a na_x000D_
 legalização e regularização perante os órgãos_x000D_
 responsáveis no Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_010-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_010-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de adquirir em caráter de urgência um cavalo mecânico_x000D_
 para a secretaria de obras no Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_011-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_011-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de instalar lombadas eletrônicas em algumas vias em_x000D_
 que condutores trafegam com frequência em alta_x000D_
 velocidade a exemplo da avenida Amazonas e rua_x000D_
 poços de caldas no Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_012-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_012-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de Instalar um ponto de Apoio (ofertar uma estrutura_x000D_
 rodoviária) a empresa de ônibus que transporta_x000D_
 cidadãos para outros municípios, atualmente a_x000D_
 Emepresa Itamaraty, no Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_013-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_013-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal dentro da_x000D_
 legalidade e de interesse maior servir a população a_x000D_
 necessidade de reformar e readequar o ponto de táxi_x000D_
 existente para que tenha condições de uso no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_014-2023_celso.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_014-2023_celso.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de Realizar Levantamento e Cascalhamento da Estrada_x000D_
 que dá acesso as Chácaras atrás dos Armazens no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_015-2023_celso.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_015-2023_celso.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de Revitalização com Iluminação, construção de pista_x000D_
 de caminhada e plantio de gramas e arvores nos_x000D_
 canteiros da Avenida Amazonas no Município de_x000D_
 Ipiranga do Norte/MT.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_016-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_016-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de Construir um laboratório de Análises Clinicas no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_017-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_017-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de fazer reforma na antiga sede da SAAE no Município_x000D_
 de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_018-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_018-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de Aquisição de equipamentos de fisioterapia tanto do_x000D_
 Protocolo Pediasuit quanto de outros equipamentos no_x000D_
 Município de Ipiranga do Norte/MT com o recurso das_x000D_
 emendas impositivas destinadas para tal finalidade</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_019-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_019-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de Instalar um Parque infantil no Parque das Emas_x000D_
 para fins de recreação, no Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_020-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_020-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se reformar a cobertura do Ginasio de Esportes_x000D_
 próximo a Escola Municipal, assim como também ver_x000D_
 apossibilidade de um projeto para ampliação pensando_x000D_
 em maior comodidade da população, no Município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_021-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_021-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se reavaliar a função de “gari” trazendo esses_x000D_
 profissionais para o quadro de pessoal do município_x000D_
 melhorando assim suas remunerações, no Município_x000D_
 de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_022-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_022-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se instituir o Código de Trânsito com urgência, no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_023-2023__eluir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_023-2023__eluir.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se levantar e cascalhar as_x000D_
 estradas dos Parques das Emas e Buritis, no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_024-2023_valmor.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_024-2023_valmor.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de reativar a Feira do Produtor junto_x000D_
 a Secretaria de Agricultura, do Município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_025-2023_valmor.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_025-2023_valmor.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se asfaltar a Rua Arinos até a_x000D_
 MT242, do Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao_026-2023_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao_026-2023_alexandra.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de criar o Conselho da Mulher, no Município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_027-2023_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_027-2023_alexandra.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de criar a Rede Municipal de Protecão a Mulher vitíma_x000D_
 de violência doméstica, no Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_028-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_028-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de realizar manutenção e correção na iluminação_x000D_
 publica do Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_029-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_029-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 do município se comprometer de apresentar um projeto_x000D_
 de Horta Comunitária, no Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_030-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_030-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se apresentar um programa ou projeto de coleta_x000D_
 seletiva de lixo, resíduos e matéria orgânica, no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_031-2023__eluir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_031-2023__eluir.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se construir mais um PSF para_x000D_
 atender a demanda do Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1411/indicacao_032-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1411/indicacao_032-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de construir pontos de ônibus em frente a todas as_x000D_
 Escolas do Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_033-2023_rogerio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_033-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de realizar um estudo referente a vantajosidade de usar_x000D_
 Energia Solar para suprir a necessidade do Poder_x000D_
 Público, almejando assim a possibilidade de futura_x000D_
 implantação de uma Usina de Energia Solar com essa_x000D_
 finalidade no Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacao_034-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacao_034-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de construir uma creche municipal de tempo integral_x000D_
 em Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_035-2023__eluir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_035-2023__eluir.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se adquirir um triturador de_x000D_
 troncos e galhos para o Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_036-2023_valmor.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_036-2023_valmor.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de aquisição de mais um caminhão_x000D_
 de lixo para o Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao_037-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao_037-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de realizar a nomeação do Cemiterio Municiapal e_x000D_
 manutenções como a identificação dos túmulos com_x000D_
 numeração e nome de cada um no municipio de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_038-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_038-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se instalar câmeras de segurança na Rua dos_x000D_
 Girassois por se tratar de uma rua com varias unidades_x000D_
 púbicas (Escola, PSM, Prefeitura, Ganha Tempo) e_x000D_
 ageencias bancarias, no municipio de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao_039-2023__fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao_039-2023__fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de adquerir com urgência uma área especifica para o_x000D_
 setor industrial, onde as empresas possam se instalar_x000D_
 no município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao_040-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao_040-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se estudar com uma certa urgência a elaboração de_x000D_
 uma via perimetral as margens da MT242, sentido_x000D_
 Ipiranga/Sorriso saindo de trevo a treve de acesso no_x000D_
 município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao_041-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao_041-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de fazer um projeto agro estrada no travessão que liga_x000D_
 a MT010 a MT491, passando pela Fazenda Planalto no_x000D_
 município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_042-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_042-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se realizar o Casamento_x000D_
 Comunitário através do Cras no município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_043-2023__eluir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_043-2023__eluir.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade adquerir um caminhão ¾ para_x000D_
 transportar os funcionários e ferramentas dos_x000D_
 servidores da Obras e cooperativas no Município_x000D_
 de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_044-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_044-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se construir paradas de ônibus espalhadas pela_x000D_
 cidadde para acolher os trabalhadores rurais, que_x000D_
 usam do transporte coletivo para se deslocar todos os_x000D_
 dias para as fazendas no município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao_045-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao_045-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se instalar Quiosques na Praça Ilberto Effiting em_x000D_
 três pontos estratégicos comerciais, no municipio de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_046-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_046-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se fazer um estudo pluvial na estrada que fica atrás_x000D_
 dos armazéns, próximo a algodoeira Boa Esperança,_x000D_
 para eliminar problemas com as águas no município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_047-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_047-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se adquirir aparelhos infravermelhos_x000D_
 para atender a todas as unidades de_x000D_
 saude do municipio, possibilitando melhor_x000D_
 visualização de veias, facilitando assim a coleta_x000D_
 de sangue ou aplicação de medicamentos na_x000D_
 veia, no Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_048-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_048-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de rever os limites territoriais com o município de_x000D_
 Tapurah, conforme solicitado anteriormente pelo Oficio_x000D_
 nº 084/2021, mais precisamente nas terras que são_x000D_
 cultivadas pelo Grupo Bom Futuro Fazenda Vale do Rio_x000D_
 Verde, uma vez que os custos com saúde, educação e_x000D_
 mordia são feitas através do município de Ipiranga do_x000D_
 Norte/MT.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_049-2023__jacir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_049-2023__jacir.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se instalar um Parquinho infantil_x000D_
 no conjunto habitacional Vila Nova, no Município_x000D_
 de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_050-2023__jacir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_050-2023__jacir.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se construir lombadas elevadas_x000D_
 em volta da praça central em lugares_x000D_
 estratégicos, como em frete a Igreja Católica e_x000D_
 em frente as futuras instalações do Sicred, no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_051-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_051-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se estudar junto ao governo do estado a viabilidade_x000D_
 se organizar uma parceria entre produtores e município_x000D_
 para pavimentar o travessão do Peruzzi no programa_x000D_
 Agro Estrada, no município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_052-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_052-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se confeccionar uma espécie de carta convite do_x000D_
 município, contendo todas as informações necessárias_x000D_
 para serem apresentadas as empresas que pretendem_x000D_
 se instalar ou investir no município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_053-2023__jacir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_053-2023__jacir.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se abrir o canteiro da Avenida_x000D_
 Rio Branco próximo ao Supermenrcado Granja_x000D_
 dando acesso a Rua dos Pequis, no Município_x000D_
 de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_054-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_054-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se apresentar um plano de trabalho para que a_x000D_
 Farmacia Municipal preste serviço de atendimento_x000D_
 farmacêutico em período integral 24h, no Município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_055-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_055-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se criar ou aperfeiçoar dentro da Secretaria de_x000D_
 Saúde uma pasta e um atendente de casos especiais_x000D_
 como: câncer, cirurgias, cadeirantes entre outros para_x000D_
 atender a população no município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_056-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_056-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se contratar um medico Pediatra para atender em_x000D_
 tempo integral a demanda do Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_057-2023__jacir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_057-2023__jacir.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se instalar câmeras de_x000D_
 segurança nas principais ruas do município de_x000D_
 Ipiranga do Norte/MT, através do Programa Vigia_x000D_
 mais MT</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_058-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_058-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se instalar placas de acordo com a legislação de_x000D_
 transito nas proximidades das escolas, postos de_x000D_
 saúde e demais repartições publicas no município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_059-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_059-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de procurar a empresa responsável pelos endereços_x000D_
 oferecidos nos GPS atuais e alterar a rota da MT010_x000D_
 que hoje esta sendo destinada para a Av. Rio Branco_x000D_
 no centro da cidade, no município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_060-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_060-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se construir uma pista de Motocross que fique sob_x000D_
 responsabilidade do município, mas em sistema de_x000D_
 comodato em área particular no município de Ipiranga_x000D_
 do Norte/MT</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_061-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_061-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se providenciar cestas de páscoa para os alunos da_x000D_
 rede municipal de escola todos os anos seguidos no_x000D_
 município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_062-2023_rogerio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_062-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de urgentemente regularizar o SIM (Selo de Inspeção_x000D_
 Municipal) no Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_063-2023_rogerio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_063-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de providenciar uma ante sala ou cobertura no PSF1_x000D_
 para abrigar pacientes que aguardam na fila antes da_x000D_
 abertura do órgão, no Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_064-2023_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_064-2023_alexandra.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de elaboração de projeto e construção de centro_x000D_
 cultural, no Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_065-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_065-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se realizar um estudo de parceria junto ao governo_x000D_
 do estado para colocar portas giratórias com_x000D_
 detectores de metais em todas as escolas no município_x000D_
 de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_066-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_066-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se homenagear alguns ex vereadores já falecidos_x000D_
 como Nelvio tocolini e Joelson Nicoletti nomeando_x000D_
 prédios públicos, ruas ou outros no município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_067-2023__eluir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_067-2023__eluir.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade remover o departamento do Detran_x000D_
 de dentro da cidade para um local de melhor_x000D_
 acesso aos usuários de veículos grandes que_x000D_
 necessitam de vistorias e tem dificuldade de_x000D_
 chegar ao local onde hoje ele está situado no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_068-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_068-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se contratar uma empresa especializada para_x000D_
 promover a segurança armada em período integral nas_x000D_
 escolas ou criar ulgum cargo especifico essa função_x000D_
 no Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_069-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_069-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se arrancar o Portico da entrada da cidade e fazer a_x000D_
 escolha de outro modelo que seja escolhido de forma_x000D_
 democrática entre os alunos da rede publica de ensino,_x000D_
 com a posterior homenagem aos ideaistas, no_x000D_
 município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_070-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_070-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se rever os projetos das rotatórias do município_x000D_
 para que sejam substituídas por tamanhos menores_x000D_
 que condizem com o objetivo e não atrapalham o fluxo_x000D_
 do transito no município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_071-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_071-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de adquirir 01 ou mais tanques d’água ou semelhante a_x000D_
 Caminhão Pipa para a Secretaria de obras do Município_x000D_
 de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_072-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_072-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de fazer um Projeto de Lei com o objetivo de incentivar_x000D_
 a população na construção de calçadas ou adequação_x000D_
 de calçadas que estiverem danificadas ou irregulares_x000D_
 no Município de Ipiranga do Norte/MT concedendo aos_x000D_
 proprietários de imóveis que realizarem a construção_x000D_
 ou restauração da calçada descontos no Imposto_x000D_
 Predial e Territorial Urbano - IPTU, no próximo ano ou_x000D_
 outros incentivos financeiros</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_073-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_073-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de realizar com URGÊNCIA uma reforma geral com_x000D_
 ampliação e melhora do aspecto ou a demolição e_x000D_
 construção de banheiros novos e maiores na Praça_x000D_
 Ilberto Effting do Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_074-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_074-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de instalar mais luminárias para aumentar a segurança_x000D_
 na Praça Ilberto Effting do Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_075-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_075-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de construir uma Lavanderia Central para atender_x000D_
 todas as unidades de saúde do Município de Ipiranga_x000D_
 do Norte/MT</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_076-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_076-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de criar e instalar um sistema com uso de cartão de_x000D_
 identificação com dados e foto dos pais, ou_x000D_
 responsável bem formulado para apresentar na retirada_x000D_
 da criança nos ambientes escolares do Município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_077-2023_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_077-2023_alexandra.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de INSTALAR CÂMERAS DE MONITORAMENTO NOS_x000D_
 ÔNIBUS DO TRANSPORTE ESCOLAR, no município em_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_078-2023_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_078-2023_alexandra.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de Elaboração de projeto PARA IMPLANTAÇÃO DA_x000D_
 OBRA DE REVITALIZAÇÃO E URBANISMO DA_x000D_
 AVENIDA RIO BRANCO. no município em Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_079-2023_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_079-2023_alexandra.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de Elaboração de projeto e construção de centro_x000D_
 cultural, no município em Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_080-2023_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_080-2023_alexandra.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de AQUISIÇÃO DE PATRULHA MECANIZADA PARA A_x000D_
 AGRICULTURA FAMILIAR, no município em Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_081-2023_rogerio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_081-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de melhorar o atendimento nos correios para que este_x000D_
 funcione o dia inteiro, fornecendo para isto um servidor_x000D_
 ou estagiário para auxiliar nos atendimentos da_x000D_
 população do Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_082-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_082-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de construção de pista de caminhada e instalação de_x000D_
 luminárias nas Avenidas Rio Branco e Poços de Caldas_x000D_
 do Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_083-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_083-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se abrir os canteiros centrais em determinados_x000D_
 pontos nas avenidas onde existem as faixas de_x000D_
 pedstres, para não passar pela grama ou terra no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_084-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_084-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se apresentar um plano de segurança para ser_x000D_
 aplicado dentro dos ônibus escolares do Município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_085-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_085-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de organizar nas escolas municipais uma sala de_x000D_
 recursos, deixando-a com essa finalidade especifica,_x000D_
 no Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_086-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_086-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se instalar um outdoor eletrônico na praça Ilberto_x000D_
 Effeting para ser usado por entidades municipais em_x000D_
 divulgações de eventos, avisos, comunicados, etc.. , no_x000D_
 município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_087-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_087-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 da presença integral de um psicólogo nos ambientes_x000D_
 escolares, acompanhando os alunos nessa sociedade_x000D_
 virtual onde tudo acontece muito rápido, no Município_x000D_
 de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_088-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_088-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a extrema_x000D_
 necessidade da aquisição de um rádio de mão portátil_x000D_
 (Walk Talk) para agilizar a comunicação entre_x000D_
 professores, coordenadores, funcionários e guardas_x000D_
 em toda a rede escolar do Município de Ipiranga do_x000D_
 Norte/MT</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_089-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_089-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se construir uma ponte de_x000D_
 concreto sob o Rio Ipiranga sentido a Furna III,_x000D_
 no Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_090-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_090-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se criar a Guarda Municipal no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_091-2023__eluir.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_091-2023__eluir.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se adquirir um caminão pipa_x000D_
 equipado para combate a incêndios, no_x000D_
 Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_092-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_092-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se confeccionar com máxima urgência um poço_x000D_
 artesiano com grande capacidade de extração de água_x000D_
 nas proximidades do bairro das Flores, no município_x000D_
 de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_093-2023_celso.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_093-2023_celso.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de construir uma ponte de concreto sobre o Rio dos_x000D_
 Porcos sentido as fazendas São Luiz, Rolândia, Tupi,_x000D_
 no Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_094-2023_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_094-2023_neto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se instalar um parquinho infantil no loteamento_x000D_
 Golden Valle, no Município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_095-2023_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_095-2023_cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de se fazer a revitalização da Av._x000D_
 Vitoria, bem como a construção de uma pista de_x000D_
 caminhada com iluminação central, no Município_x000D_
 de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao_096-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao_096-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se terminar de uma vez por todas os acoatamentos_x000D_
 lindeiros as mts 010 e 242, próximo ao armazém do_x000D_
 Batista, CTG e curva do Betão entrada das Furnas , no_x000D_
 município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_097-2023_valmor.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_097-2023_valmor.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a_x000D_
 necessidade de realizar uma reforma geral e_x000D_
 pintura na sede da Pastoral da Criança no_x000D_
 município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao_098-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao_098-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se adequar alturas e modelos dos quebra-molas_x000D_
 chegando ao um modelo padrão para toda cidade, bem_x000D_
 como sinalizar e confeccionar todos os que ainda_x000D_
 faltam no município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1478/indicacao_099-2023_fabio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1478/indicacao_099-2023_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade_x000D_
 de se criar um sistema de controle, identificando com_x000D_
 código QRcode ou algo semelhante para colocar nos_x000D_
 caminhões de motoristas residentes no perímetro_x000D_
 urbano, fazendo uma parceria com a Policia Militar_x000D_
 suavizando a situação de multas etc.. no município de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1168/portaria_001-2023_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1168/portaria_001-2023_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Nomeia a Comissão de Licitação para o_x000D_
 Exercício de 2023</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1169/portaria_002-2023_comissao_de_fiscalizacao_de_contratos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1169/portaria_002-2023_comissao_de_fiscalizacao_de_contratos.pdf</t>
   </si>
   <si>
     <t>Designa Servidor para acompanhar e_x000D_
 fiscalizar a execução dos Contratos e_x000D_
 Atas de Registro de Preço referentes ao_x000D_
 ano de 2023</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1170/portaria_003-2023_comissao_de_patrimonio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1170/portaria_003-2023_comissao_de_patrimonio.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão de Inventário, Avaliação,_x000D_
 Depreciação e Patrimônio de Bens Móveis e_x000D_
 Imóveis para o Exercício de 2023</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1171/portaria_004-2023_comissao_de_desenvolvimento_funcional.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1171/portaria_004-2023_comissao_de_desenvolvimento_funcional.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE AVALIAÇÃO DE_x000D_
 DESENVOLVIMENTO FUNCIONAL DOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE_x000D_
 IPIRANGA DO NORTE-MT E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1172/portaria_005-2023_comissao_de_avaliacao_probatorio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1172/portaria_005-2023_comissao_de_avaliacao_probatorio.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE AVALIAÇÃO DE_x000D_
 ESTÁGIO PROBATÓRIO DOS SERVIDORES_x000D_
 DA CÂMARA MUNICIPAL DE IPIRANGA DO_x000D_
 NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1173/portaria_006-_2023_interrupcao_periodo_de_ferias_por_necessidade_de_servico.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1173/portaria_006-_2023_interrupcao_periodo_de_ferias_por_necessidade_de_servico.pdf</t>
   </si>
   <si>
     <t>Considerando o período de férias de 27/12/2022 a 25/01/2023 da_x000D_
 servidora Keila Martim, Controladora Interna, conforme Portaria nº 048/2022;_x000D_
 Considerando que as atribuições desenvolvidas pela_x000D_
 Controladora Interna são consideradas de caráter essencial para os_x000D_
 desenvolvimentos dos trabalhos da Câmara Municipal de Ipiranga do Norte/MT,_x000D_
 bem como possuem prazos específicos que se encerram durante o período de_x000D_
 férias da mesma, sendo assim não podem ser paralisadas e precisam ser_x000D_
 executadas dentro do prazo legal, levando em consideração que essa função_x000D_
 não pode ser desempenhada por outro servidor devido a sua complexidade e_x000D_
 cunho técnico, e;_x000D_
 Considerando, ainda, o disposto no Art. 103, §4º, do Estatuto dos_x000D_
 Servidores Públicos de Ipiranga do Norte/MT._x000D_
 RESOLVE:_x000D_
 Art. 1º - Interromper, em razão de necessidade imperiosa do_x000D_
 serviço, o gozo das férias da servidora Keila Martim, a partir de 12 de janeiro_x000D_
 de 2023._x000D_
 Parágrafo único. O restante do período interrompido será_x000D_
 gozado de uma só vez, nos termos</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1174/portaria_007-2022_comissao_de_conferencia.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1174/portaria_007-2022_comissao_de_conferencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação da Comissão_x000D_
 Técnica Especial de Conferência da outras_x000D_
 providencias</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1175/portaria_008-2023_nomeacao_vice_presidente.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1175/portaria_008-2023_nomeacao_vice_presidente.pdf</t>
   </si>
   <si>
     <t>Nomeia o Vereador e Vice – Presidente_x000D_
 Evalir Cesar Damo para assumir a_x000D_
 função de Presidente em Exercício da_x000D_
 Câmara Municipal do dia 16 a 31 de_x000D_
 janeiro de 2023</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1176/portaria_009-2023_-_banco_do_brasil.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1176/portaria_009-2023_-_banco_do_brasil.pdf</t>
   </si>
   <si>
     <t>DESIGNA RESPONSÁVEIS PELA_x000D_
 MOVIMENTAÇÃO FINANCEIRA DA CÂMARA_x000D_
 MUNICIPAL DE IPIRANGA DO NORTE- MT</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1177/portaria_010-2023_revoga_portaria_da_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1177/portaria_010-2023_revoga_portaria_da_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Revoga a Portaria nº 001/2023 de 10 de janeiro_x000D_
 de 2023</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1178/portaria_011-2023_comissao_de_licitacao_agente_contratacao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1178/portaria_011-2023_comissao_de_licitacao_agente_contratacao.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Permanente de_x000D_
 Licitação, Agente de Contratação, Pregoeiro_x000D_
 Oficial e Equipe de Apoio da Câmara Municipal e_x000D_
 de Ipiranga do Norte e da Outras Providências</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1179/portaria_012-2023_-_admissao_karynne_fernandes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1179/portaria_012-2023_-_admissao_karynne_fernandes.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SRA. KARYNNE PATRICIA_x000D_
 FERNANDES DA SILVA GRABOVSKI, PARA O_x000D_
 CARGO EM COMISSÃO DE ASSESSOR DE_x000D_
 COMUNICAÇÃO, INSTITUÍDO PELA LEI_x000D_
 MUNICIPAL Nº 048/2020 DE 12 DE MARÇO DE_x000D_
 2020</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1180/portaria_013-2023_-_revoga_portaria_012_2023_admissao_karynne_fernandes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1180/portaria_013-2023_-_revoga_portaria_012_2023_admissao_karynne_fernandes.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1181/portaria_014-2023_-_admissao_karynne_fernandes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1181/portaria_014-2023_-_admissao_karynne_fernandes.pdf</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1182/portaria_015-2023_comissao_grupo_de_trabalho_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1182/portaria_015-2023_comissao_grupo_de_trabalho_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Institui Grupo de Trabalho para avaliar_x000D_
 medidas e coordenar a Regulamentação e_x000D_
 implementação da Lei no 14.133/2021de 1º de_x000D_
 abril de 2021, Lei de Licitações e Contratos_x000D_
 Administrativos</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1183/portaria_016_-_2023_-_dispoe_sobre_jornada_de_trabalho_controle_de_frequencia_assiduidade_e_compensacao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1183/portaria_016_-_2023_-_dispoe_sobre_jornada_de_trabalho_controle_de_frequencia_assiduidade_e_compensacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre jornada de trabalho, controle de_x000D_
 frequência, assiduidade e compensação de serviço_x000D_
 extraordinário dos servidores da Câmara Municipal de_x000D_
 Ipiranga do Norte e dá outras providências</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1184/portaria_017-2023_-_feriado_carnaval.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1184/portaria_017-2023_-_feriado_carnaval.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto no Decreto nº 009/2023 do Poder_x000D_
 Executivo._x000D_
 RESOLVE:_x000D_
 Art. 1º - Autorizar, em caráter excepcional, ponto_x000D_
 facultativo pelo Órgão Legislativo no dia 20 de fevereiro de 2023 (segundafeira)_x000D_
 e no dia 22 (quarta-feira) até as 13h, em virtude das comemorações_x000D_
 de carnaval e quarta-feira de cinzas</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1185/portaria_018-2023_ferias_rosangela.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1185/portaria_018-2023_ferias_rosangela.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Agente de finanças e_x000D_
 Controleda Câmara Municipal”.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1186/portaria_019-2023_restante_usufruto_de_ferias_interrompidas_keila.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1186/portaria_019-2023_restante_usufruto_de_ferias_interrompidas_keila.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto na Portaria nº 048/2022, que concedeu_x000D_
 o usufruto de 30 (trinta) dias de férias a servidora, referente ao período_x000D_
 aquisitivo 2021/2022, no período de 27 de dezembro de 2022 a 25 de janeiro_x000D_
 de 2023;_x000D_
 Considerando a interrupção do período de férias, por necessidade_x000D_
 imperiosa do serviço, conforme Portaria nº 06/2023, em 12 de janeiro de 2023;_x000D_
 Considerando ainda, o disposto no artigo 103, §4º, do Estatuto_x000D_
 dos Servidores Públicos de Ipiranga do Norte/MT;_x000D_
 RESOLVE:_x000D_
 Art. 1º - Ficam concedidas férias a Servidora Keila Martim,_x000D_
 nomeada pela Portaria nº 005/2015 ao cargo em Efetivo de Controle Interno da_x000D_
 Câmara Municipal de Ipiranga do Norte-MT._x000D_
 Art. 2º - As férias ora concedidas serão de 14 (quatorze) dias,_x000D_
 saldo referente ao período interrompido pela Portaria 06/2023, que serão_x000D_
 gozadas no período de 02 de maio a 15 de maio de 2023.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1187/portaria_020-2023_ferias_iria.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1187/portaria_020-2023_ferias_iria.pdf</t>
   </si>
   <si>
     <t>Concede Férias a auxiliar de serviços gerais da_x000D_
 Câmara Municipal</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1188/portaria_024-2023_-_exoneracao_karynne.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1188/portaria_024-2023_-_exoneracao_karynne.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO REPRESENTATIVA PARA_x000D_
 AUXILIAR NA IMPLEMENTAÇÃO DO PROJETO_x000D_
 DE VEREADORES MIRINS – FORMANDO_x000D_
 CIDADÃOS POLITIZADOS NA CÂMARA_x000D_
 MUNICIPAL DE IPIRANGA DO NORTE-MT</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1189/portaria_022-2023_suspensao_atendimento_ao_publico.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1189/portaria_022-2023_suspensao_atendimento_ao_publico.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a necessidade Urgente de Organização dos_x000D_
 Trabalhos Administrativos com Implementação de novas medidas para_x000D_
 proporcionar a melhoria do ambiente de trabalho e consequentemente maior_x000D_
 efetividade na prestação dos serviços públicos pelo Poder Legislativo._x000D_
 RESOLVE:_x000D_
 Art. 1º - Fica suspenso nos dias 02 e 03 de maio de 2023, O_x000D_
 ATENDIMENTO AO PÚBLICO PRESENCIAL no Órgão Legislativo Municipal_x000D_
 de Ipiranga do Norte-MT, exercendo os servidores nesse período trabalho_x000D_
 interno._x000D_
 §1º..Ficam disponibilizados como canais de atendimentos para a_x000D_
 população o site www.ipirangadonorte.mt.leg.br , e o telefone: (66) 3588 - 1623_x000D_
 para quaisquer solicitação ou manifestação._x000D_
 §2º Retorna-se o funcionamento normal do Poder Legislativo a partir_x000D_
 de 04 de maio de 2023 das 7:00 às 13:00 hs.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1190/portaria_023-2023_-_exoneracao_willian.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1190/portaria_023-2023_-_exoneracao_willian.pdf</t>
   </si>
   <si>
     <t>EXONERA A PEDIDO, O SENHOR WILLIAN_x000D_
 SANTOS DE OLIVEIRA DO CARGO EFETIVO DE_x000D_
 ASSISTENTE ADMINISTRATIVO, NOMEADO_x000D_
 PELA PORTARIA Nº 029/2022</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1191/portaria_024-2023_-_exoneracao_karynne.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1191/portaria_024-2023_-_exoneracao_karynne.pdf</t>
   </si>
   <si>
     <t>EXONERA A SENHORA SRA. KARYNNE_x000D_
 PATRICIA FERNANDES DA SILVA GRABOVSKI_x000D_
 DO CARGO DE ASSESSOR DE COMUNICAÇÃO,_x000D_
 NOMEADA PELA PORTARIA Nº 014/2023</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1192/portaria_025-2023_-_nomeacao_assistente_administrativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1192/portaria_025-2023_-_nomeacao_assistente_administrativo.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto nos Incisos de I a IV do Artigo 37 da_x000D_
 Constituição da República Federativa do Brasil;_x000D_
 Considerando o resultado do Concurso Público nº 01/2021 homologado_x000D_
 através do Edital nº 06/2022, de 28 de março de 2022;_x000D_
 Considerando ainda, a exoneração de servidor a pedido, nos termos da_x000D_
 Portaria nº 23, de 24 de maio de 2023._x000D_
 RESOLVE:_x000D_
 Art. 1º - Fica nomeada para o Cargo de Assistente_x000D_
 Administrativo, a Sra. Daiane Cristina de Lima, aprovada no Concurso_x000D_
 Público nº 001/2021, inscrição nº 0001167 classificada em 2º lugar._x000D_
 Art. 2º - Para tomar posse, a candidata nomeada_x000D_
 deverá se apresentar junto ao Departamento de Pessoal da Câmara Municipal_x000D_
 de Ipiranga do Norte/MT, no prazo de 30 (trinta) dias, contados da publicação_x000D_
 em imprensa oficial, portando os documentos previstos no Edital de Abertura_x000D_
 do Concurso Público nº 01/2021, item 8.1 e seguintes.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1193/portaria_026-2023_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1193/portaria_026-2023_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Autorizar, em caráter excepcional, ponto_x000D_
 facultativo pelo Órgão Legislativo no dia 09 de junho de 2023 (sexta-feira), em_x000D_
 virtude do feriado de Corpus Christi do dia 08 de junho de 2023 (quinta-feira).</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1194/portaria_027-2023_-_admissao_karynne_fernandes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1194/portaria_027-2023_-_admissao_karynne_fernandes.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SRA. KARYNNE PATRICIA_x000D_
 FERNANDES DA SILVA GRABOVSKI, PARA O_x000D_
 CARGO EM COMISSÃO DE ASSESSOR DE_x000D_
 IMPRENSA E COMUNICAÇÃO SOCIAL,_x000D_
 INSTITUÍDO PELA LEI MUNICIPAL Nº 073 DE 31_x000D_
 DE MAIO DE 2023</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1195/portaria_028-2023_-_desistencia_vaga_assistente_administrativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1195/portaria_028-2023_-_desistencia_vaga_assistente_administrativo.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto nos Incisos de I a IV do Artigo 37 da_x000D_
 Constituição da República Federativa do Brasil;_x000D_
 Considerando a Portaria nº 025/2023, que nomeou a Sra. Daiane_x000D_
 Cristina de Lima aprovada no Concurso Público nº 001/2021, inscrição nº_x000D_
 0001167, classificada em 2º lugar e Edital de Convocação nº 004/2023;_x000D_
 RESOLVE:_x000D_
 Art. 1º - RECONHECER como desistente de vaga_x000D_
 de Assistente Administrativo a Sra. Daiane Cristina de Lima, aprovada no_x000D_
 Concurso Público nº 001/2021, inscrição nº 0001167 classificada em 2º lugar,_x000D_
 por sua manifestação expressa de desistência à vaga e posse protocolada_x000D_
 nesta Câmara Municipal de Vereadores de Ipiranga do Norte em 07/06/2023</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1196/portaria_029-2023_-__ferias_jeferson.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1196/portaria_029-2023_-__ferias_jeferson.pdf</t>
   </si>
   <si>
     <t>Concede Férias ao Chefe de Departamento_x000D_
 Contábil da Câmara Municipal de Ipiranga de_x000D_
 Norte</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1197/portaria_030-2023_-_ferias_graciele.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1197/portaria_030-2023_-_ferias_graciele.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Técnica Legislativa da_x000D_
 Câmara Municipal de Ipiranga de Norte</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1198/portaria_031-2023_suspensao_atendimento_ao_publico.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1198/portaria_031-2023_suspensao_atendimento_ao_publico.pdf</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1199/portaria_032-2023_-_nomeacao_assistente_administrativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1199/portaria_032-2023_-_nomeacao_assistente_administrativo.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto nos Incisos de I a IV do Artigo 37 da_x000D_
 Constituição da República Federativa do Brasil;_x000D_
 Considerando o resultado do Concurso Público nº 01/2021 homologado_x000D_
 através do Edital nº 06/2022, de 28 de março de 2022;_x000D_
 Considerando ainda, a desistência expressa à vaga e posse da 2ª_x000D_
 colocada Sr.ª Daiane Cristina de Lima, nos termos da Portaria nº 28, de 12 de_x000D_
 junho de 2023._x000D_
 RESOLVE:_x000D_
 Art. 1º - Fica nomeada para o Cargo de Assistente_x000D_
 Administrativo, a Sra. TAIZ GOMES DE OLIVEIRA, aprovada no Concurso_x000D_
 Público nº 001/2021, inscrição nº 0001115 classificada em 3º lugar._x000D_
 Art. 2º - Para tomar posse, a candidata nomeada_x000D_
 deverá se apresentar junto ao Departamento de Pessoal da Câmara Municipal_x000D_
 de Ipiranga do Norte/MT, no prazo de 30 (trinta) dias, contados da publicação_x000D_
 em imprensa oficial, portando os documentos previstos no Edital de Abertura_x000D_
 do Concurso Público nº 01/2021, item 8.1 e seguintes.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1200/portaria_033-2023_-_responsavel_pelo_e-sic.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1200/portaria_033-2023_-_responsavel_pelo_e-sic.pdf</t>
   </si>
   <si>
     <t>Designa o Responsável e Suplente pela_x000D_
 Ouvidoria e Serviço de Informações ao_x000D_
 cidadão da Câmara Municipal de_x000D_
 Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1201/portaria_034-2023_-_retifica_portaria_ferias_graciele.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1201/portaria_034-2023_-_retifica_portaria_ferias_graciele.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria nº 030/2023, que_x000D_
 concedeu férias a Servidora Graciele_x000D_
 Angélica Ferreira dos Santos,_x000D_
 acrescentando parágrafo único ao Art._x000D_
 2º</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1202/portaria_035-2023_-_ferias_joyce.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1202/portaria_035-2023_-_ferias_joyce.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Secretária Especial da_x000D_
 Câmara Municipal de Ipiranga de Norte</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1154/projeto_de_lei_complementar_no_001-2023_-_altera_plano_de_cargos_da_camara_municipal_e_concede_aumento_de_vencimentos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1154/projeto_de_lei_complementar_no_001-2023_-_altera_plano_de_cargos_da_camara_municipal_e_concede_aumento_de_vencimentos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E_x000D_
 TRANSFORMAÇÃO DO CARGO DE_x000D_
 ASSESSOR DE COMUNICAÇÃO, DO_x000D_
 PLANO DE CARGOS, CARREIRAS E_x000D_
 VENCIMENTOS DOS SERVIDORES DA_x000D_
 CÂMARA MUNICIPAL DE IPIRANGA DO_x000D_
 NORTE/MT, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS_x000D_
 DOS SERVIDORES PUBLICOS E AOS SUBSIDIOS DOS AGENTES_x000D_
 POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_no_002-2022_-_proibe_no_ambito_do_municipio_fogos_com_estampido.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_no_002-2022_-_proibe_no_ambito_do_municipio_fogos_com_estampido.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a_x000D_
 soltura de fogos de estampidos e de artifícios,_x000D_
 assim como de quaisquer artefatos pirotécnicos_x000D_
 de efeito sonoro ruidoso no perímetro urbano do_x000D_
 município de Ipiranga do Norte/MT.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1149/projeto_de_lei_no_003-2023_-_autoriza_a_filiacao_a_ucemat.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1149/projeto_de_lei_no_003-2023_-_autoriza_a_filiacao_a_ucemat.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER_x000D_
 LEGISLATIVO MUNICIPAL PARA FILIAÇÃO A_x000D_
 UCMMAT – UNIÃO DAS CÂMARAS MUNICIPAIS_x000D_
 DE MATO GROSSO”.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1150/projeto_de_lei_no_004-2023_-_vereador_mirim.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1150/projeto_de_lei_no_004-2023_-_vereador_mirim.pdf</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1151/projeto_de_lei_no_006-2023_-_dispoe_sobre_a_obrigatoriedade_de_publicacao_da_lista_dos_pacientes_que_aguardam_consultas.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1151/projeto_de_lei_no_006-2023_-_dispoe_sobre_a_obrigatoriedade_de_publicacao_da_lista_dos_pacientes_que_aguardam_consultas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSPARÊNCIA NA EXECUÇÃO DE EMENDAS_x000D_
 IMPOSITIVAS PARLAMENTARES, NO ÂMBITO DO MUNICÍPIO DE IPIRANGA_x000D_
 DO NORTE/MT</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_lei_no_006-2023_-_dispoe_sobre_a_obrigatoriedade_de_publicacao_da_lista_dos_pacientes_que_aguardam_consultas.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_lei_no_006-2023_-_dispoe_sobre_a_obrigatoriedade_de_publicacao_da_lista_dos_pacientes_que_aguardam_consultas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de publicação na internet, com_x000D_
 atualização semanal, da lista dos pacientes que aguardam consultas, exames e_x000D_
 intervenções cirúrgicas sob responsabilidade, ainda que conjunta, da rede_x000D_
 pública de saúde do Município de Ipiranga do Norte e dá outras providências”,</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1153/projeto_de_lei_no_007-2023_-_altera_lei_do_adiantamento.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1153/projeto_de_lei_no_007-2023_-_altera_lei_do_adiantamento.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 705, DE 12 DE MARÇO DE_x000D_
 2020, QUE INSTITUIU O REGIME DE_x000D_
 ADIANTAMENTO DE NUMERÁRIO NO ÂMBITO_x000D_
 DA CÂMARA DE VEREADORES DE IPIRANGA_x000D_
 DO NORTE/MT.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1373/requerimento_no_001-2023_-_vereador_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1373/requerimento_no_001-2023_-_vereador_cesar.pdf</t>
   </si>
   <si>
     <t>Interno e a Lei Orgânica Municipal, requeiro ao Sr. Presidente desta Casa de_x000D_
 Leis que despache o presente requerimento, submetendo-o ao soberano Plenário, para_x000D_
 fins de requerer ao Prefeito Municipal uma explicação referente a resposta da Indicação_x000D_
 n.º 007/2023 a qual foi solicitada a construção da sede do Centro de Tradições_x000D_
 Nordestinas (CTN), cuja a resposta cita que a obra estaria sendo postergada devido a_x000D_
 ajustes no orçamento municipal inclusive para atender o próprio Poder Legislativo._x000D_
 Posteriormente foi protocolado na Câmara o Projeto de Lei n.º 003/2023 o_x000D_
 qual traz o remanejamento para a construção da sede do Poder Legislativo e este está_x000D_
 em desacordo com essa Resposta recebida anteriormente, pois conforme reunião com os_x000D_
 servidores da prefeitura as dotações que estariam sendo retirados os recursos_x000D_
 “temporariamente” e que receberão suplementação de superávit financeiro do ano_x000D_
 passado, para suprir o repasse ao Legislativo são outras Rubricas e não a dotação que_x000D_
 reserva o valor pra</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento_no_002-2023_-_afastamento_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento_no_002-2023_-_afastamento_cesar.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 66 inciso III da Lei Orgânica e Arts._x000D_
 43 inciso III § 1º e 2º e 47 do Regime Interno da Câmara Municipal de Ipiranga_x000D_
 do Norte/MT requeiro a Mesa desta Casa de Leis, ouvido o soberano plenário,_x000D_
 o afastamento de 35 dias, com inicio em 21 de março do corrente ano, para_x000D_
 tratar, sem remuneração de interesses particulares.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_no_003-2023_-_vereadora_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_no_003-2023_-_vereadora_alexandra.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 solicitamos ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer ao_x000D_
 Poder Executivo, que realize com URGENCIA uma análise físico, química_x000D_
 microbiológica e da potabilidade das águas de responsabilidade do SAAE_x000D_
 distribuídas em nosso Município e que envie uma cópia do resultado desta_x000D_
 análise a este Poder Legislativo para fins de comprovar ser a água potável e_x000D_
 própria para consumo humano._x000D_
 Requeremos também que encaminhe a esta Casa de leis relatórios_x000D_
 e documentos contendo as análises, físico química, microbiológica e de_x000D_
 potabilidade das águas de responsabilidade do SAAE do período de janeiro de_x000D_
 2022 a abril de 2023 do Município de Ipiranga do Norte -MT.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_no_004-2023_-_vereador_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_no_004-2023_-_vereador_neto.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno e a Lei Orgânica Municipal,_x000D_
 requeiro ao Sr. Presidente desta Casa de Leis que despache o presente_x000D_
 requerimento, submetendo-o ao soberano Plenário, para fins de requerer ao_x000D_
 Poder Executivo Cópias do Projeto de construção das rotatórias deste_x000D_
 Município, bem como que forneça detalhadamente informações se foi feito_x000D_
 algum estudo para ser utilizado como base para escolha de formato e tamanho_x000D_
 das rotatórias e espaçamento entre os canteiros centrais, além de informações_x000D_
 se foram analisadas as situações que podem afetar a circulação, e se foram_x000D_
 observadas as normatizações que deveriam padronizar a construção, o uso e_x000D_
 sinalização das rotatórias.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento_no_005-2023_-_afastamento_alexandra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento_no_005-2023_-_afastamento_alexandra.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 66 inciso III da Lei Orgânica e Arts._x000D_
 43 inciso III § 1º e 2º e 47 do Regime Interno da Câmara Municipal de Ipiranga_x000D_
 do Norte/MT requeiro a Mesa desta Casa de Leis, ouvido o soberano plenário,_x000D_
 o afastamento de 57 (cinquenta e sete) dias, com início em 05 de junho e_x000D_
 término em 31 de julho de 2023, para tratar, sem remuneração de interesses_x000D_
 particulares.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_no_006-2023_-_afastamento_neto.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_no_006-2023_-_afastamento_neto.pdf</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1379/requerimento_no_007-2023_-_cesar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1379/requerimento_no_007-2023_-_cesar.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer parecer jurídico e contábil_x000D_
 referente ao Projeto de Lei nº 012/2023 do Poder Executivo, devido ao assunto_x000D_
 do projeto ser de importância relevante para o município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2624,67 +2624,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1380/indicacao_001-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao_002-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao_003-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao_004-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_005-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_006-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_007-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_008-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_009-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_010-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_011-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_012-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_013-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_014-2023_celso.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_015-2023_celso.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_016-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_017-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_018-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_019-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_020-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_021-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_022-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_023-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_024-2023_valmor.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_025-2023_valmor.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao_026-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_027-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_028-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_029-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_030-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_031-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1411/indicacao_032-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_033-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacao_034-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_035-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_036-2023_valmor.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao_037-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_038-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao_039-2023__fabio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao_040-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao_041-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_042-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_043-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_044-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao_045-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_046-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_047-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_048-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_049-2023__jacir.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_050-2023__jacir.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_051-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_052-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_053-2023__jacir.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_054-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_055-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_056-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_057-2023__jacir.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_058-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_059-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_060-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_061-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_062-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_063-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_064-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_065-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_066-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_067-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_068-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_069-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_070-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_071-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_072-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_073-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_074-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_075-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_076-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_077-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_078-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_079-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_080-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_081-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_082-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_083-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_084-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_085-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_086-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_087-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_088-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_089-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_090-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_091-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_092-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_093-2023_celso.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_094-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_095-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao_096-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_097-2023_valmor.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao_098-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1478/indicacao_099-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1168/portaria_001-2023_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1169/portaria_002-2023_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1170/portaria_003-2023_comissao_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1171/portaria_004-2023_comissao_de_desenvolvimento_funcional.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1172/portaria_005-2023_comissao_de_avaliacao_probatorio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1173/portaria_006-_2023_interrupcao_periodo_de_ferias_por_necessidade_de_servico.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1174/portaria_007-2022_comissao_de_conferencia.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1175/portaria_008-2023_nomeacao_vice_presidente.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1176/portaria_009-2023_-_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1177/portaria_010-2023_revoga_portaria_da_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1178/portaria_011-2023_comissao_de_licitacao_agente_contratacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1179/portaria_012-2023_-_admissao_karynne_fernandes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1180/portaria_013-2023_-_revoga_portaria_012_2023_admissao_karynne_fernandes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1181/portaria_014-2023_-_admissao_karynne_fernandes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1182/portaria_015-2023_comissao_grupo_de_trabalho_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1183/portaria_016_-_2023_-_dispoe_sobre_jornada_de_trabalho_controle_de_frequencia_assiduidade_e_compensacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1184/portaria_017-2023_-_feriado_carnaval.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1185/portaria_018-2023_ferias_rosangela.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1186/portaria_019-2023_restante_usufruto_de_ferias_interrompidas_keila.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1187/portaria_020-2023_ferias_iria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1188/portaria_024-2023_-_exoneracao_karynne.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1189/portaria_022-2023_suspensao_atendimento_ao_publico.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1190/portaria_023-2023_-_exoneracao_willian.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1191/portaria_024-2023_-_exoneracao_karynne.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1192/portaria_025-2023_-_nomeacao_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1193/portaria_026-2023_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1194/portaria_027-2023_-_admissao_karynne_fernandes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1195/portaria_028-2023_-_desistencia_vaga_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1196/portaria_029-2023_-__ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1197/portaria_030-2023_-_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1198/portaria_031-2023_suspensao_atendimento_ao_publico.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1199/portaria_032-2023_-_nomeacao_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1200/portaria_033-2023_-_responsavel_pelo_e-sic.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1201/portaria_034-2023_-_retifica_portaria_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1202/portaria_035-2023_-_ferias_joyce.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1154/projeto_de_lei_complementar_no_001-2023_-_altera_plano_de_cargos_da_camara_municipal_e_concede_aumento_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_no_002-2022_-_proibe_no_ambito_do_municipio_fogos_com_estampido.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1149/projeto_de_lei_no_003-2023_-_autoriza_a_filiacao_a_ucemat.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1150/projeto_de_lei_no_004-2023_-_vereador_mirim.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1151/projeto_de_lei_no_006-2023_-_dispoe_sobre_a_obrigatoriedade_de_publicacao_da_lista_dos_pacientes_que_aguardam_consultas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_lei_no_006-2023_-_dispoe_sobre_a_obrigatoriedade_de_publicacao_da_lista_dos_pacientes_que_aguardam_consultas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1153/projeto_de_lei_no_007-2023_-_altera_lei_do_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1373/requerimento_no_001-2023_-_vereador_cesar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento_no_002-2023_-_afastamento_cesar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_no_003-2023_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_no_004-2023_-_vereador_neto.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento_no_005-2023_-_afastamento_alexandra.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_no_006-2023_-_afastamento_neto.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1379/requerimento_no_007-2023_-_cesar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1380/indicacao_001-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao_002-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao_003-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao_004-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_005-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_006-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_007-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_008-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_009-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_010-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_011-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_012-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_013-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_014-2023_celso.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_015-2023_celso.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_016-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_017-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_018-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_019-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_020-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_021-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_022-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_023-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_024-2023_valmor.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_025-2023_valmor.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao_026-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_027-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_028-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_029-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_030-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_031-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1411/indicacao_032-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_033-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacao_034-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_035-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_036-2023_valmor.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao_037-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_038-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao_039-2023__fabio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao_040-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao_041-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_042-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_043-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_044-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao_045-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_046-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_047-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_048-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_049-2023__jacir.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_050-2023__jacir.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_051-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_052-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_053-2023__jacir.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_054-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_055-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_056-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_057-2023__jacir.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_058-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_059-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_060-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_061-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_062-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_063-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_064-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_065-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_066-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_067-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_068-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_069-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_070-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_071-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_072-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_073-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_074-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_075-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_076-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_077-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_078-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_079-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_080-2023_alexandra.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_081-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_082-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_083-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_084-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_085-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_086-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_087-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_088-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_089-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_090-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_091-2023__eluir.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_092-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_093-2023_celso.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_094-2023_neto.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_095-2023_cesar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao_096-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_097-2023_valmor.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao_098-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1478/indicacao_099-2023_fabio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1168/portaria_001-2023_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1169/portaria_002-2023_comissao_de_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1170/portaria_003-2023_comissao_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1171/portaria_004-2023_comissao_de_desenvolvimento_funcional.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1172/portaria_005-2023_comissao_de_avaliacao_probatorio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1173/portaria_006-_2023_interrupcao_periodo_de_ferias_por_necessidade_de_servico.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1174/portaria_007-2022_comissao_de_conferencia.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1175/portaria_008-2023_nomeacao_vice_presidente.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1176/portaria_009-2023_-_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1177/portaria_010-2023_revoga_portaria_da_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1178/portaria_011-2023_comissao_de_licitacao_agente_contratacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1179/portaria_012-2023_-_admissao_karynne_fernandes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1180/portaria_013-2023_-_revoga_portaria_012_2023_admissao_karynne_fernandes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1181/portaria_014-2023_-_admissao_karynne_fernandes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1182/portaria_015-2023_comissao_grupo_de_trabalho_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1183/portaria_016_-_2023_-_dispoe_sobre_jornada_de_trabalho_controle_de_frequencia_assiduidade_e_compensacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1184/portaria_017-2023_-_feriado_carnaval.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1185/portaria_018-2023_ferias_rosangela.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1186/portaria_019-2023_restante_usufruto_de_ferias_interrompidas_keila.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1187/portaria_020-2023_ferias_iria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1188/portaria_024-2023_-_exoneracao_karynne.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1189/portaria_022-2023_suspensao_atendimento_ao_publico.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1190/portaria_023-2023_-_exoneracao_willian.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1191/portaria_024-2023_-_exoneracao_karynne.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1192/portaria_025-2023_-_nomeacao_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1193/portaria_026-2023_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1194/portaria_027-2023_-_admissao_karynne_fernandes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1195/portaria_028-2023_-_desistencia_vaga_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1196/portaria_029-2023_-__ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1197/portaria_030-2023_-_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1198/portaria_031-2023_suspensao_atendimento_ao_publico.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1199/portaria_032-2023_-_nomeacao_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1200/portaria_033-2023_-_responsavel_pelo_e-sic.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1201/portaria_034-2023_-_retifica_portaria_ferias_graciele.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1202/portaria_035-2023_-_ferias_joyce.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1154/projeto_de_lei_complementar_no_001-2023_-_altera_plano_de_cargos_da_camara_municipal_e_concede_aumento_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_no_002-2022_-_proibe_no_ambito_do_municipio_fogos_com_estampido.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1149/projeto_de_lei_no_003-2023_-_autoriza_a_filiacao_a_ucemat.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1150/projeto_de_lei_no_004-2023_-_vereador_mirim.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1151/projeto_de_lei_no_006-2023_-_dispoe_sobre_a_obrigatoriedade_de_publicacao_da_lista_dos_pacientes_que_aguardam_consultas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_lei_no_006-2023_-_dispoe_sobre_a_obrigatoriedade_de_publicacao_da_lista_dos_pacientes_que_aguardam_consultas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1153/projeto_de_lei_no_007-2023_-_altera_lei_do_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1373/requerimento_no_001-2023_-_vereador_cesar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento_no_002-2023_-_afastamento_cesar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_no_003-2023_-_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_no_004-2023_-_vereador_neto.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento_no_005-2023_-_afastamento_alexandra.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_no_006-2023_-_afastamento_neto.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1379/requerimento_no_007-2023_-_cesar.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="80.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>