--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="380">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -387,132 +387,816 @@
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Valmor Canever</t>
   </si>
   <si>
     <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1490/indicacao_026-2026_valmor._iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de realizar a instalação e substituição das lâmpadas de iluminação pública na Avenida Rio Branco até a rotatória localizada ao final dos armazéns gerais, na Avenida Fortaleza e na Avenida Vitória, bem como, a construção e restauração dos canteiros centrais nessas Avenidas no município de Ipiranga do Norte- MT.”</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Fabiano do Povo</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade, de juntamente como as entidades de organização civil, se buscar o aumento real ou de reajuste salarial aos servidores da cooperativa COOPSERVS e dos servidores da OSCIP do município de Ipiranga do Norte- MT.”</t>
   </si>
   <si>
+    <t>1532</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1532/indicacao_028-2026_fabio._abatedouro.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de avaliar a possibilidade de implantar um abatedouro municipal de bovino, suíno e outros no município de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1533/indicacao_029-2026_fabiano._prorrogacao_de_concurso.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de que se faça a prorrogação do último concurso público do município de Ipiranga do Norte-MT, cujo vencimento se dará no mês de março de 2026.”</t>
+  </si>
+  <si>
+    <t>1534</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1534/indicacao_030-2026_fabio._protocolo.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de melhorar e aprimorar o protocolo – pedysuize, na fisioterapia da saúde municipal de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1535</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1535/indicacao_031-2026_fabiano._cascalheira.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de aquisição, de uma área para cascalheira com estudo de viabilidade do local que melhor atenda o município de Ipiranga do Norte-MT.”</t>
+  </si>
+  <si>
+    <t>1536</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1536/indicacao_032-2026_fabio._protocolos_na_saude.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de avaliar a realização de atendimento noturno coordenados por fichas de atendimento e agendamento nos postos de saúde de plantão no municipal de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1537</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1537/indicacao_033-2026_suellen._quebra_molas_rua_28_docx.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de instalação de quebra-molas (redutores de velocidade) na Rua 28, no Bairro Golden Valle no município em Ipiranga do Norte/MT.”</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1516/indicacao_034-2026_fabio._catadores_e_eco_ponto.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de juntamente com o novo projeto da área destinada ao recebimento do lixo, a viabilidade de um eco ponto de coleta próximo ao município tendo em vista que a área adquirida se localiza em distância considerável  expressiva para descarte dos munícipes e com fomento aos catadores de materiais recicláveis no municipal de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1517/indicacao_035-2026_fabio._readequar_a_poco_de_caldas.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de avaliar a possibilidade de tornar a antiga Avenida Poço de Caldas em uma perimetral e organizar a MT 010 de acordo com a necessidade no municipal de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1538</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1538/indicacao_036-2026_fabio.pavimentacao.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de avaliar a possibilidade junto a Secretária de Obras adotar o sistema de pavimentação econômica a exemplo da Empresa Base Forte, nos travessões peruzzi, estrada furnas, fazenda Planalto, estrada sentido fazenda mano Julio e outras estradas vicinais de grande fluxos no municipal de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1539</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1539/indicacao_037-2026_eluir._quebra_mola_docx.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de avaliar a instalação de quebra mola na Rua das Hortências com a Perimetral Poço de Caldas, no município de Ipiranga do Norte-MT.”</t>
+  </si>
+  <si>
+    <t>1540</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1540/indicacao_038-2026_karine_-_dia_do_hamburguerdocx.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de por meio da Secretaria Municipal de Educação, a implantação do “Dia do Hambúrguer” no cardápio das escolas da Rede Municipal de Ensino de Ipiranga do Norte-MT.”</t>
+  </si>
+  <si>
+    <t>1541</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de realizar reforma geral nos banheiros e vestiários, bem como colocação de piso em polipropileno e a instalação de exaustores no ginásio Municipal de Ipiranga do Norte/MT.”</t>
+  </si>
+  <si>
+    <t>1542</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1542/indicacao_040-2026_fabio-_melhorias_e_remuneracoes_garis.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de avaliar a possibilidade de melhorias e remunerações aos nossos garis em modo geral, no municipal de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1543</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1543/indicacao_041-2026_suellen-_alteracao_da_legislacao_vigente_sobre_titulos_de_pos_graduacao.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal que promova a alteração da legislação vigente para que seja aceito títulos de pós-graduação, mestrado, doutorado ,pós- doutorado obtidos antes da aprovação em concurso público, para fins de progressão funcional, no município em Ipiranga do Norte/MT.”</t>
+  </si>
+  <si>
+    <t>1544</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1544/indicacao_042-2026_fabio-_ampliacao_de_profissionais_e_reoganizar_setor_de_engenharia.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de avaliar a possibilidade de ampliar os profissionais e reorganizar o setor de engenharia, visando que o setor ande com passos largos, no municipal de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1545</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1545/indicacao_043-2026_fabio-_comodato_e__reformas_pastoral_da_crianca.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de avaliar a possibilidade de fazer um contrato de comodato com a pastoral da criança, haja vista os serviços prestados para nossa comunidade e também os anseios deles próprios de estar fazendo reforma e conserto, no municipal de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1546</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Natan</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1546/indicacao_044-2026_natan-_qualificacao_e_capacitacao_de_profissionais_operadores_de_maquina.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de avaliar a possibilidade de promover a qualificação e capacitação continua dos profissionais operadores de máquinas do município, bem como, se necessário, a realização de concurso público para suprir a demanda de servidores qualificados na área, no municipal de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1547</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1547/indicacao_045-2026_vamor-_construcao_de_barracao_no_campo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de elaboração de projeto para construção de um barracão no campo municipal de Ipiranga do Norte/MT, com lanchonete, churrasqueira, vestiários, bem como arquibancadas e sistema de irrigação subterrânea, no município de Ipiranga do Norte/MT”</t>
+  </si>
+  <si>
+    <t>1548</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1548/indicacao_046-2026-_celso_fabiano_fabio_valmornatancleonaldoeluirsuellenkarine-_complexo_esportivo.docx</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de aquisição de uma área destinada à implantação de um complexo esportivo, no Município de Ipiranga do Norte/MT.”</t>
+  </si>
+  <si>
+    <t>1549</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1549/indicacao_047-2026_fabiano-_instalacao_de_quatro_quiosque_na_praca.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de instalação de 4 (Quatro) quiosques na praça central, Ilberto Effting, no município de Ipiranga do Norte-MT.”</t>
+  </si>
+  <si>
+    <t>1550</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1550/indicacao_048-2026_karine_-_manutencao_das_estradas_rurais.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito Municipal e à Secretaria Municipal de Obras a elaboração de planejamento anual para manutenção das estradas rurais, com cronograma prévio e definição de períodos adequados para execução dos serviços, especialmente durante a época de seca e plano emergencial para época chuvosas.</t>
+  </si>
+  <si>
+    <t>1551</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1551/indicacao_049-2026_fabio-_gps_mt_010.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de ajustar diante do sistema de GPS disponível os endereços da rodovia MT010 para que não apareça mais nos GPS atuais jogando carros e caminhões a trafegar pela avenida Rio Branco, no município de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1552</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1552/indicacao_050-2026_fabio-criar_com_a_maxima_breviedade_o_cpf_do_esporte.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de criar com máxima breviedade o CPF do esporte:_x000D_
+(C): Conselho Municipal de Esporte (ativo)_x000D_
+(P): Plano Municipal de Esporte_x000D_
+(F): Fundo Municipal de Esporte, no municipal de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
+    <t>1553</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1553/indicacao_051-2026_fabiano-_insentivo_financeiro_os_servidores_medicos_odontologos..pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de instituir o incentivo financeiro variável, por meta e desempenho de qualidade de atenção primária de saúde, aos servidores médicos, odontólogos, agentes de saúde e técnico em enfermagem, no município de Ipiranga do Norte-MT.”</t>
+  </si>
+  <si>
+    <t>1554</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1554/indicacao_052-2026_fabio-estudos_aos_limites_territoriais.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de avaliar com brevidade a situação de se fazer um estudo com relação aos limites territoriais, uma vez que temos muitas propriedades de municípios vizinhos que fazem o uso de todos serviços públicos e essas propriedades contribuem para outro município, por conta dos limites territoriais, aproveitar a lei complementar 230/2026, no municipal de Ipiranga do Norte- MT.”</t>
+  </si>
+  <si>
     <t>1486</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1486/mocao_de_aplauso_001-2026-_karine_ines.pdf</t>
   </si>
   <si>
-    <t>......</t>
-[...5 lines deleted...]
-    <t>....</t>
+    <t>Apresento a presente Moção de Aplauso à Coronel Fernanda, em reconhecimento ao relevante trabalho prestado ao nosso município e a toda a região.</t>
+  </si>
+  <si>
+    <t>1555</t>
+  </si>
+  <si>
+    <t>PTR</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1555/portaria_01-2026_-assinada.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a Comissão de Inventário, Avaliação, Depreciação e Patrimônio de Bens Móveis e Imóveis para o Exercício de 2026”.</t>
+  </si>
+  <si>
+    <t>1556</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1556/portaria_02-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A COMISSÃO DE AVALIAÇÃO DE DESENVOLVIMENTO FUNCIONAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1557</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1557/portaria_03-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A COMISSÃO DE AVALIAÇÃO DE ESTÁGIO PROBATÓRIO DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1558</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1558/portaria_04-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>“Concede Férias a Controladora Interna da Câmara Municipal de Ipiranga de Norte”.</t>
+  </si>
+  <si>
+    <t>1559</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1559/portaria_005-2026_-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Determinar, conforme calendário municipal, ponto facultativo no âmbito do Poder Legislativo nos dias 16 e 17 de fevereiro de 2026 (segunda e terça-feira) em virtude das comemorações de carnaval.</t>
+  </si>
+  <si>
+    <t>1560</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1560/portaria_06-2026_assinada.pdf</t>
+  </si>
+  <si>
+    <t>1561</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1561/portaria_07-2026_assinada.pdf</t>
+  </si>
+  <si>
+    <t>“Concede Férias a auxiliar de serviços gerais da Câmara Municipal”.</t>
+  </si>
+  <si>
+    <t>1562</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1562/portaria_08-2026-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>“Concede Férias a Agente de finanças e Controle da Câmara Municipal”.</t>
+  </si>
+  <si>
+    <t>1563</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1563/portaria_09-2026_assinada_1.pdf</t>
+  </si>
+  <si>
+    <t>“Concede Férias a Chefe de Gabinete da Câmara Municipal”.</t>
+  </si>
+  <si>
+    <t>1564</t>
+  </si>
+  <si>
+    <t>“Concede Férias a Contadora da Câmara Municipal de Ipiranga de Norte.”</t>
+  </si>
+  <si>
+    <t>1565</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1565/portaria_011-2026_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º - Alterar, excepcionalmente, o horário da sessão ordinária do dia 06 de abril de 2026 (segunda-feira), passando das 19:00hs para às 09:00h.</t>
+  </si>
+  <si>
+    <t>1566</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1566/portaria_012-2026-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º - Autorizar, em caráter excepcional, ponto facultativo pelo Órgão Legislativo no dia 20 de abril de 2026 (segunda-feira), em virtude do feriado nacional de Tiradentes no dia 21 de abril de 2026 (terça-feira).</t>
+  </si>
+  <si>
+    <t>1567</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1567/portaria_13-2026-_ferias_keila_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CTFO - Tributação, Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1575/projeto_de_decreto_legislativo_001-2026-_aprovacao_contas_2024_revisado.pdf</t>
+  </si>
+  <si>
+    <t>“APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCÍCIO FINANCEIRO DE 2024”.</t>
+  </si>
+  <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Juliano Berticelli</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1576/pl_01_-_2026_-_projeto_de_lei_n._001-2026_autoriza_o_municipio_contratra_operacao_de_credito_com_a_cef__com_garantia_da_uniao_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a ampliação do número de vagas de cargos efetivos na estrutura da Administração Pública Municipal; altera a denominação, os requisitos para provimento e a descrição do cargo de Professor de Libras; cria o cargo de Engenheiro Ambiental; inclui o respectivo quadro descritivo no Anexo VIII-A da Lei Complementar nº 47, de 2020; altera a descrição do cargo de Agente de Fiscalização para incluir atribuições de fiscalização ambiental; revoga dispositivo da Lei Complementar nº 084, de 2025; e altera a redação do art. 72 da Lei Complementar nº 47, de 2020.”</t>
+  </si>
+  <si>
+    <t>1577</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1577/plc_02_-_2026_-_projeto_de_lei_complementar_n._002-2026_altera_estatuto_dos_servidores_e_pccs_-_amplia_licenca_premio_para_3_meses_e_altera_hora_atividade_dos_professores_da_educacao_basica.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES Nº 46 E Nº 47, DE 06 DE JANEIRO DE 2020, PARA AMPLIAR O PERÍODO DA LICENÇA-PRÊMIO POR ASSIDUIDADE, DISCIPLINAR SUA CONVERSÃO EM PECÚNIA, EXPLICITAR HIPÓTESES DE VERBAS DE NATUREZA INDENIZATÓRIA, REORGANIZAR A JORNADA DE TRABALHO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA E REDEFINIR A NATUREZA JURÍDICA DE INCENTIVO CONCEDIDO AOS PROFISSIONAIS DO SISTEMA MUNICIPAL DE SAÚDE.”</t>
+  </si>
+  <si>
+    <t>1518</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1518/plc_03_-_2026_-_projeto_de_lei_complementar_n._003-2026_altera_dispositivos_da_lei_complementar_042-2019_-_zeitur_-_area_destinada_ao_municipio.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR Nº 042, DE 10 DE JUNHO DE 2019, QUE TRATA DO PARCELAMENTO DO SOLO DE IMÓVEIS LOCALIZADOS NA ZEITUR – ZONA ESPECIAL DE INTERESSE TURÍSTICO E LAZER DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>1578</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1578/pl_04_-_2026_-_projeto_de_lei_n._004-2026_altera_a_lei_n._913-2025_que_autorizou_a_permuta_de_equipamento_comunitario_2.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Anexo I-A da Lei Complementar nº 47, de 2020, para ampliar o quantitativo de vagas dos cargos de Assistente Social e Analista de Controle Administrativo e Financeiro, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1579</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1579/plc_05-2026_-_projeto_de_lei_complementar_n._05-2026_-_altera_lc_05_tratamento_diferenciado_me_e_epp_nas_compras_publicas.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 5, DE 21 DE DEZEMBRO DE 2009, QUE REGULAMENTA NO MUNICÍPIO DE IPIRANGA DO NORTE/MT O TRATAMENTO DIFERENCIADO, FAVORECIDO E SIMPLIFICADO ÀS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE E MICROEMPREENDEDORES INDIVIDUAIS, PARA APERFEIÇOAMENTO DAS DISPOSIÇÕES RELATIVAS ÀS COMPRAS PÚBLICAS E AO ACESSO AOS MERCADOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1526/pl_01_-_2026_-_projeto_de_lei_n._001-2026_autoriza_o_municipio_contratra_operacao_de_credito_com_a_cef__com_garantia_da_uniao_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL, com a garantia da União e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1527/pl_02_-_2026_-_projeto_de_lei_n._002-2026_autoriza_o_municipio_subsidiar_custos_com_limpa_foca_para_o_comercio_local_.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a conceder subsídio parcial para o serviço de limpeza de efluentes sanitários, exclusivamente quanto aos custos de transporte e pedágio, institui a Tarifa de Efluentes Sanitários, e dá outras providências”.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>PLO</t>
-[...8 lines deleted...]
-    <t>1480</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1479/pl_03_-_2026_-_projeto_de_lei_n._003-2026_componente_curricula_violencia_domestica_1.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “INSTITUI A SEMANA ESCOLAR DE COMBATE À VIOLÊNCIA DOMÉSTICA E INCLUI CONTEÚDO RELATIVO À PREVENÇÃO DE TODAS AS FORMAS DE VIOLÊNCIA DOMÉSTICA CONTRA A CRIANÇA, O ADOLESCENTE E A MULHER NOS CURRÍCULOS DA EDUCAÇÃO BÁSICA NO ÂMBITO DO MUNICÍPIO DE IPIRANGA DO NORTE-MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>1528</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1528/pl_04_-_2026_-_projeto_de_lei_n._004-2026_altera_a_lei_n._913-2025_que_autorizou_a_permuta_de_equipamento_comunitario_2.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a redação do art. 1º da Lei nº 913, de 9 de dezembro de 2025, e acresce parágrafos ao referido artigo, para dispor sobre permuta de áreas públicas no Loteamento Golden Valle, no Município de Ipiranga do Norte, Estado de Mato Grosso.”</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1530/pl_05_-_2026_-_projeto_de_lei_n._005-2026_autoriza_doar_imovel_ao_saae_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a doar imóvel ao Serviço Autônomo de Água e Esgoto – SAAE, e dá outras providências.”</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>Juliano Berticelli</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1484/pl_06_-_2026_projeto_de_lei_n_000_2026_-_abertura_de_crdito_especial_-_anulao_-_inclui_339197.pdf</t>
   </si>
   <si>
+    <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
     <t>1483</t>
   </si>
   <si>
     <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1483/pl_07_-_2026_-_projeto_de_lei_n._007-2026_reurb.pdf</t>
   </si>
   <si>
+    <t>“Institui o Regime Jurídico Municipal da Regularização Fundiária Urbana – Reurb no Município de Ipiranga do Norte/MT, em conformidade com a Lei Federal nº 13.465, de 11 de julho de 2017, e o Decreto Federal nº 9.310, de 15 de março de 2018; estabelece normas gerais, princípios, instrumentos e diretrizes para a regularização de núcleos urbanos informais; revoga disposições incompatíveis e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1529/pl_08_-_2026_-_projeto_de_lei_n._008-2026_altera_fundo_da_previdencia_dos_servidores_de_ipiranga.pdf</t>
+  </si>
+  <si>
+    <t>: ALTERA A REDAÇÃO DO ART. 77º DA LEI MUNICIPAL Nº 413 DE 28 DE MAIO 2013 E EXCLUI O § 4 DO ART. 7º DA LEI 772 DE 14 DE DEZEMBRO DE 2021 NO ÂMBITO DO FUNDO MUNICIPAL DE PREVIDENCIA SOCIAL DOS SERVIDORES DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1531</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1531/pl_09_-_2026_-_projeto_de_lei_n._009_-_rga_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão da Revisão Geral Anual na remuneração dos Servidores Públicos Municipais e nos subsídios dos Agentes Políticos, conforme prescreve a Lei Complementar Municipal nº 047/2020, e dá outras providências.”</t>
+  </si>
+  <si>
     <t>1487</t>
   </si>
   <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1487/pl_10_-_2026_-_projeto_de_lei_n._010_-_premiacao_iptu_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER O INCENTIVO A ARRECADAÇÃO DO IPTU 2026, COM SORTEIO DE PRÊMIOS EM MOEDA CORRENTE NACIONAL DESTINADO A PREMIAÇÕES RELATIVA AO SORTEIO DO IPTU PREMIADO 2026DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>1519</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1519/pl_11_-_2026_-_altera_composicao_do_conselho_do_meio_ambiente_1.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA DISPOSITIVOS DA LEI ORDINÁRIA Nº 919, DE 15 DE DEZEMBRO DE 2025, QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DE MEIO AMBIENTE – CMMA, PARA ADEQUAR SUA COMPOSIÇÃO E FUNCIONAMENTO.”</t>
+  </si>
+  <si>
+    <t>1520</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1520/pl_12_-_2026_-_projeto_de_lei_no_012_de_19_de_marco_2026_-__revoga_a_lei_891-2026_e_atualiza_os_valores_das_diarias.pdf</t>
+  </si>
+  <si>
+    <t>“Revoga a Lei Municipal nº 891, de 10 de junho de 2025, e atualiza os valores das diárias de viagem previstos na Lei nº 614, de 29 de setembro de 2017.”</t>
+  </si>
+  <si>
+    <t>1522</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_13_-_2026_-_projeto_de_lei_no_013_de_20_de_marco_2026_-__altera_a_lei_n.o_924-2026_para_incluir_residencias_unifamiliares_no_subsidio_do_limpa_fossa_1.pdf</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos da Lei nº 924, de 20 de janeiro de 2026, para ampliar o subsídio municipal ao serviço de coleta de efluentes sanitários, incluindo imóveis residenciais, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1523</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_14_-_2026_-_projeto_de_lei_n._14_-_2026_altera_composicao_do_conselho_de_seguranca.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A LEI MUNICIPAL Nº 031, DE 22 DE ABRIL DE 2005, ALTERADA PELA LEI Nº 665, DE 26 DE NOVEMBRO DE 2018, QUE DISPÕE SOBRE A COMPOSIÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA.”</t>
+  </si>
+  <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1524/pl_15_-_2026_-_projeto_de_lei_n._15_-_2026_institui_normas_de_combate_ao_loteamento_irregular_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>“Institui normas de prevenção, fiscalização e responsabilização relativas ao parcelamento irregular e clandestino do solo urbano no Município de Ipiranga do Norte/MT, estabelece medidas administrativas e sanções aplicáveis, disciplina a atuação das concessionárias de serviços públicos e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1525/pl_16_-_2026_-_projeto_de_lei_n._16_-_2026_altera_frequencia_de_reuniao_do_consenho_dos_direitos_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A LEI Nº 861, DE 23 DE AGOSTO DE 2024, PARA DISPOR SOBRE A PERIODICIDADE DAS REUNIÕES DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER.”</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1521/pl_13_-_2026_-_projeto_de_lei_no_013_de_20_de_marco_2026_-__altera_a_lei_n.o_924-2026_para_incluir_residencias_unifamiliares_no_subsidio_do_limpa_fossa_1.pdf</t>
+  </si>
+  <si>
+    <t>1574</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>Súmula: regulamenta implantação do “Programa Integridade”, no âmbito do Poder Legislativo Municipal, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1485</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1485/requerimento_01-2026-karine.pdf</t>
   </si>
   <si>
+    <t>Solicita levantamento de informações acerca do uso de medicamentos à base de canabidiol no município.</t>
+  </si>
+  <si>
+    <t>1568</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1568/requerimento_02-2026-eluir_e_valmor.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Informações sobre Pagamento de Função Gratificada (FG) aos Servidores Municipais.</t>
+  </si>
+  <si>
+    <t>1569</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1569/requerimento_03-2026-eluir_e_valmor_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre imóveis locados pela Prefeitura</t>
+  </si>
+  <si>
+    <t>1570</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1570/requerimento_04-2026-eluir_valmor_cleonaldo_celso_natanael_suelen_karine_fabianofabio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de nome das empresas prestadoras de serviços do Município de Ipiranga do Norte – MT</t>
+  </si>
+  <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1571/requerimento_05-2026-fabiano.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Saída da Mesa Diretora</t>
+  </si>
+  <si>
+    <t>1572</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1572/requerimento_06-2026-karine.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre medidas de prevenção ao assédio moral no âmbito da administração pública municipal, entre todas as secretárias.</t>
+  </si>
+  <si>
+    <t>1573</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1573/requerimento_07-2026-karine.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de esclarecimentos sobre os procedimentos adotados no processo seletivo de coordenadores da Rede Municipal de Educação – ano de 2025.</t>
+  </si>
+  <si>
     <t>1481</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>Mesa Diretora</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1481/projeto_de_lei_no_001-2026_-_altera_a_verba_indenizatoria_2026.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A VERBA DE NATUREZA INDENIZATÓRIA PELO EXERCÍCIO DA ATIVIDADE PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1482/projeto_de_lei__no_002-2026_-_adiantamento.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO REGIME DE ADIANTAMENTO DE NUMERÁRIO NO ÂMBITO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT E REVOGA A LEI MUNICIPAL Nº 705 DE MARÇO DE 2020 E A LEI MUNICIPAL Nº 825 DE 05 DE JULHO DE 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -816,68 +1500,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1492/indicacao_001-2026_fabio._praca_multissensorial_docx.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1493/indicacao_002-2026_fabio._projeto_cidade_limpa_docx.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1494/indicacao_003-2026_fabio._projeto_de_adm_de_pedagio_docx.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1495/indicacao_004-2026_fabio._tubos_armcos_docx.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_005-2026_karine_e_cleonaldo_cobertura_academia_da_saude_docx.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1497/indicacao_006-2026_karine_revitalizacao_e_calcamento_av_rio_branco_docx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1498/indicacao_007-2026_fabio._caminhao_limpa_fossa_docx.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1499/indicacao_008-2026_fabio._confraternizacao_docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1500/indicacao_009-2026_suellen._protetor_auricular_alunosdocx.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1501/indicacao_010-2026_fabio._incentivo_educacao_docx.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1502/indicacao_011-2026_fabio._cobertura_para_eventos_docx.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1503/indicacao_012-2026_eluir._limpeza_drenos_docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1504/indicacao_013-2026_fabio._enfeites_docx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1506/indicacao_015-2026_fabio._projetos_jovem_saude_docx.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_016-2026_fabio._construcao_campo_parque_das_emas_docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1508/indicacao_017-2026_celson._construcao_escola_profissionalizante_docx.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1509/indicacao_018-2026_fabio._ativar_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1510/indicacao_019-2026_celson._protecao_na_ponte_docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1512/indicacao_021-2026_fabio._acostamento_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1513/indicacao_022-2026_cleonaldo._multa_limpeza_do_lote.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1514/indicacao_023-2026_fabio._palestras_da_arrecadacao_nova.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1515/indicacao_024-2026_fabio._conscientizacao_do_titulo_de_eleitor.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1489/indicacao_025-2026_fabio._projeto_de_lei_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1490/indicacao_026-2026_valmor._iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1486/mocao_de_aplauso_001-2026-_karine_ines.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1484/pl_06_-_2026_projeto_de_lei_n_000_2026_-_abertura_de_crdito_especial_-_anulao_-_inclui_339197.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1483/pl_07_-_2026_-_projeto_de_lei_n._007-2026_reurb.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1485/requerimento_01-2026-karine.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1482/projeto_de_lei__no_002-2026_-_adiantamento.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1492/indicacao_001-2026_fabio._praca_multissensorial_docx.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1493/indicacao_002-2026_fabio._projeto_cidade_limpa_docx.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1494/indicacao_003-2026_fabio._projeto_de_adm_de_pedagio_docx.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1495/indicacao_004-2026_fabio._tubos_armcos_docx.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_005-2026_karine_e_cleonaldo_cobertura_academia_da_saude_docx.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1497/indicacao_006-2026_karine_revitalizacao_e_calcamento_av_rio_branco_docx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1498/indicacao_007-2026_fabio._caminhao_limpa_fossa_docx.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1499/indicacao_008-2026_fabio._confraternizacao_docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1500/indicacao_009-2026_suellen._protetor_auricular_alunosdocx.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1501/indicacao_010-2026_fabio._incentivo_educacao_docx.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1502/indicacao_011-2026_fabio._cobertura_para_eventos_docx.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1503/indicacao_012-2026_eluir._limpeza_drenos_docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1504/indicacao_013-2026_fabio._enfeites_docx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1506/indicacao_015-2026_fabio._projetos_jovem_saude_docx.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_016-2026_fabio._construcao_campo_parque_das_emas_docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1508/indicacao_017-2026_celson._construcao_escola_profissionalizante_docx.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1509/indicacao_018-2026_fabio._ativar_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1510/indicacao_019-2026_celson._protecao_na_ponte_docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1512/indicacao_021-2026_fabio._acostamento_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1513/indicacao_022-2026_cleonaldo._multa_limpeza_do_lote.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1514/indicacao_023-2026_fabio._palestras_da_arrecadacao_nova.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1515/indicacao_024-2026_fabio._conscientizacao_do_titulo_de_eleitor.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1489/indicacao_025-2026_fabio._projeto_de_lei_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1490/indicacao_026-2026_valmor._iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1532/indicacao_028-2026_fabio._abatedouro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1533/indicacao_029-2026_fabiano._prorrogacao_de_concurso.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1534/indicacao_030-2026_fabio._protocolo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1535/indicacao_031-2026_fabiano._cascalheira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1536/indicacao_032-2026_fabio._protocolos_na_saude.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1537/indicacao_033-2026_suellen._quebra_molas_rua_28_docx.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1516/indicacao_034-2026_fabio._catadores_e_eco_ponto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1517/indicacao_035-2026_fabio._readequar_a_poco_de_caldas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1538/indicacao_036-2026_fabio.pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1539/indicacao_037-2026_eluir._quebra_mola_docx.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1540/indicacao_038-2026_karine_-_dia_do_hamburguerdocx.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1542/indicacao_040-2026_fabio-_melhorias_e_remuneracoes_garis.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1543/indicacao_041-2026_suellen-_alteracao_da_legislacao_vigente_sobre_titulos_de_pos_graduacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1544/indicacao_042-2026_fabio-_ampliacao_de_profissionais_e_reoganizar_setor_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1545/indicacao_043-2026_fabio-_comodato_e__reformas_pastoral_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1546/indicacao_044-2026_natan-_qualificacao_e_capacitacao_de_profissionais_operadores_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1547/indicacao_045-2026_vamor-_construcao_de_barracao_no_campo_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1548/indicacao_046-2026-_celso_fabiano_fabio_valmornatancleonaldoeluirsuellenkarine-_complexo_esportivo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1549/indicacao_047-2026_fabiano-_instalacao_de_quatro_quiosque_na_praca.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1550/indicacao_048-2026_karine_-_manutencao_das_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1551/indicacao_049-2026_fabio-_gps_mt_010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1552/indicacao_050-2026_fabio-criar_com_a_maxima_breviedade_o_cpf_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1553/indicacao_051-2026_fabiano-_insentivo_financeiro_os_servidores_medicos_odontologos..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1554/indicacao_052-2026_fabio-estudos_aos_limites_territoriais.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1486/mocao_de_aplauso_001-2026-_karine_ines.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1555/portaria_01-2026_-assinada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1556/portaria_02-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1557/portaria_03-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1558/portaria_04-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1559/portaria_005-2026_-assinada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1560/portaria_06-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1561/portaria_07-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1562/portaria_08-2026-_assinada.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1563/portaria_09-2026_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1565/portaria_011-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1566/portaria_012-2026-_assinada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1567/portaria_13-2026-_ferias_keila_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1575/projeto_de_decreto_legislativo_001-2026-_aprovacao_contas_2024_revisado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1576/pl_01_-_2026_-_projeto_de_lei_n._001-2026_autoriza_o_municipio_contratra_operacao_de_credito_com_a_cef__com_garantia_da_uniao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1577/plc_02_-_2026_-_projeto_de_lei_complementar_n._002-2026_altera_estatuto_dos_servidores_e_pccs_-_amplia_licenca_premio_para_3_meses_e_altera_hora_atividade_dos_professores_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1518/plc_03_-_2026_-_projeto_de_lei_complementar_n._003-2026_altera_dispositivos_da_lei_complementar_042-2019_-_zeitur_-_area_destinada_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1578/pl_04_-_2026_-_projeto_de_lei_n._004-2026_altera_a_lei_n._913-2025_que_autorizou_a_permuta_de_equipamento_comunitario_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1579/plc_05-2026_-_projeto_de_lei_complementar_n._05-2026_-_altera_lc_05_tratamento_diferenciado_me_e_epp_nas_compras_publicas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1526/pl_01_-_2026_-_projeto_de_lei_n._001-2026_autoriza_o_municipio_contratra_operacao_de_credito_com_a_cef__com_garantia_da_uniao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1527/pl_02_-_2026_-_projeto_de_lei_n._002-2026_autoriza_o_municipio_subsidiar_custos_com_limpa_foca_para_o_comercio_local_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1479/pl_03_-_2026_-_projeto_de_lei_n._003-2026_componente_curricula_violencia_domestica_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1528/pl_04_-_2026_-_projeto_de_lei_n._004-2026_altera_a_lei_n._913-2025_que_autorizou_a_permuta_de_equipamento_comunitario_2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1530/pl_05_-_2026_-_projeto_de_lei_n._005-2026_autoriza_doar_imovel_ao_saae_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1484/pl_06_-_2026_projeto_de_lei_n_000_2026_-_abertura_de_crdito_especial_-_anulao_-_inclui_339197.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1483/pl_07_-_2026_-_projeto_de_lei_n._007-2026_reurb.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1529/pl_08_-_2026_-_projeto_de_lei_n._008-2026_altera_fundo_da_previdencia_dos_servidores_de_ipiranga.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1531/pl_09_-_2026_-_projeto_de_lei_n._009_-_rga_2026_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1487/pl_10_-_2026_-_projeto_de_lei_n._010_-_premiacao_iptu_2026_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1519/pl_11_-_2026_-_altera_composicao_do_conselho_do_meio_ambiente_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1520/pl_12_-_2026_-_projeto_de_lei_no_012_de_19_de_marco_2026_-__revoga_a_lei_891-2026_e_atualiza_os_valores_das_diarias.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_13_-_2026_-_projeto_de_lei_no_013_de_20_de_marco_2026_-__altera_a_lei_n.o_924-2026_para_incluir_residencias_unifamiliares_no_subsidio_do_limpa_fossa_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_14_-_2026_-_projeto_de_lei_n._14_-_2026_altera_composicao_do_conselho_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1524/pl_15_-_2026_-_projeto_de_lei_n._15_-_2026_institui_normas_de_combate_ao_loteamento_irregular_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1525/pl_16_-_2026_-_projeto_de_lei_n._16_-_2026_altera_frequencia_de_reuniao_do_consenho_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1521/pl_13_-_2026_-_projeto_de_lei_no_013_de_20_de_marco_2026_-__altera_a_lei_n.o_924-2026_para_incluir_residencias_unifamiliares_no_subsidio_do_limpa_fossa_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1485/requerimento_01-2026-karine.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1568/requerimento_02-2026-eluir_e_valmor.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1569/requerimento_03-2026-eluir_e_valmor_-_copia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1570/requerimento_04-2026-eluir_valmor_cleonaldo_celso_natanael_suelen_karine_fabianofabio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1571/requerimento_05-2026-fabiano.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1572/requerimento_06-2026-karine.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1573/requerimento_07-2026-karine.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1481/projeto_de_lei_no_001-2026_-_altera_a_verba_indenizatoria_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1482/projeto_de_lei__no_002-2026_-_adiantamento.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="25.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1569,335 +2252,1970 @@
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>123</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H28" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>125</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>126</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F29" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>130</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>30</v>
+        <v>123</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>70</v>
+        <v>131</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>134</v>
       </c>
       <c r="D31" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>134</v>
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>70</v>
+        <v>135</v>
       </c>
       <c r="H31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>29</v>
+        <v>138</v>
       </c>
       <c r="D32" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>134</v>
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>123</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>70</v>
+        <v>139</v>
       </c>
       <c r="H32" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>142</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>138</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>146</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>138</v>
+        <v>47</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="H34" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>51</v>
+        <v>150</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>138</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>70</v>
+        <v>151</v>
       </c>
       <c r="H35" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>154</v>
       </c>
       <c r="D36" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>145</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="H36" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>158</v>
       </c>
       <c r="D37" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>149</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>70</v>
+        <v>159</v>
       </c>
       <c r="H37" t="s">
-        <v>135</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>60</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>166</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>30</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>170</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>118</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H40" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>172</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>173</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H41" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>176</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>177</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>47</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H42" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>180</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>181</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H43" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>184</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>185</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H44" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>188</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>190</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H45" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>193</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>194</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>118</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H46" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>197</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>198</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H47" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>202</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>123</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H48" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>205</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>206</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>30</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H49" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>209</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>210</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H50" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>213</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>214</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>218</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>123</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H52" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>221</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>222</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H53" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>226</v>
+      </c>
+      <c r="E54" t="s">
+        <v>227</v>
+      </c>
+      <c r="F54" t="s">
+        <v>30</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H54" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>230</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
+        <v>231</v>
+      </c>
+      <c r="E55" t="s">
+        <v>232</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H55" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>235</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>17</v>
       </c>
-      <c r="D38" t="s">
-[...12 lines deleted...]
-        <v>135</v>
+      <c r="D56" t="s">
+        <v>231</v>
+      </c>
+      <c r="E56" t="s">
+        <v>232</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H56" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" t="s">
+        <v>231</v>
+      </c>
+      <c r="E57" t="s">
+        <v>232</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H57" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>241</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>25</v>
+      </c>
+      <c r="D58" t="s">
+        <v>231</v>
+      </c>
+      <c r="E58" t="s">
+        <v>232</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H58" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>244</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>29</v>
+      </c>
+      <c r="D59" t="s">
+        <v>231</v>
+      </c>
+      <c r="E59" t="s">
+        <v>232</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H59" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>247</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60" t="s">
+        <v>231</v>
+      </c>
+      <c r="E60" t="s">
+        <v>232</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H60" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>249</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" t="s">
+        <v>231</v>
+      </c>
+      <c r="E61" t="s">
+        <v>232</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H61" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>252</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62" t="s">
+        <v>231</v>
+      </c>
+      <c r="E62" t="s">
+        <v>232</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H62" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>255</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>46</v>
+      </c>
+      <c r="D63" t="s">
+        <v>231</v>
+      </c>
+      <c r="E63" t="s">
+        <v>232</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H63" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>258</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>51</v>
+      </c>
+      <c r="D64" t="s">
+        <v>231</v>
+      </c>
+      <c r="E64" t="s">
+        <v>232</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H64" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>260</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>55</v>
+      </c>
+      <c r="D65" t="s">
+        <v>231</v>
+      </c>
+      <c r="E65" t="s">
+        <v>232</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H65" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>59</v>
+      </c>
+      <c r="D66" t="s">
+        <v>231</v>
+      </c>
+      <c r="E66" t="s">
+        <v>232</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H66" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>266</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>64</v>
+      </c>
+      <c r="D67" t="s">
+        <v>231</v>
+      </c>
+      <c r="E67" t="s">
+        <v>232</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H67" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
+        <v>269</v>
+      </c>
+      <c r="E68" t="s">
+        <v>270</v>
+      </c>
+      <c r="F68" t="s">
+        <v>271</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H68" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>274</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>275</v>
+      </c>
+      <c r="E69" t="s">
+        <v>276</v>
+      </c>
+      <c r="F69" t="s">
+        <v>277</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H69" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>280</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>275</v>
+      </c>
+      <c r="E70" t="s">
+        <v>276</v>
+      </c>
+      <c r="F70" t="s">
+        <v>277</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H70" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>283</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" t="s">
+        <v>275</v>
+      </c>
+      <c r="E71" t="s">
+        <v>276</v>
+      </c>
+      <c r="F71" t="s">
+        <v>277</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H71" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>286</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>25</v>
+      </c>
+      <c r="D72" t="s">
+        <v>275</v>
+      </c>
+      <c r="E72" t="s">
+        <v>276</v>
+      </c>
+      <c r="F72" t="s">
+        <v>277</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H72" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>289</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>29</v>
+      </c>
+      <c r="D73" t="s">
+        <v>275</v>
+      </c>
+      <c r="E73" t="s">
+        <v>276</v>
+      </c>
+      <c r="F73" t="s">
+        <v>277</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H73" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>292</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>293</v>
+      </c>
+      <c r="E74" t="s">
+        <v>294</v>
+      </c>
+      <c r="F74" t="s">
+        <v>277</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H74" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>297</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>293</v>
+      </c>
+      <c r="E75" t="s">
+        <v>294</v>
+      </c>
+      <c r="F75" t="s">
+        <v>277</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H75" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>300</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" t="s">
+        <v>293</v>
+      </c>
+      <c r="E76" t="s">
+        <v>294</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H76" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>303</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D77" t="s">
+        <v>293</v>
+      </c>
+      <c r="E77" t="s">
+        <v>294</v>
+      </c>
+      <c r="F77" t="s">
+        <v>277</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H77" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>306</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>29</v>
+      </c>
+      <c r="D78" t="s">
+        <v>293</v>
+      </c>
+      <c r="E78" t="s">
+        <v>294</v>
+      </c>
+      <c r="F78" t="s">
+        <v>277</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H78" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>309</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>34</v>
+      </c>
+      <c r="D79" t="s">
+        <v>293</v>
+      </c>
+      <c r="E79" t="s">
+        <v>294</v>
+      </c>
+      <c r="F79" t="s">
+        <v>277</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H79" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>312</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80" t="s">
+        <v>293</v>
+      </c>
+      <c r="E80" t="s">
+        <v>294</v>
+      </c>
+      <c r="F80" t="s">
+        <v>277</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H80" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>315</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81" t="s">
+        <v>293</v>
+      </c>
+      <c r="E81" t="s">
+        <v>294</v>
+      </c>
+      <c r="F81" t="s">
+        <v>277</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H81" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>318</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>46</v>
+      </c>
+      <c r="D82" t="s">
+        <v>293</v>
+      </c>
+      <c r="E82" t="s">
+        <v>294</v>
+      </c>
+      <c r="F82" t="s">
+        <v>277</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H82" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>321</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>51</v>
+      </c>
+      <c r="D83" t="s">
+        <v>293</v>
+      </c>
+      <c r="E83" t="s">
+        <v>294</v>
+      </c>
+      <c r="F83" t="s">
+        <v>277</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H83" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>324</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>55</v>
+      </c>
+      <c r="D84" t="s">
+        <v>293</v>
+      </c>
+      <c r="E84" t="s">
+        <v>294</v>
+      </c>
+      <c r="F84" t="s">
+        <v>277</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H84" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>327</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>59</v>
+      </c>
+      <c r="D85" t="s">
+        <v>293</v>
+      </c>
+      <c r="E85" t="s">
+        <v>294</v>
+      </c>
+      <c r="F85" t="s">
+        <v>277</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H85" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>330</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>64</v>
+      </c>
+      <c r="D86" t="s">
+        <v>293</v>
+      </c>
+      <c r="E86" t="s">
+        <v>294</v>
+      </c>
+      <c r="F86" t="s">
+        <v>277</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H86" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>333</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>68</v>
+      </c>
+      <c r="D87" t="s">
+        <v>293</v>
+      </c>
+      <c r="E87" t="s">
+        <v>294</v>
+      </c>
+      <c r="F87" t="s">
+        <v>277</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H87" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>336</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>73</v>
+      </c>
+      <c r="D88" t="s">
+        <v>293</v>
+      </c>
+      <c r="E88" t="s">
+        <v>294</v>
+      </c>
+      <c r="F88" t="s">
+        <v>277</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H88" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>339</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>77</v>
+      </c>
+      <c r="D89" t="s">
+        <v>293</v>
+      </c>
+      <c r="E89" t="s">
+        <v>294</v>
+      </c>
+      <c r="F89" t="s">
+        <v>277</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H89" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>342</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>81</v>
+      </c>
+      <c r="D90" t="s">
+        <v>293</v>
+      </c>
+      <c r="E90" t="s">
+        <v>294</v>
+      </c>
+      <c r="F90" t="s">
+        <v>277</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H90" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>344</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>345</v>
+      </c>
+      <c r="E91" t="s">
+        <v>346</v>
+      </c>
+      <c r="F91" t="s">
+        <v>347</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H91" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>349</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>350</v>
+      </c>
+      <c r="E92" t="s">
+        <v>351</v>
+      </c>
+      <c r="F92" t="s">
+        <v>30</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H92" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>354</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>17</v>
+      </c>
+      <c r="D93" t="s">
+        <v>350</v>
+      </c>
+      <c r="E93" t="s">
+        <v>351</v>
+      </c>
+      <c r="F93" t="s">
+        <v>60</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H93" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>357</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>21</v>
+      </c>
+      <c r="D94" t="s">
+        <v>350</v>
+      </c>
+      <c r="E94" t="s">
+        <v>351</v>
+      </c>
+      <c r="F94" t="s">
+        <v>118</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H94" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>360</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>25</v>
+      </c>
+      <c r="D95" t="s">
+        <v>350</v>
+      </c>
+      <c r="E95" t="s">
+        <v>351</v>
+      </c>
+      <c r="F95" t="s">
+        <v>69</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H95" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>363</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>29</v>
+      </c>
+      <c r="D96" t="s">
+        <v>350</v>
+      </c>
+      <c r="E96" t="s">
+        <v>351</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H96" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>366</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D97" t="s">
+        <v>350</v>
+      </c>
+      <c r="E97" t="s">
+        <v>351</v>
+      </c>
+      <c r="F97" t="s">
+        <v>30</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H97" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>369</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98" t="s">
+        <v>350</v>
+      </c>
+      <c r="E98" t="s">
+        <v>351</v>
+      </c>
+      <c r="F98" t="s">
+        <v>30</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H98" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>372</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
+        <v>373</v>
+      </c>
+      <c r="E99" t="s">
+        <v>374</v>
+      </c>
+      <c r="F99" t="s">
+        <v>347</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H99" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>377</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>17</v>
+      </c>
+      <c r="D100" t="s">
+        <v>373</v>
+      </c>
+      <c r="E100" t="s">
+        <v>374</v>
+      </c>
+      <c r="F100" t="s">
+        <v>347</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H100" t="s">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>