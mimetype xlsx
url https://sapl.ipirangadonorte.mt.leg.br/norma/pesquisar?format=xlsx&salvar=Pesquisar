--- v1 (2026-02-04)
+++ v2 (2026-05-05)
@@ -48,11095 +48,11095 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1111/resolucao_no_006-2025__calendario_2026.doc</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1111/resolucao_no_006-2025__calendario_2026.doc</t>
   </si>
   <si>
     <t>“Fixa o Calendário Legislativo para o Ano de 2026.”</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1109/lei_complementar_n._085_2025_reabre_ate_14_de_novembro_de_2025_os_prazos_de_adesao_ao_refaz.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1109/lei_complementar_n._085_2025_reabre_ate_14_de_novembro_de_2025_os_prazos_de_adesao_ao_refaz.pdf</t>
   </si>
   <si>
     <t>Reabre, até 14 de novembro de 2025, os prazos de adesão ao Programa Municipal de Recuperação de Crédito da Fazenda Pública – REFAZ e ao parcelamento excepcional do ITBI, previstos na Lei Complementar nº 081, de 27 de maio de 2025.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1108/lei_complementar_n._084_2025_dispoe_sobre_a_criacao_e_a_modificacao_de_cargos_vagas_e_funcoes_na_e.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1108/lei_complementar_n._084_2025_dispoe_sobre_a_criacao_e_a_modificacao_de_cargos_vagas_e_funcoes_na_e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e a modificação de cargos, vagas e funções na estrutura da Administração Pública Municipal, no âmbito do Poder Executivo do Município de Ipiranga do Norte-MT; altera dispositivos da Lei Complementar nº 47, de 2020, e da Lei Municipal nº 704, de 2020; e dá outras providências.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1107/lei_complementar_n._083_2025_-_dispoes_sobre_criacao_de_cargos_em_comissao_e_altera_os_anexos_i_e_ii.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1107/lei_complementar_n._083_2025_-_dispoes_sobre_criacao_de_cargos_em_comissao_e_altera_os_anexos_i_e_ii.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO _x000D_
 DE PROVIMENTO EM COMISSÃO, DE LIVRE _x000D_
 NOMEAÇÃO E EXONERAÇÃO, E ALTERA O _x000D_
 ANEXO II E III DO PLANO DE CARGOS, _x000D_
 CARREIRAS E VENCIMENTOS DA CÂMARA _x000D_
 MUNICIPAL DE IPIRANGA DO NORTE-MT E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1106/lei_complementar_n._082_2025_revoga_a_lei_complementar_066-2022_auxilio_alimentacao_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1106/lei_complementar_n._082_2025_revoga_a_lei_complementar_066-2022_auxilio_alimentacao_1.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR Nº _x000D_
 066/2022 E ALTERA AS TABELAS 01 E 03 DO _x000D_
 ANEXO VI DA LEI COMPLEMENTAR Nº _x000D_
 047/2020, QUE DISPÕEM SOBRE O AUXÍLIO _x000D_
 ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1105/lei_complementar_n._081_2025_institui_o_programa_de_recuperacao_de_credito_da_fazenda_publica_refaz.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1105/lei_complementar_n._081_2025_institui_o_programa_de_recuperacao_de_credito_da_fazenda_publica_refaz.pdf</t>
   </si>
   <si>
     <t>INSTITUI _x000D_
 O _x000D_
 PROGRAMA _x000D_
 DE _x000D_
 RECUPERAÇÃO DE CRÉDITO DA FAZENDA _x000D_
 PÚBLICA MUNICIPAL E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1091/lei_no_887_de_20_de_maio_de_2025_autoriza_adquirir_area_de_114982_ha.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1091/lei_no_887_de_20_de_maio_de_2025_autoriza_adquirir_area_de_114982_ha.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ADQUIRIR ÁREA DE 11,4982HA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1090/lei_no_886_de_20_de_maio_de_2025_abre_credito_adicional_suplementar_r_694.24336.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1090/lei_no_886_de_20_de_maio_de_2025_abre_credito_adicional_suplementar_r_694.24336.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2025 DO MUNICÍPIO DE IPIRANGA DO NORTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1089/lei_no_885_de_29_de_abril_de_2025_credito_adicional_especial_r_729.83135.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1089/lei_no_885_de_29_de_abril_de_2025_credito_adicional_especial_r_729.83135.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1088/lei_no_884_de_29_de_abril_de_2025__incentivo_a_arrecadacao_do_iptu_2025.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1088/lei_no_884_de_29_de_abril_de_2025__incentivo_a_arrecadacao_do_iptu_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER O INCENTIVO A ARRECADAÇÃO DO IPTU 2025, COM SORTEIO DE PRÊMIOS EM MOEDA CORRENTE NACIONAL DESTINADO A PREMIAÇÕES RELATIVA AO SORTEIO DO IPTU PREMIADO 2025 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1087/lei_no_883_de_29_de_abril_de_2025_credito_adicional_especial_r_1.424.20000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1087/lei_no_883_de_29_de_abril_de_2025_credito_adicional_especial_r_1.424.20000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no orçamento vigente e dá Outras Providências, para criação de dotação.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1085/lei_no_881_de_25_de_marco_de_2025_ratifica_a_participacao_do_municipio_e_autoriza_firmar_contra.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1085/lei_no_881_de_25_de_marco_de_2025_ratifica_a_participacao_do_municipio_e_autoriza_firmar_contra.pdf</t>
   </si>
   <si>
     <t>Ratifica a participação do Município e autoriza o Poder Executivo Municipal firmar Contrato de Rateio com o Consórcio Intermunicipal de Desenvolvimento Econômico Social e Ambiental Alto Teles Pires e dá outras providências</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1084/lei_no_880_de_17_de_marco_de_2025_-_cria_o_conselho_municipal_de_desenvolvimento_rural_sustenta.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1084/lei_no_880_de_17_de_marco_de_2025_-_cria_o_conselho_municipal_de_desenvolvimento_rural_sustenta.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Desenvolvimento Rural Sustentável e Solidário (CMDRSS) e dá outras providências</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1083/lei_no_879_de_17_de_marco_de_2025_-_autoriza_firmar_instrumento_e_alienar_areas_publicas_para_c.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1083/lei_no_879_de_17_de_marco_de_2025_-_autoriza_firmar_instrumento_e_alienar_areas_publicas_para_c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMILIA HABITAÇÃO</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1082/lei_no_878_de_17_de_marco_de_2025_-_alteracao_de_dispositivos_da_lei_518-2015_conselho_municipal_de_direitos_da_pessoa_idosa_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1082/lei_no_878_de_17_de_marco_de_2025_-_alteracao_de_dispositivos_da_lei_518-2015_conselho_municipal_de_direitos_da_pessoa_idosa_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivos da lei municipal n.º 518 de 23 de junho de 2015 que criou o Conselho Municipal de Direitos do Idoso e do Fundo Municipal de Direitos do Idoso e dá outras Providências</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1097/resolucao_no_004-2025_procuradoria_da_muher.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1097/resolucao_no_004-2025_procuradoria_da_muher.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher no âmbito do Poder Legislativo do Município de Ipiranga do Norte/MT e dá outras providências.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1096/resolucao_no_003-2025_organograma.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1096/resolucao_no_003-2025_organograma.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA E ORGANIZACIONAL DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1081/lei_no_877_de_07_de_marco_de_2025_-_autoriza_extincao_de_credito_tributario_por_dacao_em_pagame.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1081/lei_no_877_de_07_de_marco_de_2025_-_autoriza_extincao_de_credito_tributario_por_dacao_em_pagame.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ipiranga do Norte a realizar a extinção do crédito tributário referente a IPTU do loteamento Golden Valle através da dação em pagamento e dá outras providências</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1080/lei_no_876_de_07_de_marco_de_2025_-_altera_dispositivos_da_lei_no_857-2024_politica_de_assistencia_social_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1080/lei_no_876_de_07_de_marco_de_2025_-_altera_dispositivos_da_lei_no_857-2024_politica_de_assistencia_social_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivos da lei de Organização da Política Pública de Assistência Social no Município de Ipiranga do Norte-MT, Lei Municipal nº 857 de 12 de julho de 2024 e dá outras Providências</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1079/lei_no_875_de_28_de_fevereiro_de_2025_-_aumento_real_aos_servidores_do_legislativo_municipal_2.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1079/lei_no_875_de_28_de_fevereiro_de_2025_-_aumento_real_aos_servidores_do_legislativo_municipal_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUMENTO REAL AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL CONFORME PRESCREVE A LEI COMPLEMENTAR MUNICIPAL Nº 048/2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1086/lei_no_882_de_25_de_marco_de_2025_autoriza_o_municipio_de_ipiranga_do_norte__mt_a_aderir_ao_consorcio_interfederativo_de_compras_publicas.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1086/lei_no_882_de_25_de_marco_de_2025_autoriza_o_municipio_de_ipiranga_do_norte__mt_a_aderir_ao_consorcio_interfederativo_de_compras_publicas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ipiranga do Norte – MT a aderir ao consórcio interfederativo de compras públicas do estado de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1078/lei_no_874_de_11_de_fevereiro_de_2025_-_autorizacao_filiacao_amm_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1078/lei_no_874_de_11_de_fevereiro_de_2025_-_autorizacao_filiacao_amm_1.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Autorização ao Poder Executivo para Filiar-se ao Município de Ipiranga do Norte à Associação Mato-grossense dos Municípios - AMM e da Outras Providências</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1077/lei_no_873_de_11_de_fevereiro_de_2025_-_rga_e_aumento_real.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1077/lei_no_873_de_11_de_fevereiro_de_2025_-_rga_e_aumento_real.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Revisão Geral Anual na remuneração dos Servidores Públicos Municipais e nos subsídios dos Agentes Políticos, bem como concede aumento real aos servidores do Poder Executivo Municipal conforme prescreve a Lei Complementar Municipal nº 047/2020, e dá outras providências</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1103/decreto_legislativo_001-2025-_aprovacao_contas_2023.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1103/decreto_legislativo_001-2025-_aprovacao_contas_2023.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2023</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1095/resolucao_no_002-2025_comissoes_ccj_ctf.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1095/resolucao_no_002-2025_comissoes_ccj_ctf.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2025 E ALTERA O CAPUT DO ARTIGO 120, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE – MT</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1104/lei_complementar_n._080_2025_dispoe_sobre_cargos_carreiras_e_vencimento_servidores_camara_municipal_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1104/lei_complementar_n._080_2025_dispoe_sobre_cargos_carreiras_e_vencimento_servidores_camara_municipal_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO DE LIVRE NOMEAÇÃO E EXONERAÇÃO, ALTERANDO O ANEXO II E III DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1094/resolucao_no_001-2025.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1094/resolucao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Fixa o Calendário Legislativo para o Ano de 2025.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1076/lei_no_871_de_23_de_dezembro_-_autoriza_remanejamento_pdf.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1076/lei_no_871_de_23_de_dezembro_-_autoriza_remanejamento_pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e a transferência de saldos Orçamentário na LOA – Lei Orçamentária Anual do Município de Ipiranga do Norte para o Exercício Financeiro de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1075/lei_no_870_de_23_de_dezembro_de_2024_loa_2025_pdf.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1075/lei_no_870_de_23_de_dezembro_de_2024_loa_2025_pdf.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Ipiranga do Norte para o Exercício Financeiro de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1074/lei_no_869_de_23_de_dezembro_de_2024_compatibilizacao_ppa_ldo_loa_pdf.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1074/lei_no_869_de_23_de_dezembro_de_2024_compatibilizacao_ppa_ldo_loa_pdf.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DOS ANEXOS DE METAS DO PLANO PLURIANUAL - PPA 2024/2025 E DAS PRIORIDADES E METAS DA LDO- LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025 DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1073/lei_no_868_de_20_de_dezembro_de_2024._altera_a_lei_816_de_abril_de_2023-_programa_vereador_mirim_pdf.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1073/lei_no_868_de_20_de_dezembro_de_2024._altera_a_lei_816_de_abril_de_2023-_programa_vereador_mirim_pdf.pdf</t>
   </si>
   <si>
     <t>ALTERA O “CAPUT” DO ART. 4º, DO ARTIGO 12 E DO ART. 10, DA LEI Nº 816, DE 28 DE ABRIL DE 2023, QUE INSTITUI NO ÂMBITO DO MUNICÍPIO DE IPIRANGA DO NORTE O PROGRAMA ‘VEREADOR MIRIM FORMANDO CIDADÃOS POLITIZADOS’ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1093/resolucao_no_004-2024.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1093/resolucao_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 2º, do Regimento Interno da Câmara Municipal de Ipiranga do Norte, Estado de Mato Grosso</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1072/lei_no_867_de_12_de_dezembro_de_2024._dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes_pdf.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1072/lei_no_867_de_12_de_dezembro_de_2024._dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes_pdf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TRANSPORTES (FMT), JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SERVIÇOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1071/lei_no_866_de_12_de_dezembro_de_2024._dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal_pdf.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1071/lei_no_866_de_12_de_dezembro_de_2024._dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal_pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da lei do Serviço de Inspeção Municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no Município de Ipiranga do Norte/MT e dá outras providências.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1070/lei_no_865_de_02_de_outubro_de_2024-_ldo_2025.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1070/lei_no_865_de_02_de_outubro_de_2024-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1069/lei_no_864_de_02_de_outubro_de_2024-_revisao_do_ppa_pdf.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1069/lei_no_864_de_02_de_outubro_de_2024-_revisao_do_ppa_pdf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO REFERENTE AO EXERCÍCIO DE 2025, CONSTANTE NO PLANO PLURIANUAL DO QUADRIÊNIO DO PPA – PLANO PLURIANUAL  - 2022/2025 DO MUNICIPIO DE IPIRANGA DO NORTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1102/decreto_legislativo_005-2024_gisele.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1102/decreto_legislativo_005-2024_gisele.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, A SENHORA GISELE TOCHETTO</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1101/decreto_legislativo_004-2024_ines.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1101/decreto_legislativo_004-2024_ines.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, A SENHORA INÊS CARMEN MANFRIN</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1100/decreto_legislativo_003-2024_magaly.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1100/decreto_legislativo_003-2024_magaly.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, A SENHORA MAGALY ANTONIETA GUIOTTO ALESSI.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1068/lei_no_863_pdf.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1068/lei_no_863_pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a locar imóvel no município de Ipiranga do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1065/lei_no_862_de_29_de_agosto_de_2024-_criacao_do_programa_municipal_de_praticas_de_construcao_de_paz__1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1065/lei_no_862_de_29_de_agosto_de_2024-_criacao_do_programa_municipal_de_praticas_de_construcao_de_paz__1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Programa Municipal de Práticas de Construção de Paz nas Escolas”, e dá outras providências</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1099/decreto_legislativo_002-2024_nelvio_tocolinii.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1099/decreto_legislativo_002-2024_nelvio_tocolinii.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, AO SENHOR NELVIO TOCOLINI IN MEMÓRIAM</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1098/decreto_legislativo_001-2024_elenice_rogeri.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1098/decreto_legislativo_001-2024_elenice_rogeri.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, A SENHORA ELENICE ROGERI.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1064/lei_no_861_de_23_de_agosto_de_2024_criacao_do_conselho_e_o_fundo_especial_da_mulher_cmm.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1064/lei_no_861_de_23_de_agosto_de_2024_criacao_do_conselho_e_o_fundo_especial_da_mulher_cmm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Mulher – CMDM e dá outras providências</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1063/lei_no_860_de_15_de_agosto_de_2024_autoria_do_legislativo_municipal_denominacao_ao_plenario_da_cama.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1063/lei_no_860_de_15_de_agosto_de_2024_autoria_do_legislativo_municipal_denominacao_ao_plenario_da_cama.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Plenário da Câmara Municipal de Vereadores de Ipiranga do Norte Mato Grosso de Plenário Nélvio Tocolini</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1062/lei_no_859_de_15_de_agosto_2024_-_abertura_de_credito_suplementar_-_saude__transposicao_reprogramcao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1062/lei_no_859_de_15_de_agosto_2024_-_abertura_de_credito_suplementar_-_saude__transposicao_reprogramcao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL MEDIANTE TRANSPOSIÇÃO E A TRANSFERÊNCIA DE RECURSOS ORÇAMENTÁRIOS, NO ORÇAMENTO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE/MT PARA O EXERCÍCIO 2024 DE ACORDO COM A LEI COMPLEMENTAR FEDERAL Nº 172/2020, ALTERADA PELA LEI COMPLEMENTAR FEDERAL Nº 205/2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1061/lei_no_858_de_15_de_agosto_2024_-_abertura_de_credito_especial_-_lei_aldir_blanck1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1061/lei_no_858_de_15_de_agosto_2024_-_abertura_de_credito_especial_-_lei_aldir_blanck1.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a abrir crédito adicional especial na lei orçamentária anual do exercício de 2024 destinado a execução de projetos culturais oriundos da Lei nº 14.399/2022 (Aldir Blanc), e dá outras providências</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1060/lei_no_857_de_12_de_julho_de_2024_organizacao_das_politicas_publicas_de_assistencia_social.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1060/lei_no_857_de_12_de_julho_de_2024_organizacao_das_politicas_publicas_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização da Política Pública de Assistência Social e regulamenta o Sistema Único de Assistência Social no Município de Ipiranga do Norte - MT e dá outras providências</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1110/lei_complementar_n._077_2024_dispoe_sobre_ampliacao_de_vagas_do_quadro_permanente_da_lc_047-2020_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1110/lei_complementar_n._077_2024_dispoe_sobre_ampliacao_de_vagas_do_quadro_permanente_da_lc_047-2020_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AMPLIAÇÃO DE VAGAS NO QUADRO _x000D_
 PERMANENTE DA ADMINISTRAÇÃO, ALTERANDO OS _x000D_
 RESPECTIVOS ANEXOS DA LEI COMPLEMENTAR Nº 047 _x000D_
 DE 06 DE JANEIRO DE 2020 E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1059/lei_no_856_de_28_de_junho_de_2024_contrato_de_programa_sim_cidesa.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1059/lei_no_856_de_28_de_junho_de_2024_contrato_de_programa_sim_cidesa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Ipiranga do Norte-MT a firmar contrato de programa com o Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental Alto Teles Pires – CIDESA com o objetivo de execução do Serviço Inspeção Municipal de forma associada e dá outras providências</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1058/lei_no_855_de_28_de_junho_de_2024_fixa_subsidios_dos_vereadores_2025-2028.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1058/lei_no_855_de_28_de_junho_de_2024_fixa_subsidios_dos_vereadores_2025-2028.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE IPIRANGA DO NORTE/MT PARA A LEGISLATURA 2025/2028 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1092/resolucao_no_003-2024.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1092/resolucao_no_003-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO SAÚDE AOS SERVIDORES EFETIVOS E COMISSIONADOS DO PODER LEGISLATIVO DE IPIRANGA DO NORTE -MT.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1057/lei_no_854_de_24_de_junho_de_2024_credito_adicional_suplementar_camara_66_mil.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1057/lei_no_854_de_24_de_junho_de_2024_credito_adicional_suplementar_camara_66_mil.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2024 DO MUNICÍPIO DE IPIRANGA DO NORTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1056/lei_no_853_de_21_de_junho_de_2024_termo_de_cooperacao_vale_do_verde_90_mil_litros_de_diesel_mt_484.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1056/lei_no_853_de_21_de_junho_de_2024_termo_de_cooperacao_vale_do_verde_90_mil_litros_de_diesel_mt_484.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR ACORDO DE COOPERAÇÃO COM A ASSOCIACAO DOS PRODUTORES DA RODOVIA DO VALE DO VERDE, DESTINADO A AQUISIÇÃO DE ÓLEO DIESEL PARA EXECUÇÃO DA OBRA DE PAVIMENTAÇÃO DA RODOVIA ESTADUAL MT484, ABRE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1055/lei_no_852_de_11_de_junho_de_2024_dispoes_sobre_credito_adicional_suplementar_camara_r_956.00571_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1055/lei_no_852_de_11_de_junho_de_2024_dispoes_sobre_credito_adicional_suplementar_camara_r_956.00571_1.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1067/lei_complementar_n._079_2024_dispoe_sobre_o_refaz_2024_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1067/lei_complementar_n._079_2024_dispoe_sobre_o_refaz_2024_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO DA FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1066/lei_complementar_n._078_2024_dispoe_sobre_alteracao_de_artigos_da_lc_046-2020_estatuto_dos_servidores_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1066/lei_complementar_n._078_2024_dispoe_sobre_alteracao_de_artigos_da_lc_046-2020_estatuto_dos_servidores_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE ARTIGOS DA LEI COMPLEMENTAR Nº 46 DE 06 DE JANEIRO DE 2020, ESTATUTO DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO MUNICÍPIO DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1054/lei_no_851_de_03_de_junho_de_2024_dispoe_sobre_contratacoes_por_tempo_determinado_e_revoga_lei_234-2009.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1054/lei_no_851_de_03_de_junho_de_2024_dispoe_sobre_contratacoes_por_tempo_determinado_e_revoga_lei_234-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1053/lei_no_850_de_23_de_maio_de_2024_autoriza_demolir_portico.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1053/lei_no_850_de_23_de_maio_de_2024_autoriza_demolir_portico.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a demolir e baixar do patrimônio público o pórtico construído na MT 242 entroncamento com a Avenida Rio Branco entrada da cidade de Ipiranga do Norte-MT</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1041/lei_no_849_de_09_de_maio_de_2024_autoriza_o_poder_executivo_municipal_a_adquirir_08_terrenos_urbanos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1041/lei_no_849_de_09_de_maio_de_2024_autoriza_o_poder_executivo_municipal_a_adquirir_08_terrenos_urbanos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Adquirir 08 terrenos urbanos destinados a obras e instalações do interesse do município, abre crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1040/lei_no_848_de_09_de_maio_de_2024_iptu_premiado.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1040/lei_no_848_de_09_de_maio_de_2024_iptu_premiado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER O INCENTIVO A ARRECADAÇÃO DO IPTU 2024, COM SORTEIO DE PRÊMIOS EM MOEDA CORRENTE NACIONAL E A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2024 DESTINADO A PREMIAÇÕES RELATIVA AO SORTEIO DO IPTU PREMIADO 2024 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1052/resolucao_no_002-2024.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1052/resolucao_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo segundo, do art. 7º, o inciso I, do Regimento Interno da Câmara Municipal de Ipiranga do Norte, Estado de Mato Grosso, bem como o artigo 1º e 3º, do Calendário Legislativo do ano de 2024, Resolução nº 007/2023</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1039/lei_no_847_de_19_de_abril_de_2024_homologacao_do_relatorio_de_reavaliacao_atuarial_2024.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1039/lei_no_847_de_19_de_abril_de_2024_homologacao_do_relatorio_de_reavaliacao_atuarial_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A HOMOLOGAÇÃO DO RELATÓRIO DA REAVALIAÇÃO ATUARIAL DE 2024, FIXA O PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL CUSTEADO PELO ENTE FEDERATIVO, CONFORME DIRETRIZES EMANADAS PELA PORTARIA MTP Nº 1.467, DE 02 JUNHO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1038/lei_no_846_de_09_de_abril_de_2024_altera_conselho_gestor_do_fhis_da_lei_237-2009.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1038/lei_no_846_de_09_de_abril_de_2024_altera_conselho_gestor_do_fhis_da_lei_237-2009.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 5º, § 1o E § 3o DA LEI MUNICIPAL Nº 237/2009 QUE CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS E INSTITUI O CONSELHO GESTOR DO FHIS</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1037/lei_no_845_de_28_de_fevereiro_de_2024_altera_a_lei_816-2023_vereador_mirim_-_poder_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1037/lei_no_845_de_28_de_fevereiro_de_2024_altera_a_lei_816-2023_vereador_mirim_-_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 816, de 28 de abril de 2023, institui no âmbito do Município de Ipiranga do Norte o programa Vereador Mirim formando cidadãos politizados e dá outras providências</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Reabrem por motivo de excepcional interesse público os prazos constantes no art. 1º, inciso IV e art. 2º da Lei Municipal nº 603/2017 que deu nova redação ao art. 3º da Lei Municipal 230 de 15 de dezembro de 2008 e dá outras providências</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1035/lei_no_843_de_08_de_fevereiro_de_2024_rga_do_poder_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1035/lei_no_843_de_08_de_fevereiro_de_2024_rga_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES PUBLICOS E AOS SUBSIDIOS DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1034/lei_no_842_de_08_de_fevereiro_de_2024_rga_e_aumento_real.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1034/lei_no_842_de_08_de_fevereiro_de_2024_rga_e_aumento_real.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Revisão Geral Anual na remuneração dos Servidores Públicos Municipais e nos subsídios dos Agentes Políticos e Aumento Real na remuneração dos Servidores Públicos Municipais, conforme prescreve a Lei Complementar Municipal nº 047/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1033/lei_no_841_de_08_de_fevereiro_de_2024_credito_adicional_especial_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1033/lei_no_841_de_08_de_fevereiro_de_2024_credito_adicional_especial_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a abrir crédito adicional especial na lei orçamentária anual do exercício de 2024 destinado a execução de projetos culturais oriundos da Lei Paulo Gustavo, e dá outras providências</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1051/resolucao_no_001-2024_comissoes_ccj_ctf.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1051/resolucao_no_001-2024_comissoes_ccj_ctf.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2024 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1050/decreto_legislativo_006-2023.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1050/decreto_legislativo_006-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento dos Restos a Pagar Inscritos em exercícios anteriores, e dá outras Providencias</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1030/lei_no_840_de_13_de_dezembro_de_23023_autoria_do_legislativo_recebimento_de_doacao_de_projetos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1030/lei_no_840_de_13_de_dezembro_de_23023_autoria_do_legislativo_recebimento_de_doacao_de_projetos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO, PELO MUNICÍPIO DE IPIRANGA DO NORTE, DE PROJETOS DE ARQUITETURA, ENGENHARIA, EM DOAÇÃO, SEM ÔNUS OU ENCARGOS, DE PESSOA FÍSICA OU JURÍDICA DE DIREITO PRIVADO OU VIA CONSÓRCIO</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1029/lei_no_839_de_13_de_dezembro_de_2023_regulamenta_o_piso_da_enfermagem.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1029/lei_no_839_de_13_de_dezembro_de_2023_regulamenta_o_piso_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO FEDERAL VISANDO DAR CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL Nº 14.434, DE 4 DE AGOSTO DE 2022 QUE INSTITUIU O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA, AUTORIZANDO O PODER EXECUTIVO A REALIZAR O DEVIDO REPASSE AOS SERVIDORES DA REDE MUNICIPAL PÚBLICA DE SAÚDE DE IPIRANGA DO NORTE-MT NOS TERMOS DA PORTARIA GM/MS Nº 1.135, DE 16 DE AGOSTO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1028/lei_no_838_de_12_de_dezembro_de_2023_credito_adicional_especial_no_orcamento_de_2023.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1028/lei_no_838_de_12_de_dezembro_de_2023_credito_adicional_especial_no_orcamento_de_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023 DO MUNICÍPIO DE IPIRANGA DO NORTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1027/lei_no_837_de_12_de_dezembro_de_2023_credito_adicional_suplementar_no_orcamento_de_2023.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1027/lei_no_837_de_12_de_dezembro_de_2023_credito_adicional_suplementar_no_orcamento_de_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2023 DO MUNICÍPIO DE IPIRANGA DO NORTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1045/resolucao_no_007-2023_calend..pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1045/resolucao_no_007-2023_calend..pdf</t>
   </si>
   <si>
     <t>Fixa o Calendário Legislativo para o Ano de 2024.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1042/resolucao_no_003-2023_reg._int.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1042/resolucao_no_003-2023_reg._int.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno da Câmara Municipal de Ipiranga do Norte/MT, Resolução nº 004/2012.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1026/lei_no_836_de_08_e_dezembro_de_2023_aut._abert._de_cred._adic._remanej._na_loa_para_o_exerc._de_2024.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1026/lei_no_836_de_08_e_dezembro_de_2023_aut._abert._de_cred._adic._remanej._na_loa_para_o_exerc._de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e a transferência de saldos Orçamentário na LOA – Lei Orçamentária Anual do Município de Ipiranga do Norte para o Exercício Financeiro de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1025/lei_no_835_de_08_de_dezembro_de_2023_altera_anexos_ppa_2024-2025.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1025/lei_no_835_de_08_de_dezembro_de_2023_altera_anexos_ppa_2024-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DE METAS DO PLANO PLURIANUAL - PPA 2024/2025 E DAS PRIORIDADES E METAS DA LDO- LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024 DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1024/lei_no_834_de_08_de_dezembro_de_2023_loa_2024.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1024/lei_no_834_de_08_de_dezembro_de_2023_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Ipiranga do Norte para o Exercício Financeiro de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1048/decreto_legislativo_004-2023_sadi.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1048/decreto_legislativo_004-2023_sadi.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, AO SENHOR JOSÉ SADI NORO</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1032/lei_complementar_n._076_2023_cria_cargo_de_vigia_com_04_vagas.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1032/lei_complementar_n._076_2023_cria_cargo_de_vigia_com_04_vagas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE VIGIA NO QUADRO PERMANENTE DA ADMINISTRAÇÃO, ALTERANDO OS RESPECTIVOS ANEXOS DA LEI COMPLEMENTAR Nº 047 DE 06 DE JANEIRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1023/lei_no_833_de_14_de_novembro_de_2023_ratifica_a_2a_alteracao_contratual_do_cidesa.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1023/lei_no_833_de_14_de_novembro_de_2023_ratifica_a_2a_alteracao_contratual_do_cidesa.pdf</t>
   </si>
   <si>
     <t>Ratifica a 2ª Alteração Contratual do Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental Alto Teles Pires - CIDESA</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Altera a Lei nº 66, de 16 de dezembro de 2005 (Código Tributário Municipal) no tocante a Tabela VII, “2”, “b” aprovação de loteamentos de núcleos de recreio por m² e dá outras providências</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1022/lei_no_832_de_07_de_novembro_de_2023_semana_da_vida_dia_do_nascituro.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1022/lei_no_832_de_07_de_novembro_de_2023_semana_da_vida_dia_do_nascituro.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Ipiranga do Norte/MT a campanha denominada “Semana da Vida e Dia do Nascituro”,_x000D_
 de conscientização e sensibilização acerca da importância da vida, estimulando a reflexão sobre temas como o valor intrínseco de cada ser humano, a proteção da vida em suas diferentes fases, e os direitos e deveres associados a ela</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1044/resolucao_no_005-2023_estrutura_adm..pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1044/resolucao_no_005-2023_estrutura_adm..pdf</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1049/decreto_legislativo_005-2023.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1049/decreto_legislativo_005-2023.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2022</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1021/lei_no_831_de_26_de_setembro_de_2023_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1021/lei_no_831_de_26_de_setembro_de_2023_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a abrir crédito adicional especial na lei orçamentária anual do exercício de 2023 destinado a execução de projetos culturais oriundos da Lei Paulo Gustavo, e dá outras providências</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1020/lei_no_830_de_26_de_setembro_de_2023_diretrizes_para_elaboracao_da_loa_2024.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1020/lei_no_830_de_26_de_setembro_de_2023_diretrizes_para_elaboracao_da_loa_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1019/lei_no_829_de_26_de_setembro_de_2023_revisao_ppa_2024-2025.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1019/lei_no_829_de_26_de_setembro_de_2023_revisao_ppa_2024-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO REFERENTE AO EXERCÍCIO DE 2024/2025, CONSTANTE NO PLANO PLURIANUAL DO QUADRIÊNIO DO PPA – PLANO PLURIANUAL - 2022/2025 DO MUNICIPIO DE IPIRANGA DO NORTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1017/lei_no_828_de_11_de_setembro_de_2023_credito_adicional_especial_r_1.245.35740.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1017/lei_no_828_de_11_de_setembro_de_2023_credito_adicional_especial_r_1.245.35740.pdf</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1047/decreto_legislativo_003-2023_rivadalve.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1047/decreto_legislativo_003-2023_rivadalve.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, AO SENHOR RIVADALVE CHAMISKI</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1046/decreto_legislativo_002-2023_walcir_batista_gheno.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1046/decreto_legislativo_002-2023_walcir_batista_gheno.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, AO SENHOR VALCIR BATISTA GHENO</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1016/lei_no_827_de_13_de_julho_de_2023_credito_adicional_suplementar_3_mil_reais_camara.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1016/lei_no_827_de_13_de_julho_de_2023_credito_adicional_suplementar_3_mil_reais_camara.pdf</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1015/lei_no_826_de_13_de_julho_de_2023_credito_adicional_especial_10_mil_camara.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1015/lei_no_826_de_13_de_julho_de_2023_credito_adicional_especial_10_mil_camara.pdf</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1043/resolucao_no_004-2023_estrutura_administrativa.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1043/resolucao_no_004-2023_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1014/lei_no_825_de_05_de_julho_de_2023_altera_a_lei_705_de_12_de_marco_de_2020_do_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1014/lei_no_825_de_05_de_julho_de_2023_altera_a_lei_705_de_12_de_marco_de_2020_do_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 705, DE 12 DE MARÇO DE 2020, QUE INSTITUIU O REGIME DE ADIANTAMENTO DE NUMERÁRIO NO ÂMBITO DA CÂMARA DE VEREADORES DE IPIRANGA DO NORTE/MT</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1013/lei_no_824_de_03_de_julho_de_2023_promulgada_pelo_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1013/lei_no_824_de_03_de_julho_de_2023_promulgada_pelo_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO NA INTERNET, COM ATUALIZAÇÃO SEMANAL, DA LISTA DOS PACIENTES QUE AGUARDAM CONSULTAS, EXAMES E INTERVENÇÕES CIRÚRGICAS SOB RESPONSABILIDADE, AINDA QUE CONJUNTA, DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1012/lei_no_823__de_03_de_julho_de_2023_promulgada_pelo_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1012/lei_no_823__de_03_de_julho_de_2023_promulgada_pelo_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSPARÊNCIA NA EXECUÇÃO DE EMENDAS IMPOSITIVAS PARLAMENTARES, NO ÂMBITO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1011/lei_no_822_de_28_de_junho_de_2023_cessao_de_uso_de_terreno_para_constucao_da_camara_de_vereadores.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1011/lei_no_822_de_28_de_junho_de_2023_cessao_de_uso_de_terreno_para_constucao_da_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER CESSÃO DE USO GRATUITO DE TERRENOS PARA A CONSTRUÇÃO DA SEDE PRÓPRIA DA CÂMARA DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1010/lei_no_821_de_26_de_junho_de_2023_convenio_sinfra_mt_484.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1010/lei_no_821_de_26_de_junho_de_2023_convenio_sinfra_mt_484.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com a Secretaria de Estado de Infraestrutura e Logística – SINFRA, a abrir Crédito Adicional Especial, e a receber diretamente de Organização de Sociedade Civil e de seus membros associados, doação de recursos financeiros e/ou Materiais e serviços, destinado a execução da obra de pavimentação da Rodovia Estadual MT484, a partir do entroncamento das Rodovias Estaduais MT010/MT484 até o entroncamento das rodovias estaduais MT484/MT242,com extensão de 26 km, seguindo sentido de Ipiranga do Norte a Itanhangá, e da outras providencias</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1018/lei_complementar_n._074_2023_cria_cargo_e_amplia_vagas_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1018/lei_complementar_n._074_2023_cria_cargo_e_amplia_vagas_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO E AMPLIAÇÃO DE VAGAS NO QUADRO PERMANENTE DA ADMINISTRAÇÃO, ALTERANDO OS RESPECTIVOS ANEXOS DA LEI COMPLEMENTAR Nº 047 DE 06 DE JANEIRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/987/lei_complementar_no_073_de_31_de_maio_de_2023.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/987/lei_complementar_no_073_de_31_de_maio_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E TRANSFORMAÇÃO DO CARGO DE ASSESSOR DE COMUNICAÇÃO, DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/981/lei_no_820_de_23_de_maio_de_2023_autoriza_outorga_de_uso_da_fabrica_de_tubos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/981/lei_no_820_de_23_de_maio_de_2023_autoriza_outorga_de_uso_da_fabrica_de_tubos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR AUTORIZAÇÃO DE USO DE BEM PÚBLICO DE SUA PROPRIEDADE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/980/lei_no_819_de_10_de_maio_de_2023_credito_adicional_especial_10_mil.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/980/lei_no_819_de_10_de_maio_de_2023_credito_adicional_especial_10_mil.pdf</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/979/lei_no_818_de_10_de_maio_de_2023_homologacao_do_rel._de_avaliacao_atuarial_2023_2.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/979/lei_no_818_de_10_de_maio_de_2023_homologacao_do_rel._de_avaliacao_atuarial_2023_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a homologação do Relatório da Reavaliação Atuarial de 2023 – data focal 31/12/2022, mantém o Custo Normal e modifica o Plano de Amortização do Regime Próprio de Previdência Social, custeados pelo Ente Federativo, conforme diretrizes Emanadas pela Portaria MTP 1.467/2022 e das outras providências</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/978/lei_no_817_de_10_de_maio_de_2023_filiacao_do_legislativo_a_ucmmat_2.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/978/lei_no_817_de_10_de_maio_de_2023_filiacao_do_legislativo_a_ucmmat_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER LEGISLATIVO MUNICIPAL PARA FILIAÇÃO A UCMMAT – UNIÃO DAS CÂMARAS MUNICIPAIS DE MATO GROSSO</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/977/lei_no_816_de_28_de_abril_de_2023_programa_vereador_mirim_formando_cidadaos_politizados.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/977/lei_no_816_de_28_de_abril_de_2023_programa_vereador_mirim_formando_cidadaos_politizados.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE IPIRANGA DO NORTE O PROGRAMA ‘VEREADOR MIRIM FORMANDO CIDADÃOS POLITIZADOS’ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/976/lei_no_815_de_05_de_abril_de_2023_proibe_queima_de_fogos_de_estampidos_de_artificio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/976/lei_no_815_de_05_de_abril_de_2023_proibe_queima_de_fogos_de_estampidos_de_artificio.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no perímetro urbano do município de Ipiranga do Norte/MT</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/975/lei_no_814_de_05_de_abril_de_2023_acrescenta_dispositivo_a_lei_781-2022_terreno_camara.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/975/lei_no_814_de_05_de_abril_de_2023_acrescenta_dispositivo_a_lei_781-2022_terreno_camara.pdf</t>
   </si>
   <si>
     <t>Acrescenta Parágrafo Único ao Artigo 2º, acrescenta Parágrafo Único ao Artigo 3º da Lei Municipal nº 781, de 25 de abril de 2022, que dispõe sobre a autorização ao chefe do poder executivo municipal a proceder à permuta de área de propriedade do município, na forma que especifica e dá outras providências"</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/974/lei_no_813_de_05_de_abril_de_2023_premiacao_iptu.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/974/lei_no_813_de_05_de_abril_de_2023_premiacao_iptu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER O INCENTIVO A ARRECADAÇÃO DO IPTU 2023, COM SORTEIO DE PRÊMIOS EM MOEDA CORRENTE NACIONAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/986/lei_complementar_n._072_2023_-_refaz_2023.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/986/lei_complementar_n._072_2023_-_refaz_2023.pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/973/lei_no_812_de_27_de_marco_d_2023_cmdca_-_ct_-_fundo_do_cmdca.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/973/lei_no_812_de_27_de_marco_d_2023_cmdca_-_ct_-_fundo_do_cmdca.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 221/2008 e a Lei Municipal nº 550/2016, reformula a Política Municipal dos Direitos da Criança e do Adolescente, o Conselho Tutelar, Fundo Municipal dos Direitos da Criança e do Adolescente e dá outras providências</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/972/lei_no_811_de_23_de_marco_de_2023_credito_adicional_espcial_r_5.84400.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/972/lei_no_811_de_23_de_marco_de_2023_credito_adicional_espcial_r_5.84400.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/971/lei_no_810_de_23_de_marco_de_2023_credito_adicional_especial_r_868.71464.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/971/lei_no_810_de_23_de_marco_de_2023_credito_adicional_especial_r_868.71464.pdf</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/970/lei_no_809_de_08_de_marco_de_2023_credito_suplementar_r_1.145.99298.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/970/lei_no_809_de_08_de_marco_de_2023_credito_suplementar_r_1.145.99298.pdf</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/985/lei_complementar_n._071_2023_-_adequacao_vencimento_inicial_ag._de_end._e_acs_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/985/lei_complementar_n._071_2023_-_adequacao_vencimento_inicial_ag._de_end._e_acs_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 047, DE 06 DE JANEIRO DE 2020 PARA FINS DE ADEQUAÇÃO DO VENCIMENTO INICIAL DOS CARGOS DE AGENTE DE COMBATE DE ENDEMIAS E AGENTE COMUNITÁRIOS DE SAÚDE AO DISPOSTO NA EMENDA CONSTITUCIONAL 120/2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/995/resolucao_no_002-2023_licitacoes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/995/resolucao_no_002-2023_licitacoes.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito da Câmara Municipal de Ipiranga do Norte, Estado de Mato Grosso, as disposições da Lei nº 14.133, de 01 de abril de 2021, que “Estabelece normas gerais de licitação e contratação para as Administrações Públicas diretas, autárquicas e fundacionais da União, dos Estados, do Distrito Federal e dos Municípios</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/969/lei_no_808_de_13_de_fevereiro_de_2023_rga_camara_de_vereadores.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/969/lei_no_808_de_13_de_fevereiro_de_2023_rga_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS E AOS SUBSIDIOS DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/968/lei_no_807_de_13_de_fevereiro_de_2023_rga_prefeitura.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/968/lei_no_807_de_13_de_fevereiro_de_2023_rga_prefeitura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Revisão Geral Anual na remuneração dos Servidores Públicos Municipais e aos subsídios dos Agentes Políticos, conforme prescreve a Lei Complementar Municipal nº 047/2020, e dá outras providências</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/967/lei_no_806_de_13_de_fevereiro_de_2023_premiacao_em_moeda_corrente.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/967/lei_no_806_de_13_de_fevereiro_de_2023_premiacao_em_moeda_corrente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PAGAMENTO DE PREMIAÇÃO EM MOEDA CORRENTE NACIONAL PARA VENCEDORES, PESSOAL FÍSICA OU JURÍDICA, DE EVENTOS DESPORTIVOS E/OU CULTURAIS PROMOVIDOS PELO MUNICÍPIO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/991/decreto_legislativo_001-2023.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/991/decreto_legislativo_001-2023.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2021</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/994/resolucao_no_001-2023_comissoes_ccj_ctf.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/994/resolucao_no_001-2023_comissoes_ccj_ctf.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2023 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/961/lei_no_800_de_24_de_novembro_de_2022_aquisicao_de_10_hectares_para_transbordo_de_lixo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/961/lei_no_800_de_24_de_novembro_de_2022_aquisicao_de_10_hectares_para_transbordo_de_lixo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Adquirir através de compra, 10 hectares de terra na zona rural de Ipiranga do Norte destinado a obras e instalações do interesse do município, abre crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/984/lei_complementar_n._070_2022_-_isencao_itbi_permuta_imoveis_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/984/lei_complementar_n._070_2022_-_isencao_itbi_permuta_imoveis_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DO ITBI REFERENTE À PERMUTA DE ÁREA AUTORIZADADA PELA LEI MUNICIPAL Nº 781, DE 25 DE ABRIL DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>Autoriza a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e a transferência de saldos Orçamentário na LOA – Lei Orçamentária Anual do Município de Ipiranga do Norte para o Exercício Financeiro de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/965/lei_no_804_de_19_de_dezembro_de_2022_-_loa_2023.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/965/lei_no_804_de_19_de_dezembro_de_2022_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Ipiranga do Norte para o Exercício Financeiro de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/993/resolucao_no_007-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/993/resolucao_no_007-2022.pdf</t>
   </si>
   <si>
     <t>Fixa o Calendário Legislativo para o Ano de 2023</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/983/lei_complementar_n._069_2022_ampliacao_e_criacao_de_cargos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/983/lei_complementar_n._069_2022_ampliacao_e_criacao_de_cargos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO E CRIAÇÃO DE VAGAS NO QUADRO PERMANENTE DA ADMINISTRAÇÃO, CRIAÇÃO E AMPLIAÇÃO DE CARGOS COMISSIONADOS, ALTERANDO OS RESPECTIVOS ANEXOS DA LEI COMPLEMENTAR Nº 047 E DA LEI MUNICIPAL 704, AMBAS DE 06 DE JANEIRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/982/lei_complementar_n._068_2022_altera_lc_042-2019_zeitur_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/982/lei_complementar_n._068_2022_altera_lc_042-2019_zeitur_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivos da Lei Complementar n° 042 de 10 de junho de 2019 que trata do parcelamento do solo de imóveis localizados na ZEITUR – Zona Especial de Interesse Turístico e Lazer do Município e dá outras providências</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/964/lei_803_de_07_de_dezembro_de_2022_credito_suplementar_20_mil_camara.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/964/lei_803_de_07_de_dezembro_de_2022_credito_suplementar_20_mil_camara.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2022 DO MUNICÍPIO DE IPIRANGA DO NORTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/992/resolucao_no_006-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/992/resolucao_no_006-2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 195, do Regimento Interno da Câmara Municipal de Ipiranga do Norte, Estado de Mato Grosso</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/963/lei_no_802_de_30_de_novembro_de_2022_convenio_ufmt.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/963/lei_no_802_de_30_de_novembro_de_2022_convenio_ufmt.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Convênio com a Universidade Federal de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/962/801.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/962/801.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPALABRIR CRÉDITO ADICIONALSUPLEMENTARNO ORÇAMENTO DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/990/decreto_legislativo_004-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/990/decreto_legislativo_004-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, A SENHORA JANAÍNA GREYCE RIVA FAGUNDES</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/989/decreto_legislativo_003-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/989/decreto_legislativo_003-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, AO SENHOR EDERSON DAL MOLIN</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/988/decreto_legislativo_002-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/988/decreto_legislativo_002-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, AO SENHOR LEONARDO RIBEIRO ALBUQUERQUE</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/960/lei_n_799_de_10_de_outubro_de_2022_superavit_financeiro_do_exercicio_anterior_r_1.385.37570.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/960/lei_n_799_de_10_de_outubro_de_2022_superavit_financeiro_do_exercicio_anterior_r_1.385.37570.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/959/lei_n_798_de_10_de_outubro_de_2022_credito_adicional_suplementar_8_milhoes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/959/lei_n_798_de_10_de_outubro_de_2022_credito_adicional_suplementar_8_milhoes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/958/lei_n_797_de_03_de_outubro_de_2022_credito_adicional_especial_262.96992_assistencia_social.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/958/lei_n_797_de_03_de_outubro_de_2022_credito_adicional_especial_262.96992_assistencia_social.pdf</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/957/ldo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/957/ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/948/lei_complementar_n_067_2022_altera_tabela_fg.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/948/lei_complementar_n_067_2022_altera_tabela_fg.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA TABELA 01 DO ANEXO V, DOS ADICIONAIS E GRATIFICAÇÕES, ALTERANDO O RESPECTIVO ANEXO DA LEI COMPLEMENTAR Nº 047, DE 06 DE JANEIRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/947/lei_complementar_n066_2022_altera_tabelas_01_e_03_do_anexo_vi_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/947/lei_complementar_n066_2022_altera_tabelas_01_e_03_do_anexo_vi_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DAS TABELAS 01 E 03 DO ANEXO VI, NO QUE DIZ RESPEITO AOS VALORES DO AUXÍLIO ALIMENTAÇÃO, ALTERANDO O RESPECTIVO ANEXO DA LEI COMPLEMENTAR Nº 047, DE 06 DE JANEIRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/956/lei_n_795_de_28_de_setembro_de_2022_revisao_do_ppa_2022-2025.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/956/lei_n_795_de_28_de_setembro_de_2022_revisao_do_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PPA - PLANO PLURIANUAL PARA O QUADRIÊNIO 2022/2025 DO MUNICIPIO DE IPIRANGA DO NORTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/955/lei_no_794_de_06_de_setembro_de_2022_credito_adicional_suplementar_saae_37.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/955/lei_no_794_de_06_de_setembro_de_2022_credito_adicional_suplementar_saae_37.00000.pdf</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/954/lei_no_793_de_06_de_setembro_de_2022_autorizacao_de_uso_de_bem_publico.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/954/lei_no_793_de_06_de_setembro_de_2022_autorizacao_de_uso_de_bem_publico.pdf</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/953/lei_no_792_de_23_de_agosto_de_2022_criacao_da_casa_lar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/953/lei_no_792_de_23_de_agosto_de_2022_criacao_da_casa_lar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO DE ACOLHIMENTO INSTITUCIONAL NA MODALIDADE CASA LAR PARA CRIANÇAS E ADOLESCENTES NO MUNICÍPIO DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/952/lei_no_791_de_09_de_agosto_de_2022_altera_lei_787-2022_diarias_camara.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/952/lei_no_791_de_09_de_agosto_de_2022_altera_lei_787-2022_diarias_camara.pdf</t>
   </si>
   <si>
     <t>Altera as redações dos incisos II e IV, do Artigo 1º e acrescenta-se parágrafo único; e Altera também as redações dos incisos II, IV e VI, do Artigo 2º e acrescenta-se parágrafo único, da Lei Municipal nº 787/2022 de 14 de junho de 2022.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/946/lei_complementar_no_065_2022_adequacao_dos_vencimentor_dos_acs_e_agentes_de_edemias.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/946/lei_complementar_no_065_2022_adequacao_dos_vencimentor_dos_acs_e_agentes_de_edemias.pdf</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/951/lei_no_790_de_14_de_julho_de_2022_-_credito_especial_-_casa_abrigo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/951/lei_no_790_de_14_de_julho_de_2022_-_credito_especial_-_casa_abrigo.pdf</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/950/lei_no_789_de_27_de_junho_de_2022_credito_adicional_especial_-pensoes_especiais_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/950/lei_no_789_de_27_de_junho_de_2022_credito_adicional_especial_-pensoes_especiais_1.pdf</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/949/lei_no_788_de_24_de_junho_de_2022_credito_especial_67.50000_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/949/lei_no_788_de_24_de_junho_de_2022_credito_especial_67.50000_1.pdf</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/934/lei_no_787_de_14_de_junho_de_2022_diarias_do_poder_legislativo_municipal.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/934/lei_no_787_de_14_de_junho_de_2022_diarias_do_poder_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº002 DE 27 DE ABRIL DE 2015, E DISPOE SOBRE AS DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT, AOS VEREADORES E AOS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/933/lei_no_786_de_14_de_junho_beneficios_eventuais.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/933/lei_no_786_de_14_de_junho_beneficios_eventuais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA CONCESSÃO DOS BENEFÍCIOS EVENTUAIS NO ÂMBITO DO MUNICÍPIO DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/937/lei_complementar_no_064_2022_cria_fg_no_legislativo_municipal.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/937/lei_complementar_no_064_2022_cria_fg_no_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÃO GRATIFICADA NO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/936/lei_complementar_no_063_refaz_2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/936/lei_complementar_no_063_refaz_2022.pdf</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/944/resolucao_no_005-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/944/resolucao_no_005-2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A ORGANIZAÇÃO, FUNCIONAMENTO E PROCEDIMENTO DA OUVIDORIA DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, CONFORME LEI FEDERAL Nº 13.460, DE 26 DE JUNHO DE 2017 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/945/decreto_legislativo_001-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/945/decreto_legislativo_001-2022.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/1000/decreto_legislativo_001-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/1000/decreto_legislativo_001-2022.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO_x000D_
 DA PREFEITURA MUNICIPAL DE IPIRANGA DO_x000D_
 NORTE, EXERCICIO FINANCEIRO DE 2020</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/932/lei_no_785_de_09_de_maio_de_2022_autoriza_celebrar_convenio_com_cdl_e_abre_credito_suplementar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/932/lei_no_785_de_09_de_maio_de_2022_autoriza_celebrar_convenio_com_cdl_e_abre_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE PARCERIA VISANDO A TRANSFERÊNCIA DE RECURSOS FINANCEIROS A CAMARA DE DIRIGENTES LOJISTAS DE IPIRANGA DO NORTE – CDL, ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/931/lei_no_784_de_09_de_maio_de_2022_credito_adicional_suplementar_120.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/931/lei_no_784_de_09_de_maio_de_2022_credito_adicional_suplementar_120.00000.pdf</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/930/lei_no_783_de_09_de_maio_de_2022_credido_adicional_suplementar_saae_50.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/930/lei_no_783_de_09_de_maio_de_2022_credido_adicional_suplementar_saae_50.00000.pdf</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/929/lei_no_782_de_09_de_maio_de_2022_hologacao_de_relatorio_atuarial_rpps.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/929/lei_no_782_de_09_de_maio_de_2022_hologacao_de_relatorio_atuarial_rpps.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a homologação do Relatório da Reavaliação Atuarial de 2022, altera o Custo Normal e modifica o Plano de Amortização do Regime Próprio de Previdência Social, custeados pelo Ente Federativo, conforme diretrizes Emanadas pela Portaria MF 464/2018 e das outras providências</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/928/lei_no_781_de_25_de_abril_de_2022_permuta_de_terrenos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/928/lei_no_781_de_25_de_abril_de_2022_permuta_de_terrenos.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE AUTORIZAÇÃO AO CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER À PERMUTA DE ÁREA DE PROPRIEDADE DO MUNICÍPIO, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/935/lei_complementar_no_062_ampliar_vagas_da_lei_047_e_outras_alteracoes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/935/lei_complementar_no_062_ampliar_vagas_da_lei_047_e_outras_alteracoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DE VAGAS NO QUADRO PERMANENTE DA ADMINISTRAÇÃO, ATUALIZAÇÃO DE ACORDO COM O PISO NACIONAL DO VENCIMENTO PADRÃO INICIAL DE AGENTE DE COMBATE A ENDEMIAS E ALTERAÇÃO DA TABELA 01 DO ANEXO V, DOS ADICIONAIS E GRATIFICAÇÕES, ALTERANDO OS RESPECTIVOS ANEXOS DA LEI COMPLEMENTAR Nº 047, DE 06 DE JANEIRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/943/resolucao_no_004-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/943/resolucao_no_004-2022.pdf</t>
   </si>
   <si>
     <t>ATUALIZA AS TABELAS DO ANEXO I, ANEXO II E ANEXO VII, DA LEI COMPLEMENTAR Nº 48, DE 12 DE MARÇO DE 2020, NOS TERMOS DO ARTIGO 3º, DA LEI Nº 774, DE 14 DE DEZEMBRO DE 2021, E LEI Nº 779, DE 10 DE MARÇO DE 2022</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/942/resolucao_no_003-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/942/resolucao_no_003-2022.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo segundo, do art. 7º, do Regimento Interno da Câmara Municipal de Ipiranga do Norte, Estado de Mato Grosso, bem como o artigo 3º, do Calendário Legislativo do ano de 2022, Resolução nº 006/2021</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/926/lei_no_779_de_10_de_marco_de_2022_rga_do_legislativo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/926/lei_no_779_de_10_de_marco_de_2022_rga_do_legislativo.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES PUBLICOS E AOS SUBSIDIOS DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/925/lei_no_778_de_22_de_fevereiro_de_2022_diarias.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/925/lei_no_778_de_22_de_fevereiro_de_2022_diarias.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO 2 DA LEI MUNICIPAL Nº 614, DE 29 DE SETEMBRO DE 2017, QUE REGULAMENTA E DISCIPLINA O PROCEDIMENTO PARA CONCESSÃO DE DIÁRIAS, FIXA VALORES E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/924/lei_no_777_de_22_de_fevereiro_de_2022_rga_2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/924/lei_no_777_de_22_de_fevereiro_de_2022_rga_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Revisão Geral Anual na remuneração dos Servidores Públicos Municipais e aos subsídios dos Agentes Políticos, conforme prescreve a Lei Complementar Municipal nº 047/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/939/lei_complementar_n._061de_22_de_fevereiro_altera_dispositivos_da_lc_047_de_2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/939/lei_complementar_n._061de_22_de_fevereiro_altera_dispositivos_da_lc_047_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo 3º do Artigo 62; a redação do Artigo 63; a redação do parágrafo 1º, Dá nova redação aos parágrafos 1º, 2º e 3º e ao Artigo 64 e revoga os incisos I, II e III e altera a redação do Artigo 65 todos da Lei Complementar nº 047/2020, de 06 de janeiro de 2020, que dispõe sobre a estruturação do plano de cargos, carreiras e remunerações dos servidores públicos do município de Ipiranga do Norte e dá outras providencias</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/923/lei_no_776_de_21_de_fevereiro_de_2022_credido_adicional_especial_831.26244.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/923/lei_no_776_de_21_de_fevereiro_de_2022_credido_adicional_especial_831.26244.pdf</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/922/lei_no_775_de_21_de_fevereiro_de_2022_superavit_financeiro_15.502.73992.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/922/lei_no_775_de_21_de_fevereiro_de_2022_superavit_financeiro_15.502.73992.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/938/lei_complementar_n._060_de_21_de_fevereiro_de_2022_modifica_pccs_da_camara_municipal.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/938/lei_complementar_n._060_de_21_de_fevereiro_de_2022_modifica_pccs_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/941/resolucao_no_002-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/941/resolucao_no_002-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO SEGUNDO, DO ARTIGO 1º, DA RESOLUÇÃO Nº 02/2017, NOTADAMENTE VALOR MENSAL DO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS E CONTRATADOS DO PODER LEGISLATIVO DE IPIRANGA DO NORTE/MT, NAS CONDIÇÕES QUE ESPECIFICA</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/940/resolucao_no_001-2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/940/resolucao_no_001-2022.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2022 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/902/lei_no_761_de_21_de_setembro_de_2021._credito_adicional_suplementar_r_3.14939400docx.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/902/lei_no_761_de_21_de_setembro_de_2021._credito_adicional_suplementar_r_3.14939400docx.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONALSUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/901/lei_no_760_de_16_de_setembro_de_2021_plano_de_gestao_integrada_de_residuos_solidos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/901/lei_no_760_de_16_de_setembro_de_2021_plano_de_gestao_integrada_de_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Ipiranga do Norte o 	Plano Regional de Gestão Integrada de Resíduos 	Sólidos dos Municípios Integrantes do Consórcio 	Intermunicipal de Saúde Vale do Teles Pires do Estado 	de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/916/lei_no_774_de_14_de_dezembro_de_2021_rga_do_legislativo3866.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/916/lei_no_774_de_14_de_dezembro_de_2021_rga_do_legislativo3866.pdf</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/915/lei_no_773_de_14_de_dezembro_de_2021_credito_suplementar_saae_68.48945_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/915/lei_no_773_de_14_de_dezembro_de_2021_credito_suplementar_saae_68.48945_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2021 DO MUNICÍPIO DE IPIRANGA DO NORTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/914/lei_no_772_de_14_de_dezembro_de_2021_altera_lei_do_ipiranga_previ_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/914/lei_no_772_de_14_de_dezembro_de_2021_altera_lei_do_ipiranga_previ_1.pdf</t>
   </si>
   <si>
     <t>“Promove alterações da Lei nº 413 de 28 de maio de 2013, que dispõe sobre a reestruturação do Regime Próprio de Previdência Social do Município de Ipiranga do Norte e dá outras providências.”</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/913/lei_no_771_de_14_de_dezembro_de_2021_rga_prefeitura3867.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/913/lei_no_771_de_14_de_dezembro_de_2021_rga_prefeitura3867.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual aos Servidores Públicos Municipais e aos subsídios dos Agentes Políticos, conforme prescreve a Lei Complementar Municipal nº 047/2020, exceto aos profissionais do magistério, os quais serão atualizados com base no piso nacional proporcional a carga horária e dá outras providências.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/921/lei_complementar_n._059_2021__novas_regras_itbi_urbano.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/921/lei_complementar_n._059_2021__novas_regras_itbi_urbano.pdf</t>
   </si>
   <si>
     <t>“REVOGA A LEI COMPLEMENTAR Nº 031/2015, ACRESCENTA DISPOSITIVO A LEI COMPLEMENTAR Nº 027/2014, INSTITUI REGRAS DE QUALIFICAÇÃO PARA COBRANÇA DO ITBI URBANO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/918/resolucao_no_006-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/918/resolucao_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Fixa o Calendário Legislativo para o Ano de 2022</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1006/resolucao_no_006-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1006/resolucao_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Fixa o Calendário_x000D_
 Legislativo para o Ano de 2022.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/912/lei_no_770_de_09_de_dezembro_de_2021_altera_anexos_do_ppa_22-25_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/912/lei_no_770_de_09_de_dezembro_de_2021_altera_anexos_do_ppa_22-25_1.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DE METAS DO PLANO PLURIANUAL - PPA 2022/2025 E DAS PRIORIDADES E METAS DA LDO- LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/911/lei_no_769_de_09_de_dezembro_de_2021_autoriza_remanejamentos_na_loa_2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/911/lei_no_769_de_09_de_dezembro_de_2021_autoriza_remanejamentos_na_loa_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e a transferência de saldos Orçamentário na LOA – Lei Orçamentária Anual do Município de Ipiranga do Norte para o Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/910/lei_no_768_de_30_de_novembro_de_2021_ratifica_participacao_no_consorcio_de_desenvolvimento_do_teles_pires.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/910/lei_no_768_de_30_de_novembro_de_2021_ratifica_participacao_no_consorcio_de_desenvolvimento_do_teles_pires.pdf</t>
   </si>
   <si>
     <t>Ratifica a participação do Município de Ipiranga do Norte e autoriza o Poder Executivo Municipal firmar Contrato de Rateio com o Consórcio de Desenvolvimento Econômico Social e Ambiental “Alto Teles Pires” e dá outras providências</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/909/lei_no_767_de_30_de_novembro_de_2021_loa_2022.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/909/lei_no_767_de_30_de_novembro_de_2021_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Ipiranga do Norte para o Exercício Financeiro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>Declara Situação de Emergência no Município de Ipiranga do Norte, na Rodovia MT 329, afetadas por excesso de chuvas, com danificação das estradas por alagamento e formação de atoleiros, no período de 02 de Outubro a 22 de Novembro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/907/lei_no_765_de_08_de_novembro_de_2021_credito_suplementar_por_excesso_de_arrecadacao_2.80000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/907/lei_no_765_de_08_de_novembro_de_2021_credito_suplementar_por_excesso_de_arrecadacao_2.80000.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de crédito adicional suplementar por excesso de arrecadação e dá outras providências</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/917/resolucao_no_005-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/917/resolucao_no_005-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 6º, E ACRESCENTA O PARÁGRAFO ÚNICO, DA RESOLUÇÃO Nº 002/2015, QUE REGULAMENTOU A CONCESSÃO DE DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1005/resolucao_no_005-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1005/resolucao_no_005-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 6º, E_x000D_
 ACRESCENTA O PARÁGRAFO ÚNICO, DA_x000D_
 RESOLUÇÃO Nº 002/2015, QUE_x000D_
 REGULAMENTOU A CONCESSÃO DE_x000D_
 DIÁRIAS NO ÂMBITO DA CÂMARA_x000D_
 MUNICIPAL DE IPIRANGA DO NORTE-MT.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/920/lei_complementar_n._058_2021_dispoe_sobre_regime_de_prividencia_complementar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/920/lei_complementar_n._058_2021_dispoe_sobre_regime_de_prividencia_complementar.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Ipiranga do Norte – MT; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/905/lei_no_764_de_30_de_setembro_de_2021._excesso_de_arecadacao_r_10.000.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/905/lei_no_764_de_30_de_setembro_de_2021._excesso_de_arecadacao_r_10.000.00000.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/904/lei_no_763_de_30_de_setembro_de_2021_superavit_financeiro_r_3.852.14481.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/904/lei_no_763_de_30_de_setembro_de_2021_superavit_financeiro_r_3.852.14481.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO DO EXERCICIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/919/lei_complementar_n._057_2021_dispoe_sobre_largura_de_ruas_e_avenidas_em_cojuntos_habitacionais.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/919/lei_complementar_n._057_2021_dispoe_sobre_largura_de_ruas_e_avenidas_em_cojuntos_habitacionais.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 82, parágrafo único, inciso VII, alínea “e” da Lei Complementar 022 de 13 de outubro de 2014 e dá outras providências</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/900/lei_no_759_de_12_de_agosto_de_2021_plano_plurianual_ppa.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/900/lei_no_759_de_12_de_agosto_de_2021_plano_plurianual_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL – PPA DO MUNICÍPIO DE IPIRANGA DO NORTE PARA O PERÍODO DE 2022 A 2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/899/lei_no_758_de_12_de_agosto_de_2021_aquisicao_de_area_transbordo_500_mil_reias.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/899/lei_no_758_de_12_de_agosto_de_2021_aquisicao_de_area_transbordo_500_mil_reias.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a adquirir mediante processo licitatório imóvel (área rural) de até 10 (dez) hectares no Município de Ipiranga do Norte para fins que específica, bem como, autoriza abertura de crédito adicional especial e dá outras providências".</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/891/decreto_legislativo_001-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/891/decreto_legislativo_001-2021.pdf</t>
   </si>
   <si>
     <t>“APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2019”</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/997/decreto_legislativo_001-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/997/decreto_legislativo_001-2021.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2019</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1004/resolucao_no_004-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1004/resolucao_no_004-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º, DA RESOLUÇÃO Nº 001/2021, SUBSTITUINDO MEMBROS INTEGRANTES DAS COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2021 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/892/resolucao_no_004-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/892/resolucao_no_004-2021.pdf</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/898/lei_no_757_de_03_de_agosto_de_2021_credito_2.198.50000docx.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/898/lei_no_757_de_03_de_agosto_de_2021_credito_2.198.50000docx.pdf</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/897/lei_no_756_de_03_de_agosto_de_2021_credito_276.500_docx.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/897/lei_no_756_de_03_de_agosto_de_2021_credito_276.500_docx.pdf</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/896/lei_no_755_de_15_de_julho_de_2021_credito_adicional__189.45678.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/896/lei_no_755_de_15_de_julho_de_2021_credito_adicional__189.45678.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/895/lei_no_754_de_05_de_julho_de_2021_pddem_dinheiro_direto_na_escola.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/895/lei_no_754_de_05_de_julho_de_2021_pddem_dinheiro_direto_na_escola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Dinheiro Direto na Escola Municipal (PDDEM) do Município de Ipiranga do Norte e estabelece procedimentos e critérios para o repasse, execução e prestação de contas dos recursos</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/906/lei_complementar_n._056_2021_dispoe_sobre_alteracao_do_anexo_iii_da_lc_n._048_2020docx.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/906/lei_complementar_n._056_2021_dispoe_sobre_alteracao_do_anexo_iii_da_lc_n._048_2020docx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO III, DA LEI COMPLEMENTAR Nº 48, DE 12 DE MARÇO DE 2020, NOTADAMENTE OS REQUISITOS PARA PROVIMENTO E ATRIBUIÇÕES DO CARGO DE CONTADOR, DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/894/lei_no_753_de_08_de_junho_de_2021_credito_adicional_superavit_assistencia_social_r_294.96516docx.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/894/lei_no_753_de_08_de_junho_de_2021_credito_adicional_superavit_assistencia_social_r_294.96516docx.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO DE EXERCÍCIOS ANTERIORES E, DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/840/lei_complementar_no_054_de_24_de_marco_de_2021_refaz.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/840/lei_complementar_no_054_de_24_de_marco_de_2021_refaz.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE _x000D_
 RECUPERAÇÃO DE CRÉDITO DA _x000D_
 FAZENDA PÚBLICA MUNICIPAL E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/846/lei_no_751_de_23_de_marco_de_2021_credito_adicional_230_mil_poco.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/846/lei_no_751_de_23_de_marco_de_2021_credito_adicional_230_mil_poco.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO _x000D_
 MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL_x000D_
 NO ORÇAMENTO DO MUNICÍPIO E DA OUTRAS _x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/845/lei_no_750_de_24_de_marco_2020_reestrutura_conselho_fundeb.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/845/lei_no_750_de_24_de_marco_2020_reestrutura_conselho_fundeb.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reestruturação do _x000D_
 Conselho Municipal de _x000D_
 Acompanhamento e Controle Social do _x000D_
 Fundo de Manutenção e _x000D_
 Desenvolvimento da Educação Básica _x000D_
 e de Valorização dos Profissionais da _x000D_
 Educação - CACS-FUNDEB, em _x000D_
 conformidade com o artigo 212-A da _x000D_
 Constituição Federal, regulamentado _x000D_
 na forma da Lei Federal nº 14.113, de 25 _x000D_
 de dezembro de 2020 e da outra _x000D_
 providencias."</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/888/resolucao_no_003-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/888/resolucao_no_003-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI MEDIDAS DE PREVENÇÃO E DISTANCIAMENTO SOCIAL E REGULAMENTA O TELETRABALHO COMO MEDIDA PREVENTIVA DE REDUÇÃO DO RISCO DE CONTAMINAÇÃO DO NOVO CORONAVÍRUS (SARSCoV-2), CAUSADOR DA COVID-19, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1003/resolucao_no_003-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1003/resolucao_no_003-2021.pdf</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/844/lei_no_749_de_25_de_fevereiro_de_2021_reabre_prazos_de_regularizacao_urbana.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/844/lei_no_749_de_25_de_fevereiro_de_2021_reabre_prazos_de_regularizacao_urbana.pdf</t>
   </si>
   <si>
     <t>Reabrem por motivo de _x000D_
 excepcional interesse público os _x000D_
 prazos constantes no art. 1º, inciso _x000D_
 IV e art. 2º da Lei Municipal nº _x000D_
 603/2017 que deu nova redação ao _x000D_
 art. 3º da Lei Municipal 230 de 15 de _x000D_
 dezembro de 2008 e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/843/lei_no_748_de_22_de_fevereiro_de_2021_baixa_e_doacao_de_bens_da_camara_de_vereadores.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/843/lei_no_748_de_22_de_fevereiro_de_2021_baixa_e_doacao_de_bens_da_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA O PODER _x000D_
 LEGISLATIVO MUNICIPAL PROCEDER A _x000D_
 DOAÇÃO DE BENS MÓVEIS AO PODER _x000D_
 EXECUTIVO MUNICIPAL”.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/842/lei_no_747_de_05_de_fevereiro_de_2021._credito_adicional_poco_230_mil_docx.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/842/lei_no_747_de_05_de_fevereiro_de_2021._credito_adicional_poco_230_mil_docx.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO _x000D_
 MUNICIPAL ABRIR CRÉDITO ADICIONAL _x000D_
 ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DA _x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/841/lei_no_746_de_05_de_fevereiro_de_2021.abertura_de_creditos_adicionais_e_suplementares_docx.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/841/lei_no_746_de_05_de_fevereiro_de_2021.abertura_de_creditos_adicionais_e_suplementares_docx.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza a abertura de Créditos _x000D_
 Adicionais Suplementares, Remanejamento, _x000D_
 Transposição, Realocação e a transferência _x000D_
 de saldos Orçamentários na LOA – Lei _x000D_
 Orçamentária Anual do Município de _x000D_
 Ipiranga do Norte para o Exercício _x000D_
 Financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/887/resolucao_no_002-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/887/resolucao_no_002-2020.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo segundo, do art. 7º, o inciso I, do Regimento Interno da Câmara Municipal de Ipiranga do Norte, Estado de Mato Grosso, bem como o artigo 1º e 3º, do Calendário Legislativo do ano de 2021, Resolução nº 003/2020.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1002/resolucao_no_002-2021.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/886/resolucao_no_001-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1002/resolucao_no_002-2021.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/886/resolucao_no_001-2020.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2021 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1001/resolucao_no_001-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1001/resolucao_no_001-2021.pdf</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/785/lei_no_745_de_22_de_dezembro_de_2020_-_credito_adicional_suplementar_-_r_150.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/785/lei_no_745_de_22_de_dezembro_de_2020_-_credito_adicional_suplementar_-_r_150.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/784/lei_no_744_de_22_de_dezembro_de_2020_-_credito_adicional_superavit_r_13.36440.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/784/lei_no_744_de_22_de_dezembro_de_2020_-_credito_adicional_superavit_r_13.36440.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL  A ABRIR CREDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO DE EXERCÍCIOS ANTERIORES E, DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/783/lei_no_743_de_22_de_dezembro_de_2020_-_altera_meta_e_estrategias_do_plano_municipal_de_educacao_-_lei_530-2015.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/783/lei_no_743_de_22_de_dezembro_de_2020_-_altera_meta_e_estrategias_do_plano_municipal_de_educacao_-_lei_530-2015.pdf</t>
   </si>
   <si>
     <t>“Fica alterado o anexo da Lei nº 530 de 24 de agosto de 2015 e dá outras providências.”</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/782/lei_no_742_de_22_de_dezembro_de_2020_-_altera_o_art.3o_da_lei_730-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/782/lei_no_742_de_22_de_dezembro_de_2020_-_altera_o_art.3o_da_lei_730-2020.pdf</t>
   </si>
   <si>
     <t>“Fica alterado o artigo 3º, Anexo I e Anexo II da Lei 730 de 05 de outubro de 2020 e dá outras providências.”</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/781/lei_no_741_de_14_de_dezembro_de_2020_-_loa_2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/781/lei_no_741_de_14_de_dezembro_de_2020_-_loa_2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Ipiranga do Norte para o exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/796/lei_no_740_de_09_de_dezembro_de_2020_-_dispoe_sobre_a_revisao_da_ldo_2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/796/lei_no_740_de_09_de_dezembro_de_2020_-_dispoe_sobre_a_revisao_da_ldo_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DA LEI DE _x000D_
 DIRETRIZES ORÇAMENTÁRIAS – LDO, _x000D_
 INSTITUÍDO PELA LEI Nº 731 DE 13 DE _x000D_
 OUTUBRO DE 2020, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/795/lei_no_739_de_09_de_dezembro_de_2020_-_dispoe_sobre_a_revisao_do_ppa-2018-2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/795/lei_no_739_de_09_de_dezembro_de_2020_-_dispoe_sobre_a_revisao_do_ppa-2018-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual _x000D_
 – PPA 2018/2021, instituído pela Lei _x000D_
 Municipal nº 611/2017 e revisões _x000D_
 posteriores, e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/839/lei_complementar_n._053_2020_-dispoe_sobre_a_alteracao_e_transformacao_do_cargo_de_assessor_juridico_da_camara_de_vereadores.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/839/lei_complementar_n._053_2020_-dispoe_sobre_a_alteracao_e_transformacao_do_cargo_de_assessor_juridico_da_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO E_x000D_
 TRANSFORMAÇÃO DO CARGO EM_x000D_
 COMISSÃO DE ASSESSOR JURÍDICO DO_x000D_
 PLANO DE CARGOS, CARREIRAS E_x000D_
 VENCIMENTOS DOS SERVIDORES DA_x000D_
 CÂMARA MUNICIPAL DE IPIRANGA DO_x000D_
 NORTE/MT, E DÁ OUTRAS_x000D_
 PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1009/resolucao_no_003-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1009/resolucao_no_003-2020.pdf</t>
   </si>
   <si>
     <t>Fixa o Calendário Legislativo para o Ano de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/884/resolucao_no_002-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/884/resolucao_no_002-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA RESOLUÇÃO Nº 002/2018, QUE IMPLEMENTOU O CONTROLE DE FREQUÊNCIA POR PRODUTIVIDADE NO ÂMBITO DA ADVOCACIA DA CÂMARA MUNICIPAL DE VEREADORES DE IPIRANGA DO NORTE.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1008/resolucao_no_002-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1008/resolucao_no_002-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA RESOLUÇÃO Nº 002/2018, QUE IMPLEMENTOU O CONTROLE DE FREQUÊNCIA POR PRODUTIVIDADE NO ÂMBITO DA ADVOCACIA DA CÂMARA MUNICIPAL DE VEREADORES DE IPIRANGA DO NORTE</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/794/lei_no_738_de_07_de_dezembro_de_2020_-_credito_adicional_suplementar_r_2.722.59000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/794/lei_no_738_de_07_de_dezembro_de_2020_-_credito_adicional_suplementar_r_2.722.59000.pdf</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/793/lei_no_737_de_07_de_dezembro_de_2020_-_dipoe_sobre_autorizacao_para_baixa_e_incorporacao_bens_imoveis_do_patriminio_publico_municipal.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/793/lei_no_737_de_07_de_dezembro_de_2020_-_dipoe_sobre_autorizacao_para_baixa_e_incorporacao_bens_imoveis_do_patriminio_publico_municipal.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO PARA BAIXA _x000D_
 E INCORPORAÇÃO BENS IMÓVEIS DO _x000D_
 PATRIMONIO PÚBLICO MUNICIPAL DE _x000D_
 IPIRANGA DO NORTE/MT E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/885/resolucao_no_003-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/885/resolucao_no_003-2020.pdf</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/792/lei_no_736_de_24_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_1.061.10220.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/792/lei_no_736_de_24_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_1.061.10220.pdf</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/791/lei_no_735_de_24_de_novembro_de_2020_-_dispoe_sobre_a_transmissao_de_mandato_eletivo_no_ambito_do_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/791/lei_no_735_de_24_de_novembro_de_2020_-_dispoe_sobre_a_transmissao_de_mandato_eletivo_no_ambito_do_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a transmissão de mandato _x000D_
 eletivo no âmbito do Poder Executivo do _x000D_
 Município de Ipiranga do Norte/MT, dispõe _x000D_
 sobre a formação da respectiva comissão, _x000D_
 define o seu funcionamento e dá outras _x000D_
 providências.”</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/838/lei_complementar_n._052_2020_-_regulamenta_recebimento_de_honorarios_advocaticios_sucumbenciais_23.11.2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/838/lei_complementar_n._052_2020_-_regulamenta_recebimento_de_honorarios_advocaticios_sucumbenciais_23.11.2020.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA O RECEBIMENTO DE_x000D_
 HONORÁRIOS ADVOCATÍCIOS_x000D_
 SUCUMBENCIAIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/837/lec4d01.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/837/lec4d01.pdf</t>
   </si>
   <si>
     <t>Altera o art. 74, caput e revoga o_x000D_
 parágrafo único; altera o Anexo II –_x000D_
 Quadro dos cargos de provimento em_x000D_
 comissão de livre contratação e_x000D_
 exoneração - Direção e_x000D_
 Assessoramento Superior – DAS e_x000D_
 revoga as atribuições do cargo de_x000D_
 Procurador Geral constante no Anexo_x000D_
 IX - II. Direção e Assessoramento_x000D_
 Superior – DAS da Lei Complementar_x000D_
 047/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/790/lei_no_734_de_16_de_novembro_de_2020_-_credito_adicional_especial_-_r_64.15278_-_aldir_blank_.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/790/lei_no_734_de_16_de_novembro_de_2020_-_credito_adicional_especial_-_r_64.15278_-_aldir_blank_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO _x000D_
 MUNICIPAL ABRIR CRÉDITO ADICIONAL _x000D_
 ESPECIAL NO ORÇAMENTO DO MUNICÍPIO _x000D_
 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/789/lei_no_733_de_16_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_24.80458_-_saae_.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/789/lei_no_733_de_16_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_24.80458_-_saae_.pdf</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/788/lei_no_732_de_16_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_20.02335_-_saae_.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/788/lei_no_732_de_16_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_20.02335_-_saae_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito _x000D_
 Adicional Suplementar e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/787/lei_no_731_de_13_de_outubro_de_2020_-_ldo_2021.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/787/lei_no_731_de_13_de_outubro_de_2020_-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes para a _x000D_
 elaboração da Lei Orçamentária para o _x000D_
 exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/780/lei_no_730_de_05_de_outubro_de_2020_-_permuta_de_bens_imoveis.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/780/lei_no_730_de_05_de_outubro_de_2020_-_permuta_de_bens_imoveis.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DESAFETAÇÃO E PERMUTA DE BENS IMÓVEIS DA ADMINISTRAÇÃO PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/779/lei_no_729_de_05_de_outubro_de_2020_-_dispoe_sobre_a_municipalizacao_de_estrada_vicinal.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/779/lei_no_729_de_05_de_outubro_de_2020_-_dispoe_sobre_a_municipalizacao_de_estrada_vicinal.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a municipalização e denominação de estrada vicinal que especifica, e dá outras providências”.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/778/lei_no_728_de_14_de_setembro_de_2020_-_credito_adicional_-_r_200.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/778/lei_no_728_de_14_de_setembro_de_2020_-_credito_adicional_-_r_200.00000.pdf</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/777/lei_no_727_de_14_de_setembro_de_2020_-_dispoe_sobre_a_revisao_do_ppa_11710.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/777/lei_no_727_de_14_de_setembro_de_2020_-_dispoe_sobre_a_revisao_do_ppa_11710.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão do Plano Plurianual – PPA (Lei nº 611, de 01 de setembro de 2017), com a inclusão de ações e dá outras providências.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/776/lei_no_726_de_28_de_julho_de_2020_-_dispoe_sobre_a_adequacao_do_regime_de_previdencia_proprio_a_ec_103-201911996.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/776/lei_no_726_de_28_de_julho_de_2020_-_dispoe_sobre_a_adequacao_do_regime_de_previdencia_proprio_a_ec_103-201911996.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ADEQUAÇÃO DA LEGISLAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE IPIRANGA DO NORTE, TRANSFERÊNCIA DE CUSTEIO DOS BENEFÍCIOS PROVISÓRIOS CONCEDIDOS EM FAVOR DOS SERVIDORES PÚBLICOS MUNICIPAIS, ALTERAÇÃO DAS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA, E DA VEDAÇÃO DE INCORPORAÇÃO DE VANTAGENS DE CARÁTER TEMPORÁRIO OU VINCULADAS AO EXERCÍCIO DE CARGO EM COMISSÃO A REMUNERAÇÃO DO CARGO EFETIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/775/lei_no_725_de_13_de_julho_de_2020_-_credito_adicional_suplementar_-_r_250.00000_.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/775/lei_no_725_de_13_de_julho_de_2020_-_credito_adicional_suplementar_-_r_250.00000_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/774/lei_no_724_de_13_de_julho_de_2020_-_autoriza_o_remanejamento_transferencias_e_trasnposicao_de_dotacoes_da_loa_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/774/lei_no_724_de_13_de_julho_de_2020_-_autoriza_o_remanejamento_transferencias_e_trasnposicao_de_dotacoes_da_loa_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Remanejamento, Transposição e Transferências de Dotações Orçamentárias constantes da Lei nº 702, de 16 de dezembro de 2019 – LOA – Lei Orçamentária Anual para o exercício financeiro de 2020, até o limite de 5% de Suplementação e dá outras providências.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/773/lei_no_723_de_13_de_julho_de_2020_-_credito_adicional_suplementar_-_r_304.76100_.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/773/lei_no_723_de_13_de_julho_de_2020_-_credito_adicional_suplementar_-_r_304.76100_.pdf</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/772/lei_no_722_de_06_de_julho_de_2020_-_credito_adicional_suplementar_-_r_36.00000_-_saae_.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/772/lei_no_722_de_06_de_julho_de_2020_-_credito_adicional_suplementar_-_r_36.00000_-_saae_.pdf</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/771/lei_no_721_de_06_de_julho_de_2020_-_credito_adicional_superavit_-_r_3.302.52470_.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/771/lei_no_721_de_06_de_julho_de_2020_-_credito_adicional_superavit_-_r_3.302.52470_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL  A ABRIR CREDITO ADICIONAL SUPLEMENTAR E, DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/770/lei_no_720_de_06_de_julho_de_2020_-_credito_adicional_superavit_-_r_1.354.61269_.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/770/lei_no_720_de_06_de_julho_de_2020_-_credito_adicional_superavit_-_r_1.354.61269_.pdf</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/769/lei_no_719_de_30_de_junho_de_2020_-_credito_adicional_especial_-_r_14.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/769/lei_no_719_de_30_de_junho_de_2020_-_credito_adicional_especial_-_r_14.00000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUIR AÇÃO NO PPA, E – LDO DO PROGRAMA CRIANÇA, E ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/768/lei_no_718_de_30_de_junho_de_2020_-_credito_adicional_especial_-_r_90.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/768/lei_no_718_de_30_de_junho_de_2020_-_credito_adicional_especial_-_r_90.00000.pdf</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/767/lei_no_717_de_30_de_junho_de_2020_-_credito_adicional_especial__-_r_614.745209688.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/767/lei_no_717_de_30_de_junho_de_2020_-_credito_adicional_especial__-_r_614.745209688.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUIR PROGRAMA E AÇÃO NO PPA, E – LDO PARA ENFRENTAMENTO DA EMERGENCIA COVID19, E ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/766/lei_no_716_de_23_de_junho_de_2020_-_dispoe_sobre_as_normas_de_movimentacao_funcional_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/766/lei_no_716_de_23_de_junho_de_2020_-_dispoe_sobre_as_normas_de_movimentacao_funcional_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS E INSTRUÇÃO DE PROCESSOS REFERENTE A MOVIMENTAÇÃO FUNCIONAL DO DESENVOLVIMENTO DA CARREIRA DO SERVIDOR PUBLICO DO PODER EXECUTIVO MUNICIPAL DE IPIRANGA DO NORTE, AVALIAÇÃO DO DESEMPENHO BEM COMO DISCIPLINA CRITÉRIOS PARA FINS DE PROMOÇÃO E PROGRESSÃO FUNCIONAL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/765/lei_no_715_de_01_de_junho_de_2020_-_autoriza_o_poder_executivo_municipal_a_permutar_bem_movel_da_administracao_publica_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/765/lei_no_715_de_01_de_junho_de_2020_-_autoriza_o_poder_executivo_municipal_a_permutar_bem_movel_da_administracao_publica_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permutar bem móvel da Administração Pública, e dá outras providências</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/890/lei_complementar_n._050_2020_-_altera_os_artigos_787980_e_1o_do_art._184_da_lei_complementar_no_024_2014_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/890/lei_complementar_n._050_2020_-_altera_os_artigos_787980_e_1o_do_art._184_da_lei_complementar_no_024_2014_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“Altera os artigos 78,79,80 e §1º do art. 184 da Lei Complementar nº 024/2014, e dá outras providências.”</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/764/lei_no_714_de_28_de_maio_de_2020_-_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_ipiranga_9685.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/764/lei_no_714_de_28_de_maio_de_2020_-_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_ipiranga_9685.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Ipiranga do Norte/MT o “DIA DO NORDESTINO”, e dá outras providências</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/763/lei_no_713_de_19_de_maio_de_2020_-_autoriza_abertura_de_credito_adicional_suplementar_e_recebe_em_doacao_materi9684.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/763/lei_no_713_de_19_de_maio_de_2020_-_autoriza_abertura_de_credito_adicional_suplementar_e_recebe_em_doacao_materi9684.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar e a receber em doação Materiais e mão de obra para execução da obra de Revitalização de Pavimento Asfáltico na Rodovia MT- 484 a partir do entroncamento da MT-010 (trecho Tapurah e Ipiranga do Norte) numa extensão de 15 km no sentido de Lucas do Rio Verde, e da outras providencias.”.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/889/lei_complementar_n._049_2020_-_altera_o_caput_e_o_paragrafo_primeiro_do_art.2o_da_lei_complementar_009-2011_-_limpeza_dos_lotes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/889/lei_complementar_n._049_2020_-_altera_o_caput_e_o_paragrafo_primeiro_do_art.2o_da_lei_complementar_009-2011_-_limpeza_dos_lotes.pdf</t>
   </si>
   <si>
     <t>“Fica alterado o caput do art. 2º e o parágrafo primeiro do art.2° da Lei Complementar 009 de 28 de março de 2011 e dá outras providências."</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/762/lei_no_712_de_27_de_abril_de_2020_-_credito_adicional_suplementar_-_r_152.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/762/lei_no_712_de_27_de_abril_de_2020_-_credito_adicional_suplementar_-_r_152.00000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/761/lei_no_711_de_27_de_abril_de_2020_-_credito_adicional_especial_-_r_14.79000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/761/lei_no_711_de_27_de_abril_de_2020_-_credito_adicional_especial_-_r_14.79000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/996/decreto_legislativo_001-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/996/decreto_legislativo_001-2020.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DA_x000D_
 PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE,_x000D_
 EXERCICIO FINANCEIRO DE 2018</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/852/decreto_legislativo_001-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/852/decreto_legislativo_001-2020.pdf</t>
   </si>
   <si>
     <t>“APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2018”.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/760/lei_no_710_de_06_de_abril_de_2020_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/760/lei_no_710_de_06_de_abril_de_2020_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/759/lei_no_709_de_06_de_abril_de_2020_-_credito_adicional_superavit.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/759/lei_no_709_de_06_de_abril_de_2020_-_credito_adicional_superavit.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar por Superávit financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/758/lei_no_708_de_06_de_abril_de_2020_-_credito_adicional_tendencia_de_excesso.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/758/lei_no_708_de_06_de_abril_de_2020_-_credito_adicional_tendencia_de_excesso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Tendência de Excesso recursos de Convênio – Construção do Centro de Convenções e dá outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/757/lei_707-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/757/lei_707-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A ABRIR CREDITO ADICIONAL_x000D_
 SUPLEMENTAR E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/756/lei_706-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/756/lei_706-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A ABRIR CREDITO ADICIONAL_x000D_
 ESPECIAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/755/lei_705-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/755/lei_705-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE ADIANTAMENTO_x000D_
 DE NUMERÁRIO NO ÂMBITO DA CÂMARA_x000D_
 MUNICIPAL DE IPIRANGA DO NORTE/MT.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/753/lei_complementar_n._048_2020_-_pccs_camara_municipal8181.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/753/lei_complementar_n._048_2020_-_pccs_camara_municipal8181.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1007/resolucao_no_001-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1007/resolucao_no_001-2020.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2020 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/883/resolucao_no_001-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/883/resolucao_no_001-2020.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/754/lei_704-2020.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/754/lei_704-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMA DA_x000D_
 ESTRUTURA ADMINISTRATIVA DA_x000D_
 PREFEITURA DE IPIRANGA DO NORTE,_x000D_
 ESTADO DE MATO GROSSO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/752/lei_complementar_n._047_2020_-_pccs7710.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/752/lei_complementar_n._047_2020_-_pccs7710.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E REMUNERAÇÕES DOS SERVIDORES PUBLICOS DO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/751/lei_complementar_n._046_2020_-_estatuto_do_servidor_publico_27709.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/751/lei_complementar_n._046_2020_-_estatuto_do_servidor_publico_27709.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO MUNICIPIO DE IPIRANGA DO NORTE – MT, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/747/lei_703-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/747/lei_703-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Gestão Democrática do_x000D_
 Ensino Público Municipal.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/746/lei_702-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/746/lei_702-2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do_x000D_
 Município de Ipiranga do Norte para o_x000D_
 exercício financeiro de 2020 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/882/resolucao_no_003-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/882/resolucao_no_003-2019.pdf</t>
   </si>
   <si>
     <t>Súmula: Fixa o Calendário Legislativo para o Ano de 2020.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/745/lei_701-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/745/lei_701-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Suplementar e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/744/lei_700-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/744/lei_700-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/851/decreto_legislativo_006-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/851/decreto_legislativo_006-2019.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, AO SENHOR ELUSMAR MAGGI SCHEFFER”.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/850/decreto_legislativo_005-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/850/decreto_legislativo_005-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, AO SENHOR CESAR ROBERTO SCHEVINSK.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/849/decreto_legislativo_004-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/849/decreto_legislativo_004-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, A SENHORA INES KUNZLER.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/848/decreto_legislativo_003-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/848/decreto_legislativo_003-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, A SENHORA CLARINDA MENDES CANDIDO.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/847/decreto_legislativo_002-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/847/decreto_legislativo_002-2019.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, AO SENHOR ORCIVAL GOLVEIA GUIMARÃES”.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/743/lei_699-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/743/lei_699-2019.pdf</t>
   </si>
   <si>
     <t>Fica alterado o parágrafo único do art. 1° e_x000D_
 o caput do art.2° da Lei 042/2005 e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/742/lei_698-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/742/lei_698-2019.pdf</t>
   </si>
   <si>
     <t>Disciplina as atividades de comércio ou_x000D_
 prestação de serviços ambulantes nas vias_x000D_
 e logradouros públicos do Município de_x000D_
 Ipiranga do Norte, revogando disposições_x000D_
 em contrario em especial à Lei Municipal nº_x000D_
 179, de 03 de janeiro de 2008.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/741/lei_697-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/741/lei_697-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional suplementar por superávit_x000D_
 financeiro e dá outras providências</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/750/lei_complementar_n._045_2019_-_reajusta_os_valores_do_itbi_rural.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/750/lei_complementar_n._045_2019_-_reajusta_os_valores_do_itbi_rural.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §2º e §3º do art. 187 e a Tabela XXIII da Lei 066/2005 e dá outras providências</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/740/lei_696-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/740/lei_696-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Suplementar e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/739/lei_695-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/739/lei_695-2019.pdf</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/738/lei_694-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/738/lei_694-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a_x000D_
 elaboração da Lei Orçamentária_x000D_
 para o exercício de 2020 e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/749/lei_complementar_n._044_2019_-_prorroga_o__refaz.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/749/lei_complementar_n._044_2019_-_prorroga_o__refaz.pdf</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DO PROGRAMA DE RECUPERAÇÃO DE CRÉDITO DA FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/737/lei_693-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/737/lei_693-2019.pdf</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/736/lei_no_692_de_16_de_julho_-_dispoe_sobre_o_programa_habitacional.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/736/lei_no_692_de_16_de_julho_-_dispoe_sobre_o_programa_habitacional.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo municipal a alienar em favor da empresa vencedora do Chamamento Público, a ser realizado mediante processo licitatório, lote urbano para Programa Habitacional do Governo Federal – Minha Casa Minha Vida a ser realizado em parceria com a Caixa Econômica Federal e/ou Banco do Brasil/SA, e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/735/lei_no_691_de_08_de_julho_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/735/lei_no_691_de_08_de_julho_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar e dá outras providências</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/734/lei_no_690_de_08_de_julho_-_servico_voluntario.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/734/lei_no_690_de_08_de_julho_-_servico_voluntario.pdf</t>
   </si>
   <si>
     <t>Institui o serviço voluntário no âmbito da administração direta e indireta no município de Ipiranga do Norte, disciplinando sua prestação nas condições que especifica.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/733/lei_no_689_de_01_de_julho_-_compensacao_de_creditos.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/733/lei_no_689_de_01_de_julho_-_compensacao_de_creditos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a compensação e o encontro de contas entre débitos e créditos da relação entre contribuintes e o Município de Ipiranga do Norte, contraídos com a mesma pessoa, credor ou contribuinte devedor, pessoa física ou jurídica e dá outras providências</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/732/lei_no_688_de_01_de_julho_-_credito_adicional_superavit_exercicio_anterior.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/732/lei_no_688_de_01_de_julho_-_credito_adicional_superavit_exercicio_anterior.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/748/lei_complementar_n._043_2019_-_dispoe_sobre_refaz.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/748/lei_complementar_n._043_2019_-_dispoe_sobre_refaz.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO DA FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/729/lei_no_687_de_19_de_junho_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/729/lei_no_687_de_19_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>Institui o programa jovem aprendiz no âmbito do município de Ipiranga do Norte e da outras providências.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/728/lei_no_686_de_17_de_junho_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/728/lei_no_686_de_17_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/731/lei_complementar_n042_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/731/lei_complementar_n042_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o parcelamento do solo de imóveis localizados na ZEITUR – Zona Especial de Interesse Turístico e Lazer do Município e dá outras providências. "</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/727/lei_no_685_de_22_de_maio_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/727/lei_no_685_de_22_de_maio_de_2019.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 1° da Lei n° 550 de 19 de abril de 2016 e dá outras providências.”</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/726/lei_no_684_de_22_de_maio_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/726/lei_no_684_de_22_de_maio_de_2019.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 10 e do §1º do artigo 20, da Lei nº 221, de 11 de novembro de 2008 e dá outras providências."</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/725/lei_no_683_de_21_de_maio_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/725/lei_no_683_de_21_de_maio_de_2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Serviço Municipal de Acolhimento Familiar de Crianças e Adolescentes sob Medida de Proteção, denominado Família Acolhedora, e dá outras providências.”</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/724/lei_no_682_de_30_de_abril_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/724/lei_no_682_de_30_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/723/lei_no_681_de_30_de_abril_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/723/lei_no_681_de_30_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>"Reformula o CAE – Conselho de Alimentação Escolar do Município de Ipiranga do Norte e dá outras providências."</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/730/lei_complementar_n041_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/730/lei_complementar_n041_2019.pdf</t>
   </si>
   <si>
     <t>Fica alterado o Anexo II da Lei Complementar n° 027/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/722/lei_no_680_de_09_de_abril_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/722/lei_no_680_de_09_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por Tendência de Excesso recursos de Convênio – Construção do Centro de Convenções e dá outras providências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/721/lei_no_679_de_09_de_abril_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/721/lei_no_679_de_09_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/720/lei_no_678_de_09_de_abril_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/720/lei_no_678_de_09_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial por Superávit financeiro e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/716/resolucao_no_002-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/716/resolucao_no_002-2019.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo segundo, do art. 7º, o inciso I, do art. 142, e art. 225, caput, do Regimento Interno da Câmara Municipal de Ipiranga do Norte, Estado de Mato Grosso, bem como o artigo 3º, do Calendário Legislativo do ano de 2019, Resolução nº 004/2018.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/719/lei_no_677_de_12_de_marco_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/719/lei_no_677_de_12_de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE PARCERIA VISANDO A TRANSFERÊNCIA DE RECURSOS FINANCEIROS A ASSOCIAÇÃO DOS BENEFICIÁRIOS DA RODOVIA MT 010 – TRECHO IPIRANGA DO NORTE – ALTO DO RIO BRANCO – ENTRONCAMENTO COM MT 222, ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/718/lei_no_676_de_12_de_marco_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/718/lei_no_676_de_12_de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar e dá outras providências.”</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/717/lei_no_675_de_07_de_marco_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/717/lei_no_675_de_07_de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional suplementar na fonte de Recursos de Operação de Crédito e dá outras providências.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/713/lei_no_674_de_26_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/713/lei_no_674_de_26_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual aos servidores públicos municipais e aos subsídios dos Agentes Políticos, fixados pela Lei Municipal nº 610/2017, exceto aos professores lotados na Secretaria Municipal de Educação, nos termos do artigo 37, X da CF/88 e da Lei 493/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/712/lei_no_673_de_19_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/712/lei_no_673_de_19_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE PARCERIA VISANDO A TRANSFERÊNCIA DE RECURSOS FINANCEIROS A ASSOCIAÇÃO DOS UNIVERSITÁRIOS DE IPIRANGA DO NORTE- MT – ASSUIPI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/711/lei_no_672_de_19_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/711/lei_no_672_de_19_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO DE TRÂNSITO E DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/714/decreto_legislativo_001-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/714/decreto_legislativo_001-2019.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2017</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/710/lei_no_671_de_05_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/710/lei_no_671_de_05_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a criar número de vagas de cargos já existentes no Quadro de Pessoal do Município e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/715/resolucao_no_001-2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/715/resolucao_no_001-2019.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2019 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/709/projeto_de_lei_no_001_de_15_de_janeiro_de_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/709/projeto_de_lei_no_001_de_15_de_janeiro_de_2019.pdf</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/829/lei_no_669_de_18_de_dezembro_de_2018_-_loa_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/829/lei_no_669_de_18_de_dezembro_de_2018_-_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Ipiranga do Norte para o exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/828/lei_no_668_de_13_de_dezembro_de_2018_-_credito_adicional_r_728.70000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/828/lei_no_668_de_13_de_dezembro_de_2018_-_credito_adicional_r_728.70000.pdf</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/827/lei_no_667_de_13_de_dezembro_de_2018_-_credito_adicional_r_42.00000_-_saae.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/827/lei_no_667_de_13_de_dezembro_de_2018_-_credito_adicional_r_42.00000_-_saae.pdf</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/836/lei_complementar_n._040_2018_-fica_prorrogado_o_prazo_para_aplicacao_da_progressividade_da_lei_complementar_027-2014.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/836/lei_complementar_n._040_2018_-fica_prorrogado_o_prazo_para_aplicacao_da_progressividade_da_lei_complementar_027-2014.pdf</t>
   </si>
   <si>
     <t>“Fica prorrogado o prazo para aplicação _x000D_
 da progressividade prevista no art.179 _x000D_
 caput, Tabela II do Anexo III da Lei _x000D_
 Complementar 027/2014 e da outras _x000D_
 providencias.”</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/881/resolucao_no_004-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/881/resolucao_no_004-2018.pdf</t>
   </si>
   <si>
     <t>Súmula: Fixa o Calendário Legislativo para o Ano de 2019.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/826/lei_no_666_de_05_de_dezembro_de_2018_-_credito_adicional_r_1.052.01200.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/826/lei_no_666_de_05_de_dezembro_de_2018_-_credito_adicional_r_1.052.01200.pdf</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/825/lei_no_665_de_26_de_novembro_de_2018_-_fica_alterado_o_artigo_3o_da_lei_031-2005.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/825/lei_no_665_de_26_de_novembro_de_2018_-_fica_alterado_o_artigo_3o_da_lei_031-2005.pdf</t>
   </si>
   <si>
     <t>“Fica alterado o artigo 3º da Lei 031 de 22 de abril de 2005 e dá outras providências.”</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/835/lei_complementar_n._039_2018_-_refornula_a_lei_de_criacao_do_fundo_municipal_de_seguranca_publica.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/835/lei_complementar_n._039_2018_-_refornula_a_lei_de_criacao_do_fundo_municipal_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 349 de 23 de _x000D_
 novembro de 2011 – que Dispõe sobre a _x000D_
 Criação do Fundo municipal de _x000D_
 Segurança Pública de Ipiranga do Norte -_x000D_
 FUNSEPIN e dá outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/824/lei_no_664_de_26_de_novembro_de_2018_-_credito_adicional_r_372.88900.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/824/lei_no_664_de_26_de_novembro_de_2018_-_credito_adicional_r_372.88900.pdf</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/823/lei_no_663_de_14_de_novembro_de_2018_-_estabelece_os_requisitos_para_declaracao_de_utilidade_publica.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/823/lei_no_663_de_14_de_novembro_de_2018_-_estabelece_os_requisitos_para_declaracao_de_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE OS REQUISITOS PARA A DECLARAÇÃO DE UTILIDADE PÚBLICA MUNICIPAL.”</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/822/lei_no_662_de_13_de_novembro_de_2018_-_credito_adicional_r_2.497.08200.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/822/lei_no_662_de_13_de_novembro_de_2018_-_credito_adicional_r_2.497.08200.pdf</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/821/lei_no_661_de_06_de_novembro_de_2018_-_altera_o_coeficiente_do_cargo_de_agente_de_fiscalizacao_ii.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/821/lei_no_661_de_06_de_novembro_de_2018_-_altera_o_coeficiente_do_cargo_de_agente_de_fiscalizacao_ii.pdf</t>
   </si>
   <si>
     <t>“Altera o Quadro de Provimento Efetivo do art. 53 da Lei nº 054 de 01 de novembro de 2005 e dá outras providências.”</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/820/lei_no_660_de_06_de_novembro_de_2018_-cria_verba_indenizatoria_para_desempenho_de_ativdade_delagada_-_pm-pjc.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/820/lei_no_660_de_06_de_novembro_de_2018_-cria_verba_indenizatoria_para_desempenho_de_ativdade_delagada_-_pm-pjc.pdf</t>
   </si>
   <si>
     <t>CRIA VERBA INDENIZATÓRIA PARA DESEMPENHO DE ATIVIDADE DELEGADA, NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS POLICIAIS MILITARES E POLICIAIS CIVIS QUE EXERCEREM ATIVIDADE MUNICIPAL DELEGADA PELO ESTADO DE MATO GROSSO POR MEIO DE TERMO DE COOPERAÇÃO CELEBRADO COM O MUNICÍPIO DE IPIRANGA DO NORTE.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/819/lei_no_659_de_06_de_novembro_de_2018_-_credito_adicional_-_seguranca.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/819/lei_no_659_de_06_de_novembro_de_2018_-_credito_adicional_-_seguranca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/818/lei_no_658_de_01_de_novembro_de_2018_-_dispoe_sobre_a_revisao_do_ppa.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/818/lei_no_658_de_01_de_novembro_de_2018_-_dispoe_sobre_a_revisao_do_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual – PPA (Lei nº 611, de 01 de setembro de 2017), com a inclusão de ações e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/817/lei_no_657_de_16_de_outubro_de_2018_-_credito_adicional_suplementar_-r_64.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/817/lei_no_657_de_16_de_outubro_de_2018_-_credito_adicional_suplementar_-r_64.00000.pdf</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/816/lei_no_656_de_09_de_outubro_de_2018_-_credito_adicional_suplementar_-_saae_r_25.52439.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/816/lei_no_656_de_09_de_outubro_de_2018_-_credito_adicional_suplementar_-_saae_r_25.52439.pdf</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/815/lei_no_655_de_09_de_outubro_de_2018_-_altera_o_quadro_de_providmento_efetivo_do_art.53_da_lei_054_-_vencimento_atribuicoes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/815/lei_no_655_de_09_de_outubro_de_2018_-_altera_o_quadro_de_providmento_efetivo_do_art.53_da_lei_054_-_vencimento_atribuicoes.pdf</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/814/lei_no_654_de_03_de_outubro_de_2018_-_credito_adicional_superavit_-_r_35.34107.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/814/lei_no_654_de_03_de_outubro_de_2018_-_credito_adicional_superavit_-_r_35.34107.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO DE EXERCÍCIOS ANTERIORES E, DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/813/lei_no_653_de_03_de_outubro_de_2018_-_credito_adicional_suplementar_r_1.426.64100.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/813/lei_no_653_de_03_de_outubro_de_2018_-_credito_adicional_suplementar_r_1.426.64100.pdf</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/834/lei_complementar_n._038_2018_-_institui_o_refaz.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/834/lei_complementar_n._038_2018_-_institui_o_refaz.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE _x000D_
 RECUPERAÇÃO DE CRÉDITO DA _x000D_
 FAZENDA PÚBLICA MUNICIPAL E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/833/lei_complementar_n._038_2018_-_institui_o_refaz.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/833/lei_complementar_n._038_2018_-_institui_o_refaz.pdf</t>
   </si>
   <si>
     <t>Disciplina a prestação de serviços de _x000D_
 horas-máquinas subsidiados pelo _x000D_
 Município de Ipiranga do Norte e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/812/lei_no_652_de_28_de_setembro_de_2018_-_ldo_2019.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/812/lei_no_652_de_28_de_setembro_de_2018_-_ldo_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/811/lei_no_651_de_11_de_setembro_de_2018_-_autoriza_o_poder_executivo_a_locar_imovel_-_correio.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/811/lei_no_651_de_11_de_setembro_de_2018_-_autoriza_o_poder_executivo_a_locar_imovel_-_correio.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a locar imóvel no município de Ipiranga do Norte e dá outras providências.”</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/810/lei_no_650_de_27_de_agosto_de_2018_-_dispoe_sobre_a_gestao_democratica_do_ensino_publico_municipal.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/810/lei_no_650_de_27_de_agosto_de_2018_-_dispoe_sobre_a_gestao_democratica_do_ensino_publico_municipal.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Gestão Democrática do Ensino Público Municipal.”</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/809/lei_no_649_de_11_de_julho_de_2018_-_credito_adicional_especial_-_r_572.62837.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/809/lei_no_649_de_11_de_julho_de_2018_-_credito_adicional_especial_-_r_572.62837.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por superávit financeiro do exercício anterior e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/808/lei_no_648_de_11_de_julho_de_2018_-_credito_adicional_especial_-_saae.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/808/lei_no_648_de_11_de_julho_de_2018_-_credito_adicional_especial_-_saae.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL E, DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/807/lei_no_647_de_11_de_julho_de_2018_-_credito_adicional_suplementar_-_r_1.601.98800.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/807/lei_no_647_de_11_de_julho_de_2018_-_credito_adicional_suplementar_-_r_1.601.98800.pdf</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/806/lei_no_645_de_10_de_julho_de_2018_-_credito_adicional_suplementar_-_operacao_de_credito.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/806/lei_no_645_de_10_de_julho_de_2018_-_credito_adicional_suplementar_-_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/805/lei_no_645_de_10_de_julho_de_2018_-_credito_adicional_suplementar_-_operacao_de_credito.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/708/resolucao_no_003-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/805/lei_no_645_de_10_de_julho_de_2018_-_credito_adicional_suplementar_-_operacao_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/708/resolucao_no_003-2018.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART.21 DA RESOLUÇÃO Nº004 DE 05 DE NOVEMBRO DE 2012 QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/804/lei_no_644_de_27_de_junho_de_2018_-_autoriza_o_municipio_de_ipiranga_do_norte_a_extinguir_credito_atraves_de_dacao_em_pagamento.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/804/lei_no_644_de_27_de_junho_de_2018_-_autoriza_o_municipio_de_ipiranga_do_norte_a_extinguir_credito_atraves_de_dacao_em_pagamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ipiranga do Norte a realizar a extinção do crédito tributário através da dação em pagamento e dá outras providências.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/803/lei_no_643_de_21_de_junho_de_2018_-_cria_o_fundo_municipal_de_educacao.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/803/lei_no_643_de_21_de_junho_de_2018_-_cria_o_fundo_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO DO MUNICIPIO DE IPIRANGA DO NORTE, E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/802/lei_no_642_de_20_de_junho_de_2018_-_credito_adicional_especial_-_r_150.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/802/lei_no_642_de_20_de_junho_de_2018_-_credito_adicional_especial_-_r_150.00000.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/801/lei_no_641_de_07_de_junho_de_2018_-_autoriza_a_permuta_de_bem_movel.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/801/lei_no_641_de_07_de_junho_de_2018_-_autoriza_a_permuta_de_bem_movel.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a permutar bem móvel da Administração Pública, e dá outras providências”.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/800/lei_no_640_de_30_de_maio_de_2018_-_credito_adicional__superavit_-_drenagem_r_168.74372.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/800/lei_no_640_de_30_de_maio_de_2018_-_credito_adicional__superavit_-_drenagem_r_168.74372.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional suplementar por superávit financeiro do Exercício Anterior e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/705/decreto_legislativo_002-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/705/decreto_legislativo_002-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA REMUNERADA AO PREFEITO MUNICIPAL POR MOTIVO DE DOENÇA, PELO PERÍODO DE 30 (TRINTA) DIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/799/lei_no_639_de_07_de_maio_de_2018_-_credito_adicional_camara_r_40.00000.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/799/lei_no_639_de_07_de_maio_de_2018_-_credito_adicional_camara_r_40.00000.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial e dá outras providências.”</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/797/lei_no_638_de_10_de_abril_de_2018_-_autoriza_o_poder_executivo_a_adquirir_11_hectares_no_perimetro_urbano.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/797/lei_no_638_de_10_de_abril_de_2018_-_autoriza_o_poder_executivo_a_adquirir_11_hectares_no_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a Adquirir através de compra, 11 hectares de terra no Perímetro Urbano de Ipiranga do Norte destinado a Habitação e demais obras e instalações do interesse do município, abre crédito adicional suplementar e da outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/798/lei_no_637_de_27_de_fevereiro_de_2018_-_autoriza_contratar_operacao_de_credito_com_o_bb.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/798/lei_no_637_de_27_de_fevereiro_de_2018_-_autoriza_contratar_operacao_de_credito_com_o_bb.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.”</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/673/673_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/707/resolucao_no_002-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/707/resolucao_no_002-2018.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTA O CONTROLE DE FREQUÊNCIA POR PRODUTIVIDADE NO ÂMBITO DA ADVOCACIA DA CÂMARA MUNICIPAL DE VEREADORES DE IPIRANGA DO NORTE.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/672/672_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E AOS SUBSÍDIOS DOS AGENTES POLÍTICOS, FIXADOS PELA LEI MUNICIPAL Nº 610/2017, EXCETO AOS PROFESSORES LOTADOS NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, NOS TERMOS DO ARTIGO 37, X DA CF/88 E DA LEI 493/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/671/671_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/704/decreto_legislativo_001-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/704/decreto_legislativo_001-2018.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/670/670_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INCLUI AÇÃO NO PPA E LDO 2018, AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/669/669_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;RATIFICA A PARTICIPAÇÃO DO MUNICÍPIO E AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONTRATO DE RATEIO COM O CONSÓRCIO PÚBLICO DE SAÚDE VALE DO TELES PIRES E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/706/resolucao_no_001-2018.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/706/resolucao_no_001-2018.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2018 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IPIRANGA DO NORTE PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/832/lei_complementar_n._036_2017_-_altera_e_inclui_dispositivos_na_lei_066-2005.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/832/lei_complementar_n._036_2017_-_altera_e_inclui_dispositivos_na_lei_066-2005.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei _x000D_
 066/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/696/696_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/695/695_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/667/667_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/695/695_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: FIXA O CALENDÁRIO LEGISLATIVO PARA O ANO DE 2018.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/694/694_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI Nº 609 DE 17 DE AGOSTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/693/693_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECONHECE O DIÁRIO OFICIAL DE CONTAS DO TCE &amp;#8211; MT COMO VEÍCULO OFICIAL DE PUBLICAÇÃO DOS ATOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/692/692_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA A REDAÇÃO DO CAPÍTULO IX &amp;#8211; DA TAXA DE ABASTECIMENTO DE ÁGUA; ALTERA A REDAÇÃO DA TABELA DO ANEXO XXI DA LEI MUNICIPAL Nº 066/2005, REFERENTE AS ALIQUOTAS PARA COBRANÇAS DA TAXA DE ABASTECIMENTO DE ÁGUA E INCLUIU OS CUSTOS DOS SERVIÇOS, INFRAÇÕES E MULTAS APLICADAS PELO SAAE E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/691/691_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A COBRANÇA DE TAXA DE SERVIÇOS SOBRE ATIVIDADES DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL NO ÂMBITO DO MUNICÍPIO DE IPIRANGA DO NORTE, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/690/690_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/668/668_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/690/690_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, AO SENHOR VALDOMIRO SCHWINN.&amp;#8221;</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 280, CAPUT E ACRESCENTA O §1º E §2º DA LEI 066/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/688/688_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/687/687_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO, CRIA O FUNDO MUNICIPAL DE SANEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/685/lei_no_617_de_19_de_outubro_de_2017_-_ldo_2018_1.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/685/lei_no_617_de_19_de_outubro_de_2017_-_ldo_2018_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/684/684_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/683/683_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ARTIGO 1º E ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL Nº435/2013, QUE DISPÕE SOBRE O NOVO PERÍMETRO URBANO DO MUNICÍPIO DE IPIRANGA DO NORTE, O RESPECTIVO ZONEAMENTO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/682/682_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DAS DIÁRIAS DE VIAGEM, NOS TERMOS DO ARTIGO 47 DA LEI COMPLEMENTAR N° 032 DE 14 DE DEZEMBRO DE 2015, DISCIPLINA O PROCEDIMENTO PARA CONCESSÃO, FIXA VALORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/681/681_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/680/680_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 2º DA LEI Nº 590, DE 23 DE MARÇO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/679/679_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018-2021.&amp;#8221;</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/678/lei_no_610_de_24_de_agosto_de_2017_-_dispoe_sobre_a_reducao_dos_subsidios.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/678/lei_no_610_de_24_de_agosto_de_2017_-_dispoe_sobre_a_reducao_dos_subsidios.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A REDUÇÃO DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/677/677_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR BEM MÓVEL DA ADMINISTRAÇÃO PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/676/676_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/675/675_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO NA ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/674/674_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO DE EXERCÍCIOS ANTERIORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/666/666_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/665/665_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/664/664_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABREM POR MOTIVO DE EXCEPCIONAL INTERESSE PÚBLICO OS PRAZOS E ALTERA A REDAÇÃO CONSTANTE NO ART. 3º, CAPUT E PARÁGRAFO ÚNICO DA LEI MUNICIPAL Nº 230 DE 15 DE DEZEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/663/663_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DO PROGRAMA DE RECUPERAÇÃO DE CRÉDITO DA FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/662/662_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO ORIUNDO DE CANCELAMENTO DE RESTOS A PAGAR NÃO PROCESSADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/702/702_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO DE EXERCÍCIOS ANTERIORES E, DA OUTRAS PROVIDENCIAS.   </t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/661/661_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º, INCISO III DA LEI Nº 418 DE 03 DE JULHO DE 2013 PARA PERMITIR QUE COMPENSAÇÃO DE JORNADA DO BANCO DE HORAS NA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT OCORRA NO PRAZO DE UM ANO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/703/703_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/660/660_texto_integral.docx</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/660/660_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO DE EXERCÍCIOS ANTERIORES E, DA OUTRAS PROVIDENCIAS.                         </t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/659/659_texto_integral.docx</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/659/659_texto_integral.docx</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/657/657_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/831/lei_complementar_n._035_2017_-_atualiza_valores_lei_8.666.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/831/lei_complementar_n._035_2017_-_atualiza_valores_lei_8.666.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a correção monetária dos _x000D_
 valores das modalidades licitatórias no _x000D_
 âmbito do Município de Ipiranga do Norte e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/656/656_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A REDAÇÃO DO ARTIGO 82, PARÁGRAFO ÚNICO, INCISO VII, ALÍNEAS D E E DA LEI COMPLEMENTAR 022 DE 13 DE OUTUBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/655/655_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/654/654_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO FETHAB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/653/653_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA O REGIME DE PLANTÃO NA SECRETARIA MUNICIPAL DE SAÚDE E DE OBRAS E SERVIÇOS PÚBLICOS, E ACOMPANHAMENTO DE PACIENTE PELOS PROFISSIONAIS DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/658/658_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE À APROVAÇÃO DAS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2015.&amp;#8221;</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/652/652_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º CAPUT E PARÁGRAFO ÚNICO; E DA TABELA A DO ANEXO ÚNICO, DA LEI Nº 406, DE 04 DE ABRIL DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/651/651_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO PROMOVER A ADEQUAÇÃO DA TABELA CONSTANTE DO ANEXO I DA LEI MUNICIPAL Nº. 450/2014, DE 06 DE MAIO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/650/650_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A VERBA DE NATUREZA_x000D_
 INDENIZATÓRIA PELO EXERCÍCIO_x000D_
 DA ATIVIDADE PARLAMENTAR E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/880/resolucao_n_002-2017.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/880/resolucao_n_002-2017.pdf</t>
   </si>
   <si>
     <t>“ALTERA-SE O AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS E CONTRATADOS DO PODER LEGISLATIVO DO MUNICIPIO DE IPIRANGA DO NORTE – MT, NAS CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/649/649_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/647/647_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS_x000D_
 SERVIDORES PÚBLICOS MUNICIPAIS E AOS_x000D_
 SUBSÍDIOS DOS AGENTES POLÍTICOS,_x000D_
 FIXADOS PELA LEI MUNICIPAL Nº_x000D_
 395/2012, EXCETO AOS PROFESSORES_x000D_
 LOTADOS NA SECRETARIA MUNICIPAL DE_x000D_
 EDUCAÇÃO, NOS TERMOS DO ARTIGO 37, X_x000D_
 DA CF/88 E DA LEI 493/2015 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/648/648_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR POR_x000D_
 SUPERÁVIT FINANCEIRO DO EXERCÍCIO_x000D_
 ANTERIOR NA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/646/646_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR POR_x000D_
 TENDÊNCIA DE EXCESSO NA ARRECADAÇÃO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/879/resolucao_no_001-2017.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/879/resolucao_no_001-2017.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2017 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/645/645_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR POR_x000D_
 SUPERÁVIT FINANCEIRO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/644/644_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A CELEBRAR TERMO DE_x000D_
 PARCERIA VISANDO A TRANSFERÊNCIA_x000D_
 DE RECURSOS FINANCEIROS A_x000D_
 ASSOCIAÇÃO DOS UNIVERSITÁRIOS DE_x000D_
 IPIRANGA DO NORTE- MT &amp;#8211; ASSUIPI,_x000D_
 ABRE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/643/643_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/642/642_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO DE_x000D_
 IPIRANGA DO NORTE-MT A CONCEDER_x000D_
 BAIXA DE BENS INSERVÍVEIS DO_x000D_
 PATRIMONIO MUNICIPAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/641/641_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/640/640_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA_x000D_
 DO MUNICÍPIO DE IPIRANGA DO NORTE_x000D_
 PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/878/resolucao_no_005-2016.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/878/resolucao_no_005-2016.pdf</t>
   </si>
   <si>
     <t>Súmula: Fixa o Calendário Legislativo para o Ano de 2017.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/639/639_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 ABRIR CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/638/638_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL ABRIR CRÉDITO ADICIONAL_x000D_
 ESPECIAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/637/637_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.6º DA LEI_x000D_
 MUNICIPAL Nº241 DE 13 DE ABRIL DE_x000D_
 2009 QUE INSTITUI O PROGRAMA_x000D_
 &amp;#8220;VEREADOR MIRIM&amp;#8221; E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/636/636_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/877/resolucao_no_004-2016.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/636/636_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/877/resolucao_no_004-2016.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.25 DA RESOLUÇÃO Nº004 DE 30 DE JULHO DE 2015 QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MIRIM DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/635/635_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/634/634_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, PARA A LEGISLATURA 2017/2020 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/633/633_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/632/632_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/631/631_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/630/630_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO BEBÊ NO MUNICÍPIO DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/629/629_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/628/628_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR POR TENDÊNCIA DE_x000D_
 EXCESSO NA ARRECADAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/562/562_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL O AUXÍLIO-RESGATE PARA OS TÉCNICOS EM ENFERMAGEM E ENFERMEIROS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/561/561_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E CELEBRAR CONVÊNIO DE REPASSE DE RECURSOS FINANCEIROS COM O CONSEG DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/560/560_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/559/559_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABREM POR MOTIVO DE EXCEPCIONAL INTERESSE PÚBLICO OS PRAZOS CONSTANTES DO ART. 3º DA LEI MUNICIPAL Nº 230 DE 15 DE DEZEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/375/375_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/374/374_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/373/373_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/348/348_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/349/349_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, FIRMAR TERMO DE CONVÊNIO COM O SERVIÇO NACIONAL DE APRENDIZAGEM INDUSTRIAL &amp;#8211; SENAI, MINISTÉRIO PÚBLICO DO ESTADO DE MATO GROSSO, PODER JUDICIÁRIO DO ESTADO DE MATO GROSSO E CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/350/350_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR TERMO DE CONVÊNIO COM O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO DO TELES PIRES, ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/351/351_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE REPASSE DE RECURSOS FINANCEIROS COM O CLUBE DO IDOSO ALEGRIA DE VIVER PARA AMPLIAÇÃO, MELHORIAS E REPAROS DAS INSTALAÇÕES FÍSICAS DA ENTIDADE, ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/352/352_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/353/353_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR TENDÊNCIA DE EXCESSO NA ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/354/354_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR TENDÊNCIA DE EXCESSO NA ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/355/355_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL O AUXÍLIO-ALIMENTAÇÃO PARA OS CONSELHEIROS TUTELARES E MOTORISTA A SERVIÇO DO CONSELHO TUTELAR, AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA SUPORTE DA DESPESA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/356/356_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE REPASSE DE RECURSOS FINANCEIROS COM O SINDICATO RURAL DE IPIRANGA DO NORTE PARA REALIZAÇÃO DA REMEMORIZAÇÃO DOS &amp;#8220;10 ANOS DO GRITO DO IPIRANGA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/357/357_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE REPASSE DE RECURSOS FINANCEIROS COM A LIGA ESTADUAL DE MOTOCICLISMO E AUTOMOBILISMO DE MATO GROSSO - LEMAMT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/358/358_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E AOS SUBSÍDIOS DOS AGENTES POLÍTICOS, FIXADOS PELA LEI MUNICIPAL Nº 395/2012, EXCETO AOS PROFESSORES LOTADOS NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, NOS TERMOS DO ARTIGO 37, X DA CF/88 E DA LEI 493/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/876/resolucao_no_003-2016.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/876/resolucao_no_003-2016.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS E CONTRATADOS DO PODER LEGISLATIVO DO MUNICIPIO DE IPIRANGA DO NORTE – MT, NAS CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/627/627_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REVOGA O DECRETO Nº002/2014 E SEUS EFEITOS, CONFORME JULGAMENTO DO TRIBUNAL DE JUSTIÇA DO MT.&amp;#8221;</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/359/359_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA OS ANEXOS I E III DA LEI MUNICIPAL Nº 364 DE 27 DE FEVEREIRO DE 2012, QUE DISPÕEM SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/360/360_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/361/361_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 543/2015 COM ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/626/626_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2014.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/875/resolucao_no_002-2016.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/875/resolucao_no_002-2016.pdf</t>
   </si>
   <si>
     <t>Súmula: Fixa o Calendário Legislativo para o Ano de 2016.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/874/resolucao_no_001-2016.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/874/resolucao_no_001-2016.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2016 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/599/599_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR NOVOS CARGOS E ACRESCENTAR VAGAS DE CARGOS JÁ EXISTENTES NO QUADRO DE VAGAS DA LEI COMPLEMENTAR Nº 026/2014 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/558/558_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IPIRANGA DO NORTE PARA O EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/510/510_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O PLANTÃO MÉDICO DE 24 HORAS CRIADO PELA LEI MUNICIPAL Nº 240/2009, EM QUALQUER DIA ÚTIL OU NÃO DA SEMANA E FINAIS DE SEMANA; CRIA PLANTÃO MÉDICO DE 24 HORAS PARA FINAL DE SEMANA E FERIADOS; ATUALIZA OS VALORES DOS PLANTÕES DE 12 HORAS DOS MÉDICOS; ATUALIZA OS VALORES DOS PLANTÕES DOS ENFERMEIROS E TÉCNICOS DE ENFERMAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/598/598_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;REFORMULA O ESTATUTO, DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS, DO MUNICÍPIO DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/625/625_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, A SENHORA SOLANGE JOSINO FARIAS TROMBETTA.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/624/624_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, A SENHORA INÊS CARMEM MANFRIN.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/509/509_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/623/623_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/509/509_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, AO SENHOR ERICO ESPEDITO OLIVEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/622/622_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, AO SENHOR PAULO SERGIO FRANZ.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/621/621_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, AO SENHOR MARINO JOSÉ FRANZ.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/620/620_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, AO SENHOR VALDECI BATISTELA.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/619/619_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, AO SENHOR ERONDINO DA SILVA&amp;#8221;.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/597/597_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;INSTITUI REGRAS DE QUALIFICAÇÃO PARA COBRANÇA DO ITBI URBANO COM EXCESSÃO DOS IMÓVEIS CONSTRUÍDOS EM MADEIRA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/508/508_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/507/507_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/506/506_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/505/505_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTENDE NO ÂMBITO MUNICIPAL O AUXÍLIO-ALIMENTAÇÃO PARA OS CARGOS DE VIGIA, REAJUSTA O VALOR DO AUXILIO TRANSPORTE PARA OS ACS DO PASCAR E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA SUPORTE DA DESPESA E DA OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/504/504_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER LEGISLATIVO DE IPIRANGA DO NORTE-MT A CONCEDER BAIXA DE BENS INSERVÍVEIS DO PATRIMONIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/503/503_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/502/502_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/596/596_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A APROVAR O PROJETO DE LOTEAMENTO RESIDENCIAL GOLDEN VALLE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/555/555_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/554/554_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS DISPOSITIVOS DA LEI 413 DE 28 DE MAIO DE 2.013, ALTERADA PELA LEI Nº 452/2014 DE 06 DE MAIO DE 2.014, A QUAL DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDENCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/553/553_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL &amp;#8211; PPA (LEI Nº 419, DE 05 DE JULHO DE 2013), COM ALTERAÇÃO E INCLUSÃO DE AÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/557/557_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;APROVA O PLANO MUNICIPAL DE EDUCAÇÃO &amp;#8211; PME &amp;#8211; PARA O PERÍODO PLURIANUAL DE 2015 A 2025, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;..</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/552/552_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO DE EVENTOS DO MUNICÍPIO DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/873/resolucao_no_004-2015.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/873/resolucao_no_004-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MIRIM DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/551/551_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART 2º DA LEI MUNICIPAL Nº 241, DE 13 DE ABRIL DE 2009, QUE INSTITUI O PROGRAMA &amp;#8220;VEREADOR MIRIM&amp;#8221; E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/550/550_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESAFETAR E PROCEDER A DOAÇÃO DE TERRENO AO SINDICATO RURAL DE IPIRANGA DO NORTE - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/549/549_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO DE EXERCÍCIOS ANTERIORES E, DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/548/548_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/501/501_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/500/500_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/499/499_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/498/498_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA POR MOTIVO DE EXCEPCIONAL INTERESSE PÚBLICO OS PRAZOS CONSTANTES DO ART. 3º DA LEI MUNICIPAL Nº 470 DE 30 DE JUNHO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/497/497_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO A PARTICIPAR DO CONSÓRCIO DE SAÚDE VALE DO TELES PIRES E A RATIFICAR O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE OS MUNICÍPIOS DE CLÁUDIA, FELIZ NATAL, IPIRANGA DO NORTE, ITANHANGÁ, LUCAS DO RIO VERDE, NOVA MUTUM, NOVA MARINGÁ, NOVA UBIRATÃ, SANTA CARMEM, SANTA RITA DO TRIVELATO, SINOP, SORRISO, TAPURAH, UNIÃO DO SUL E VERA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/496/496_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO, COMPETÊNCIA E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE DESPORTO &amp;#8211; CMD.&amp;#8221;</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/495/495_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/494/494_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 485/2014 COM ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/493/493_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE PARCERIA COM A ESCOLA ESTADUAL DE ENSINO BÁSICO ANDRÉ ANTÔNIO MAGGI E PROCEDER À ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 14.200,00 (QUATORZE MIL E DUZENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/872/resolucao_no_003-2015.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/872/resolucao_no_003-2015.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA A CONCESSÃO DA VERBA INDENIZATÓRIA DO EXERCÍCIO PARLAMENTAR DE QUE TRATA A LEI Nº 515 DE 22 DE MAIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/871/resolucao_no_002-2015.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/871/resolucao_no_002-2015.pdf</t>
   </si>
   <si>
     <t>REVOGA RESOLUÇÃO Nº002/2014 DAS DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE, AOS VEREADORES E AOS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/556/556_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A VERBA DE NATUREZA INDENIZATÓRIA PELO EXERCÍCIO DA ATIVIDADE PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/492/492_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/491/491_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REVOGA A LEI MUNICIPAL Nº 488 DE 25 DE NOVEMBRO DE 2014 QUE AUTORIZOU O PODER EXECUTIVO MUNICIPAL A PROCEDER CESSÃO DE USO GRATUITO DE TERRENOS PARA A CONSTRUÇÃO DA SEDE PRÓPRIA DA CÂMARA DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/490/490_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GESTÃO DEMOCRÁTICA DO ENSINO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/489/489_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDENCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/488/488_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O FÓRUM PERMANENTE DE EDUCAÇÃO PARA IMPLEMENTAÇÃO, ACOMPANHAMENTO, AVALIAÇÃO, REVISÃO E EMENDAS DO PLANO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE IPIRANGA DO NORTE, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/487/487_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE IPIRANGA DO NORTE-MT, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/486/486_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I E II DA LEI MUNICIPAL Nº 364 DE 27 DE FEVEREIRO DE 2012, QUE DISPÕE SOBRE A RESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT E SUAS POSTERIORES ALTERAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/485/485_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICIPIO DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/484/484_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO E FUNDO MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA E DESENVOLVIMENTO ECONÔMICO SUSTENTÁVEL DO MUNICÍPIO DE IPIRANGA DO NORTE ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/483/483_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA REALIZAÇÃO DE DESPESAS COM FESTIVIDADES COMEMORATIVAS DO ANIVERSÁRIO DO MUNICÍPIO EM DATA DIFERENTE AO DIA 29 DE MARÇO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/482/482_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/481/481_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 485/2014 CRIANDO ELEMENTO DE DESPESA NO EXERCÍCIO DE 2015 COM ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/595/595_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR E ACRESCENTAR NO QUADRO DE VAGAS DA LEI COMPLEMENTAR Nº 026/2014 03 (TRÊS) VAGAS DO CARGO JÁ EXISTENTE DE MOTORISTA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/547/547_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL ANUAL AOS VEREADORES DO MUNICÍPIO DE IPIRANGA DO NORTE-MT, FIXADOS NOS TERMOS DA LEI MUNICIPAL Nº 391/2012, POR FORÇA DO DISPOSTO NO ARTIGO 37, INCISO X DA CONSTITUIÇÃO DA REPÚBLICA, ALTERA ART. 3º DA LEI MUNICIPAL Nº 391 DE 03 DE DEZEMBRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/546/546_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE A REVISÃO GERAL ANUAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE/MT, NOS TERMOS DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, DA LEI MUNICIPAL Nº364/2012, DA LEI MUNICIPAL Nº 493, DE 04 DE FEVEREIRO DE 2015, DA LEI MUNICIPAL N° 499, DE 24 DE FEVEREIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/545/545_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/543/543_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/545/545_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/544/544_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A DOAÇÃO DE VEÍCULO DA CÂMARA MUNICIPAL À PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE/MT E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/542/542_texto_integral.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/618/618_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/542/542_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/541/541_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/540/540_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2013.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/539/539_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER OS VALORES RETROATIVOS A IMPLEMENTAÇÃO DO DIREITO A EVOLUÇÃO FUNCIONAL DOS SERVIDORES DE CARREIRA LOTADOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO MUNICIPAL E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/538/538_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;REFORMULA A POLÍTICA DE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DE IPIRANGA DO NORTE, NO ESTADO DE MATO GROSSO, NO ÂMBITO DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/870/resolucao_no_001-2015.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/870/resolucao_no_001-2015.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2015 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/537/537_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/536/536_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/537/537_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IPIRANGA DO NORTE A REALIZAR A EXTINÇÃO DO CRÉDITO TRIBUTÁRIO ATRAVÉS DA DAÇÃO EM PAGAMENTO DE BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/535/535_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO IMPLEMENTAR O PROGRAMA DE APOIO AO DESENVOLVIMENTO ECONÔMICO E AGRÍCOLA - APOIO À AGRICULTURA FAMILIAR - PROJETO PILOTO - PONTOS COMUNITÁRIOS DE ABASTECIMENTO PARA PULVERIZAÇÃO AGRÍCOLA, ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/534/534_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/594/594_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO §2º E §3º DO ART. 187 E A TABELA XXIII DA LEI 066/2005; REVOGA O §4º DO ART. 187 DA LEI 066/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/593/593_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTS. 178, 179, 180, CAPUT, §2º, §3º E §6º E AS TABELAS II E III DA LEI MUNICIPAL Nº 066/2005; REVOGA-SE O ART.180, INCISOS I, II; §1º, 4º E 5º DA LEI MUNICIPAL Nº 066/2005 E INSTITUI A PLANTA GENÉRICA DE VALORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/617/617_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE LICENÇA PARA GOZO DE FÉRIAS REMUNERADAS AO PREFEITO MUNICIPAL DE IPIRANGA DO NORTE/MT PELO PERÍODO DE 30 (TRINTA) DIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/869/resolucao_no_004-2014_-_calendario.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/869/resolucao_no_004-2014_-_calendario.pdf</t>
   </si>
   <si>
     <t>“Fixa o Calendário Legislativo para o Ano de 2015.”</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/868/resolucao_no_003-2014_-_mesa_diretora.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/868/resolucao_no_003-2014_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a composição da  Mesa Diretora para o Biênio 2015/2016.”</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/533/533_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER CESSÃO DE USO GRATUITO DE TERRENOS PARA A CONSTRUÇÃO DA SEDE PRÓPRIA DA CÂMARA DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/532/532_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO PROMOVER A ADEQUAÇÃO DA TABELA CONSTANTE DOO ANEXO I DA LEI MUNICIPAL Nº. 450/2014, DE 06 DE MAIO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/531/531_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ARTIGOS 2º, CAPUT E INCISO I DO ARTIGO 3º E PARÁGRAFO ÚNICO DO ARTIGO 4º DA LEI MUNICIPAL 196/2008 QUE ESTABELECE A POLÍTICA DE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DE IPIRANGA DO NORTE, NO ESTADO DE MATO GROSSO, NO ÂMBITO DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/530/530_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IPIRANGA DO NORTE PARA O EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/592/592_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CARREIRA DOS PROFISSIONAIS DA EDUCAÇÃO PÚBLICA BÁSICA DO MUNICÍPIO DE IPIRANGA DO NORTE &amp;#8211; MT.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/529/529_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PROCEDER A ADEQUAÇÃO DOS LANÇAMENTOS E COBRANÇAS DO IPTU REFERENTES AO EXERCÍCIO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/566/566_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/528/528_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/566/566_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DOS ADICIONAIS DE INSALUBRIDADE E PERICULOSIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/527/527_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/591/591_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE E REVOGA A LEI MUNICIPAL Nº 126, DE 10 DE ABRIL DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/590/590_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURAS NO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/589/589_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/526/526_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E REPASSAR RECURSOS FINANCEIROS DO PAICI AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO TELES PIRES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/525/525_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 419/2013 (PPA) NA AÇÃO DE AQUISIÇÃO DE VEÍCULOS, PASSANDO DO EXERCÍCIO DE 2015 PARA O EXERCÍCIO DE 2014, INCLUI AÇÃO NA LEI 428/2014 (LDO), ABRE CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/588/588_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DO MUNICIPIO DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/524/524_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/616/616_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE/MT AO SENHOR NILSON LEITÃO.&amp;#8221;</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/523/523_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I, II, III E IV E ATUALIZA OS ANEXOS V E VI DA LEI MUNICIPAL Nº 056, DE 01 DE NOVEMBRO DE 2005, QUE TRATA DA ESTRUTURA DE ORGANIZAÇÃO DE PESSOAL DA AUTARQUIA &amp;#8211; S.A.A.E (SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO), DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, FIXA OS RESPECTIVOS NÍVEIS, PADRÕES, VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/522/522_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO, CONTROLE SOCIAL, COMPROVAÇÃO E FISCALIZAÇÃO DOS RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/521/521_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/520/520_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE IPIRANGA DO NORTE EVENTO, MARCHA PARA JESUS&amp;#8223; E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/519/519_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/518/518_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/517/517_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/615/615_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/517/517_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSTA A APLICABILIDADE DO ART.1º, INCISOS, I, II, III, IV E V; DO ART.3º, INCISOS I, II, III, E DO ART.4º DO DECRETO Nº040 DE 30 DE AGOSTO DE 2013 DO PODER EXECUTIVO DO MUNICÍPIO DE IPIRANGA DO NORTE-MT QUE DECLARA OS VALORES DOS LOTES URBANOS DE ACORDO COM AS SUAS RESPECTIVAS LOCALIZAÇÕES PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/587/587_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LDO CONCESSÃO DE ISENÇÃO COM BASE NO DISPOSTO NAS LEIS MUNICIPAIS 087 E 105/2006, ÁFAZENDA MANO JÚLIO II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/515/515_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABREM POR MOTIVO DE EXCEPCIONAL INTERESSE PÚBLICO OS PRAZOS CONSTANTES DO ART. 3º DA LEI MUNICIPAL Nº 230 DE 15 DE DEZEMBRO DE 2008 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/516/516_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONTRATAR E GARANTIR FINANCIAMENTO JUNTO À CAIXA ECONÔMICA FEDERAL - CEF, VOLTADO A CUSTEAR AS OBRAS SELECIONADAS PELO MINISTÉRIO DAS CIDADES NO ÂMBITO DO PAC 2 &amp;#8211;&amp;#8211; PAVIMENTAÇÃO E QUALIFICAÇÃO DE VIAS URBANAS - 3ª ETAPA PROGRAMA- PRÓ-TRANSPORTE, COM RECURSOS DO FUNDO DE GARANTIA DO TEMPO DE SERVIÇO &amp;#8211; FGTS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/514/514_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/513/513_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA DA SECRETARIA MUNICIPAL DE TRABALHO E AÇÃO SOCIAL CONSTANTE NA DA LEI MUNICIPAL Nº 054/2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/512/512_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/480/480_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL ANUAL AOS_x000D_
 VEREADORES DO MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE-MT, FIXADOS NOS TERMOS DA LEI_x000D_
 MUNICIPAL Nº 391/2012, POR FORÇA DO DISPOSTO_x000D_
 NO ARTIGO 37, INCISO X DA CONSTITUIÇÃO DA_x000D_
 REPÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/479/479_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE A REVISÃO GERAL ANUAL AOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE IPIRANGA_x000D_
 DO NORTE/MT, NOS TERMOS DO ART. 37, INCISO X,_x000D_
 DA CONSTITUIÇÃO FEDERAL, DA LEI MUNICIPAL N°_x000D_
 454 DE 13 DE MAIO DE 2014 E DO ART. 69 DA LEI_x000D_
 MUNICIPAL Nº364 DE 27 DE FEVEREIRO DE 2012 E_x000D_
 DA OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/478/478_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM LIGA_x000D_
 IPIRANGUENSE DE FUTEBOL AMADOR &amp;#8211; LIFA,_x000D_
 CNPJ:12741886/000103, E DEMAIS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/477/477_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR_x000D_
 SUPERÁVIT FINANCEIRO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/476/476_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/475/475_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/474/474_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/473/473_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/614/614_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/473/473_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE IPIRANGA DO NORTE/MT, AO SENHOR DILMAR DAL BOSCO.&amp;#8221;</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/472/472_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA OS ANEXOS I E III DA LEI MUNICIPAL Nº 364 DE 27 DE_x000D_
 FEVEREIRO DE 2012, QUE DISPÕEM SOBRE A RESTRUTURAÇÃO DO_x000D_
 PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES_x000D_
 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/471/471_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETROAGEM OS EFEITOS DA LEI Nº 450_x000D_
 DE 06 DE MAIO DE 2014 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/470/470_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS_x000D_
 SUBSÍDIOS DOS AGENTES POLÍTICOS,_x000D_
 FIXADOS PELA LEI MUNICIPAL Nº 395, DE_x000D_
 14 DE DEZEMBRO DE 2012, NOS TERMOS_x000D_
 DOS ARTIGOS 1° E 3º, INCISO I, DA LEI_x000D_
 MUNICIPAL Nº 196, DE 14 DE MAIO DE_x000D_
 2008, POR FORÇA DO DISPOSTO NO ARTIGO_x000D_
 37, INCISO X DA CONSTITUIÇÃO DA_x000D_
 REPÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/469/469_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS_x000D_
 SERVIDORES PÚBLICOS MUNICIPAIS, NOS_x000D_
 TERMOS DO ARTIGO 37, X DA CF/88 E DA_x000D_
 LEI Nº 196, DE 14 DE MAIO DE 2008 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/468/468_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO_x000D_
 ADICIONAL ESPECIAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/467/467_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI Nº. 413 DE_x000D_
 28 DE MAIO DE 2013, A QUAL DISPÕE_x000D_
 SOBRE A REESTRUTURAÇÃO DO REGIME_x000D_
 PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS_x000D_
 SERVIDORES DO MUNICÍPIO IPIRANGA DO_x000D_
 NORTE&amp;#8211;MT E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/466/466_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/465/465_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI CARGOS CRIADOS ANTERIORMENTE_x000D_
 POR SUAS LEIS RESPECTIVAS NO QUADRO_x000D_
 DE SERVIDORES EFETIVOS DA LEI_x000D_
 MUNICIPAL Nº 054/2005, DEFINE_x000D_
 PADRÕES E COEFICIENTES E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/464/464_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/586/586_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 ALTERAR O NÚMERO DE VAGAS DE CARGOS JÁ_x000D_
 EXISTENTES NO QUADRO DE PESSOAL DO_x000D_
 MUNICÍPIO CONSTANTE DA LEI COMPLEMENTAR_x000D_
 002/2009 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/463/463_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/462/462_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/867/resolucao_no_002-2014_-_diarias.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/462/462_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/867/resolucao_no_002-2014_-_diarias.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DAS DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT, AOS VEREADORES E AOS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/461/461_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/866/resolucao_no_001-2014.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/461/461_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/866/resolucao_no_001-2014.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DO ANO DE 2014 DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE - MT.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/460/460_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMULA A LEI DE CRIAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DE_x000D_
 ASSISTÊNCIA SOCIAL E REVOGA A_x000D_
 LEI Nº 036/2005 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/459/459_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/458/458_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE_x000D_
 SANEAMENTO BÁSICO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/457/457_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL_x000D_
 DE SANEAMENTO BÁSICO, CRIA O_x000D_
 CONSELHO MUNICIPAL DE_x000D_
 SANEAMENTO E O FUNDO MUNICIPAL_x000D_
 DE SANEAMENTO BÁSICO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/456/456_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA_x000D_
 DO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/455/455_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA O ACESSO A INFORMAÇÕES_x000D_
 PREVISTO NO INCISO XXXIII DO ART. 5º,_x000D_
 INCISO II DO § 3º DO ART. 37 E NO § 2º DO_x000D_
 ART. 216 DA CONSTITUIÇÃO FEDERAL, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/585/585_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA EM PARTES A LEI MUNICIPAL Nº 066/2005 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/865/resolucao_no_003-2013.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/865/resolucao_no_003-2013.pdf</t>
   </si>
   <si>
     <t>Súmula: Fixa o Calendário Legislativo para o Ano de 2014.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/584/584_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A CRIAR NÚMERO DE VAGAS DE_x000D_
 CARGOS JÁ EXISTENTES NO QUADRO DE_x000D_
 PESSOAL DO MUNICÍPIO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/454/454_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO DE_x000D_
 IPIRANGA DO NORTE-MT A CONCEDER_x000D_
 BAIXA DE BENS INSERVÍVEIS DO_x000D_
 PATRIMONIO MUNICIPAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/453/453_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/613/613_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/453/453_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2012&amp;#8221;.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/452/452_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI MUNICIPAL Nº 344/2011 E_x000D_
 DÁ NOVA REDAÇÃO AOS ARTS. 14 E 15_x000D_
 DA LEI Nº 167, DE 19 DE NOVEMBRO DE_x000D_
 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/451/451_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA MUNICIPAL CRESCER E_x000D_
 APRENDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/450/450_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOVO PERÍMETRO_x000D_
 URBANO DO MUNICÍPIO DE IPIRANGA_x000D_
 DO NORTE E O RESPECTIVO_x000D_
 ZONEAMENTO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/612/612_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE &amp;#8211; MT, AO SENHOR NERI BIANCHINI&amp;#8221;.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/449/449_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE A RECEBER IMÓVEL POR DOAÇÃO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/448/448_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 8º; DO ARTIGO 12,_x000D_
 CAPUT; DO §3º DO ARTIGO 13; DO §1º DO ARTIGO 20;_x000D_
 E ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 12,_x000D_
 DA LEI Nº 221, DE 11 DE NOVEMBRO DE 2008 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/447/447_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART. 5º DA LEI 230, DE 15 DE_x000D_
 DEZEMBRO DE 2008.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/446/446_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CELEBRAR TERMO DE PARCERIA COM O IFMT -_x000D_
 INSTITUTO FEDERAL DE EDUCAÇÃO CIÊNCIA E_x000D_
 TECNOLOGIA DE MATO GROSSO CAMPUS DE_x000D_
 SORRISO E PROCEDER A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE R$ 8.000,00_x000D_
 (OITO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/445/445_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/444/444_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/443/443_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O_x000D_
 EXERCÍCIO DE 2014 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/442/442_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º, DA LEI Nº_x000D_
 230, DE 15 DE DEZEMBRO DE 2008 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/441/441_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/611/611_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/441/441_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE &amp;#8211; MT, AO SENHOR MAURO LUIZ SAVI&amp;#8221;.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/440/440_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/439/439_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE ATÉ R$_x000D_
 80.000,00 (OITENTA MIL REAIS) VISANDO À_x000D_
 CONSTRUÇÃO DE BANHEIROS NA PRAÇA_x000D_
 MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/438/438_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/437/437_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR EXCESSO_x000D_
 DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/436/436_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A REGULAMENTAÇÃO À_x000D_
 CONCESSÃO DOS BENEFÍCIOS EVENTUAIS NO_x000D_
 ÂMBITO MUNICIPAL DA POLÍTICA DE_x000D_
 ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/435/435_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 10, DA LEI Nº_x000D_
 402, DE 21 DE MARÇO DE 2013 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/583/583_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERAM AS TABELAS CONSTANTES NO ANEXO V - QUADRO DE VENCIMENTOS DOS SERVIDORES EFETIVOS DA LEI COMPLEMENTAR 002 DE 21 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/582/582_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/864/resolucao_no_002-2013.doc.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/582/582_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/864/resolucao_no_002-2013.doc.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA A REDAÇÃO DO “CAPUT” DO ART. 7º E ACRESCENTA O PARÁGRAFO PRIMEIRO E PARÁGRAFO SEGUNDO AO ART.7º DA RESOLUÇÃO Nº 001 DO PODER LEGISLATIVO MUNICIPAL DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/434/434_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2014-2017.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/433/433_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NA CÂMARA MUNICIPAL DE_x000D_
 IPIRANGA DO NORTE-MT O SISTEMA DE_x000D_
 BANCO DE HORAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/432/432_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR POR E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/431/431_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR POR_x000D_
 TENDÊNCIA DE EXCESSO NA ARRECADAÇÃO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/430/430_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/429/429_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO GERAL ANUAL AOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE_x000D_
 IPIRANGA DO NORTE/MT, NOS TERMOS DO ART._x000D_
 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, DA_x000D_
 LEI MUNICIPAL Nº411/2013 E DO ART. 69 DA_x000D_
 LEI N° 364 DE 27 DE FEVEREIRO DE 2012 E_x000D_
 DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/428/428_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 379, DE 04 DE JULHO_x000D_
 DE 2012; E DISPÕE SOBRE A_x000D_
 REESTRUTURAÇÃO DO REGIME PRÓPRIO DE_x000D_
 PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/427/427_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS, FIXADOS PELA LEI MUNICIPAL Nº 395, DE 14 DE DEZEMBRO DE 2012, NOS TERMOS DOS ARTIGOS 1° E 3º, INCISO I, DA LEI MUNICIPAL Nº 196, DE 14 DE MAIO DE 2008, POR FORÇA DO DISPOSTO NO ARTIGO 37, INCISO X DA CONSTITUIÇÃO DA REPÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/426/426_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, NOS TERMOS DO ARTIGO 37, X DA CF/88 E DA LEI Nº 196, DE 14 DE MAIO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/581/581_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/425/425_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS À INSTITUTO LIONS DA VISÃO PARA A REALIZAÇÃO DE CIRURGIAS OFTALMOLÓGICAS E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 4.501,00 (QUATRO MIL E QUINHENTOS E UM REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/424/424_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/423/423_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 A CRIAR O PROGRAMA MUNICIPAL DE_x000D_
 DESENVOLVIMENTO DA CADEIA PRODUTIVA_x000D_
 DA AQUICULTURA FAMILIAR, BEM COMO_x000D_
 UTILIZAR RECURSOS NA PROMOÇÃO DE_x000D_
 AÇÕES DE APOIO E INCENTIVO À_x000D_
 ATIVIDADE</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/422/422_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONTRATAR FINANCIAMENTO JUNTO AO_x000D_
 BANCO DO BRASIL S.A. E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/421/421_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL O_x000D_
 AUXÍLIO-ALIMENTAÇÃO E AUXÍLIO_x000D_
 TRANSPORTE PARA OS CARGOS_x000D_
 QUE ESPECIFICA E AUTORIZA A_x000D_
 ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL PARA SUPORTE DA_x000D_
 DESPESA E DA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/420/420_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III &amp;#8211;_x000D_
 ATRIBUIÇÕES DOS CARGOS EM_x000D_
 PROVIMENTO EFETIVO, E ACRESCENTA_x000D_
 ATRIBUIÇÕES AO CARGO EM COMISSÃO DO_x000D_
 CHEFE DE DEPARTAMENTO CONTÁBIL, DA_x000D_
 LEI MUNICIPAL Nº364 DE 27 DE FEVEREIRO_x000D_
 DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/419/419_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 3º, CAPUT E_x000D_
 INCISOS I E VI E ACRESCENTA O INCISO_x000D_
 VII; E DO ARTIGO 5º, CAPUT E INCISO VI,_x000D_
 DA LEI Nº 237, DE 03 DE FEVEREIRO DE_x000D_
 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/418/418_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER CONTRIBUIÇÕES CORRENTES À_x000D_
 ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE_x000D_
 IPIRANGA DO NORTE &amp;#8211; ACEIPI PARA A REALIZAÇÃO_x000D_
 DA EXPOIPIRANGA 2013 E A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$_x000D_
 180.000,00 (CENTO E OITENTA MIL REAIS) E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/417/417_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O REGIME DE PLANTÃO_x000D_
 E A VERBA DE LOCOMOÇÃO DOS_x000D_
 PROFISSIONAIS DA AREA DA SAUDE_x000D_
 ESPECIFICADOS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/416/416_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/415/415_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IMPLANTAÇÃO DO_x000D_
 SISTEMA DE INSPEÇÃO MUNICIPAL -_x000D_
 SIM DE PRODUTOS DE ORIGEM_x000D_
 ANIMAL E VEGETAL NO MUNICIÍPIO_x000D_
 DE IPIRANGA DO NORTE-MT E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/414/414_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO DE_x000D_
 ESTUDANTES EM ÓRGÃOS DA_x000D_
 ADMINISTRAÇÃO MUNICIPAL,_x000D_
 REVOGA LEI MUNICIPAL Nº 323/2011_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/863/resolucao_no_001-2013.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/863/resolucao_no_001-2013.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS VALORES DAS DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT, AOS VEREADORES E AOS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/413/413_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 5º DA LEI_x000D_
 Nº 240, DE 18 DE MARÇO DE 2009 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/412/412_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUNICIPAL A CRIAR NÚMERO DE VAGAS DE_x000D_
 CARGOS JÁ EXISTENTES NO QUADRO DE_x000D_
 PESSOAL DO MUNICÍPIO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/411/411_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DA_x000D_
 COORDENADORIA MUNICIPAL DE DEFESA_x000D_
 CIVIL E DO FUNDO MUNICIPAL DE DEFESA_x000D_
 CIVIL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/580/580_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/410/410_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO,_x000D_
 DO VICE-PREFEITO E DOS_x000D_
 SECRETÁRIOS MUNICIPAIS DE_x000D_
 IPIRANGA DO NORTE /MT, PARA A_x000D_
 LEGISLATURA 2013/2016 E DA_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/610/610_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE, EXERCICIO FINANCEIRO DE 2010&amp;#8221;.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/409/409_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/408/408_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2013 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/407/407_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/406/406_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS_x000D_
 VEREADORES DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE/MT, PARA A_x000D_
 LEGISLATURA 2013/2016 E DA_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/862/resolucao_003-2012_-_calendario_sessoes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/862/resolucao_003-2012_-_calendario_sessoes.pdf</t>
   </si>
   <si>
     <t>Súmula: Fixa o Calendário Legislativo para o Ano de 2013.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/405/405_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/404/404_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/402/402_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/401/401_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/830/resolucao_004-2012_-_regimento_interno__novo_.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/401/401_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/830/resolucao_004-2012_-_regimento_interno__novo_.pdf</t>
   </si>
   <si>
     <t>REGIMENTO INTERNO CÂMARA MUNICIPAL DE IPIRANGA DO NORTE</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/400/400_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O_x000D_
 EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/399/399_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/398/398_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/397/397_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR POR_x000D_
 TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/395/395_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR POR_x000D_
 TENDÊNCIA DE EXCESSO NA ARRECADAÇÃO_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/394/394_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR POR_x000D_
 SUPERÁVIT FINANCEIRO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/393/393_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/392/392_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 298, DE 19 DE AGOSTO DE_x000D_
 2010 E A LEI Nº 339 DE 24 DE AGOSTO DE 2011;_x000D_
 E DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME_x000D_
 PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO_x000D_
 DE IPIRANGA DO NORTE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/579/579_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A REDAÇÃO DO ARTIGO 162, CAPUT E_x000D_
 PARÁGRAFO 2º DA LEI COMPLEMENTAR_x000D_
 002/2009 DE 21 DE DEZEMBRO DE 2009 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/391/391_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO E A_x000D_
 AUTORIZAÇÃO PARA O EXERCÍCIO DA ATIVIDADE_x000D_
 PRIVADA DE TRANSPORTE INDIVIDUAL DE_x000D_
 PASSAGEIROS POR MEIO DE MOTOCICLETAS DE_x000D_
 ALUGUEL (MOTO-TÁXIS) NO ÂMBITO DO MUNICÍPIO_x000D_
 DE IPIRANGA DO NORTE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/390/390_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A REDAÇÃO DO § 1º DO ARTIGO 10; ALTERA_x000D_
 A REDAÇÃO DO ARTIGO 14 E ACRESCENTA O ARTIGO_x000D_
 15 DA LEI Nº 204/2008 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/389/389_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVERTE O PARÁGRAFO ÚNICO DO ARTIGO 13_x000D_
 EM PARÁGRAFO 1º; ACRESCE O PARÁGRAFO 2º AO_x000D_
 ARTIGO 13; REVOGA O ARTIGO 15 E RENUMERA OS_x000D_
 ARTIGOS 16 E 17 PARA 15 E 16 RESPECTIVAMENTE_x000D_
 DA LEI Nº 167 DE 19 DE NOVEMBRO DE 2007 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/388/388_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CRIAR NÚMERO DE VAGAS DE CARGOS JÁ_x000D_
 EXISTENTES NO QUADRO DE PESSOAL DO_x000D_
 MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/387/387_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE ATÉ R$_x000D_
 80.000,00 (OITENTA MIL REAIS) VISANDO À_x000D_
 CONSTRUÇÃO DE BANHEIROS NA PRAÇA MUNICIPAL_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/386/386_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/385/385_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER_x000D_
 AUXÍLIO FINANCEIRO AO CLUBE DO IDOSO ALEGRIA_x000D_
 DE VIVER DE IPIRANGA DO NORTE, E A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$_x000D_
 50.000,00 (CINQUENTA MIL REAIS) E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/384/384_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 51, REVOGA O_x000D_
 ARTIGO 52 DA LEI MUNICIPAL Nº 054/2005 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/383/383_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR_x000D_
 O FUNDO MUNICIPAL DO MEIO AMBIENTE_x000D_
 DE IPIRANGA DO NORTE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/382/382_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TÍTULO &amp;#8220;MULHER DESTAQUE&amp;#8221;_x000D_
 PARA MULHER QUE SE DESTAQUE EM SUAS_x000D_
 ATIVIDADES DE TRABALHO SOCIAIS,_x000D_
 COMUNITÁRIOS, CULTURAIS, EDUCACIONAIS E DE_x000D_
 EMPREENDEDORISMO EM IPIRANGA DO NORTE_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/381/381_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE_x000D_
 IPIRANGA DO NORTE, NOS TERMOS DO ART._x000D_
 8º PARÁGRAFO ÚNICO DA LEI Nº 185 DE 1º_x000D_
 DE ABRIL DE 2008 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/380/380_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 4% SOBRE O VALOR_x000D_
 DOS VENCIMENTOS DOS SERVIDORES_x000D_
 PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO_x000D_
 DIRETA E INDIRETA DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/379/379_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS_x000D_
 SUBSÍDIOS DOS AGENTES POLÍTICOS,_x000D_
 FIXADOS PELAS LEIS MUNICIPAIS NºS. 224_x000D_
 E 225, AMBAS DE 28 DE NOVEMBRO DE_x000D_
 2008, NOS TERMOS DOS ARTIGOS 1° E 3º,_x000D_
 INCISO I, DA LEI MUNICIPAL Nº 196, DE 14_x000D_
 DE MAIO DE 2008, POR FORÇA DO DISPOSTO_x000D_
 NO ARTIGO 37, INCISO X DA CONSTITUIÇÃO_x000D_
 DA REPÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/378/378_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS_x000D_
 SERVIDORES PÚBLICOS MUNICIPAIS,_x000D_
 NOS TERMOS DO ARTIGO 37, X DA CF/88_x000D_
 E DA LEI Nº 196, DE 14 DE MAIO DE_x000D_
 2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/376/376_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO_x000D_
 PODER EXECUTIVO MUNICIPAL PARA_x000D_
 PROCEDER A LOCAÇÃO DE UM IMÓVEL,_x000D_
 AO BANCO DO BRASIL S/A, E AUTORIZA_x000D_
 O CRÉDITO ADICIONAL ESPECIAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/372/372_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE CARGOS DA LEI Nº_x000D_
 187 DE 08 DE ABRIL DE 2008 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/371/371_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER CONTRIBUIÇÕES CORRENTES À_x000D_
 ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE_x000D_
 IPIRANGA DO NORTE &amp;#8211; ACEIPI PARA A REALIZAÇÃO_x000D_
 DA EXPOIPIRANGA 2012 E A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$_x000D_
 180.000,00 (CENTO E OITENTA MIL REAIS) E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/370/370_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE PROVIMENTO_x000D_
 EFETIVO DO ART. 53 DA LEI Nº 054 DE 01_x000D_
 DE NOVEMBRO DE 2005 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/578/578_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 1º-A DO ARTIGO 2º DA_x000D_
 LEI COMPLEMENTAR Nº 006/2010 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/369/369_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO_x000D_
 21 E ACRESCENTA O § 5º DA LEI Nº_x000D_
 341/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/377/377_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO_x000D_
 DE CARGOS, CARREIRAS E VENCIMENTOS DOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE_x000D_
 IPIRANGA DO NORTE, ESTADO DE MATO_x000D_
 GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/861/resolucao_002-2012_-_altera_a_redacao_do_regimento_interno_mirim.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/861/resolucao_002-2012_-_altera_a_redacao_do_regimento_interno_mirim.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ART 2º DA RESOLUÇÃO Nº 003 DE 18 DE ABRIL DE 2009, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MIRIM DE IPIRANGA DO NORTE/MT E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/860/resolucao_001-2012_-_calendario_sessoes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/860/resolucao_001-2012_-_calendario_sessoes.pdf</t>
   </si>
   <si>
     <t>Súmula: Fixa o Calendário Legislativo para o Ano de 2012.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/368/368_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR_x000D_
 SUPERÁVIT FINANCEIRO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/367/367_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/366/366_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/367/367_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR DO SALÁRIO_x000D_
 MÍNIMO A SER UTILIZADO EM 2012 PELO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE &amp;#8211;MT E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/365/365_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO QUADRO DE PROVIMENTO EFETIVO CONSTANTE NO ART.53 DA LEI N°54 DE 1° DE NOVEMBRO DE 2005 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/364/364_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 5° DA LEI MUNICIPAL 230/2008 DE 15 DE DEZEMBRO DE 2008 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/363/363_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/362/362_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/347/347_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE EDUCAÇÃO DE IPIRANGA DO NORTE - CNE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/577/577_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTO PARA_x000D_
 REGULARIZAÇÃO DAS EDIFICAÇÕES SEM_x000D_
 AUTORIZAÇÃO CONSTRUÍDAS E EM CONSTRUÇÃO_x000D_
 NO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/609/609_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/576/576_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO CAPUT DO ART. 53 DA LEI_x000D_
 Nº 66, DE 16 DE DEZEMBRO DE 2005 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/346/346_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO RURAL MEDIANTE CONCESSÃO OU PERMISSÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/345/345_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA DE IPIRANGA DO NORTE FUMSEPIN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/344/344_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2012 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/343/343_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER  EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/342/342_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/341/341_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER  EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE EM FAVOR DO PODER LEGISLATIVO, NO VALOR DE R$ 45.000,00 E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/340/340_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTS. 14 E 15 DA LEI Nº 167, 19 DE NOVEMBRO DE 2007,  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/339/339_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER CONTRIBUIÇÃO CORRENTES A CÂMARA DE DIRIGENTES DE LOJISTA DE IPIRANGA DO NORTE, AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR  R$ 8.000,00 ( OITO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/338/338_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR TENDÊNCIA DE EXCESSO NA ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/337/337_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O_x000D_
 EXERCÍCIO DE 2012 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/336/336_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER DESCONTO PARA O PAGAMENTO Á VISTA DE CONTRIBUIÇÃO DE MELHORIA NAS SITUAÇÕES QUE ESPECIFICA, INCLUI NA LEI DE DIRETRIZES ORÇAMENTÁRIAS A PREVISÃO DE RENÚNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2011/859/resolucao_002-2011_-_reajuste_das_diarias.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2011/859/resolucao_002-2011_-_reajuste_das_diarias.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VALORES DAS DIÁRIAS NOS TERMOS DO ART. 8º DA RESOLUÇÃO Nº004/2009 NO ÂMBITO DA CÂMARA MUNICIPAL DE IPIRANGA DO NORTE-MT AOS VEREADORES E AOS SERVIDORES, ALTERA A REDAÇÃO DOS INCISOS I, II E III DO ART. 1º DA RESOLUÇÃO Nº004/2009 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/335/335_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS DISPOSITIVOS DA LEI MUNICIPAL  Nº 289, DE 19 DE AGOSTO DE 2010,  A QUAL DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DE MUNICÍPIO DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/334/334_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/333/333_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/332/332_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/331/331_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER_x000D_
 DESCONTO PARA O PAGAMENTO À VISTA DE_x000D_
 CONTRIBUIÇÃO DE MELHORIA, INCLUI NA LEI DE_x000D_
 DIRETRIZES ORÇAMENTÁRIAS A PREVISÃO DE_x000D_
 RENÚNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/330/330_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL ESPECIAL NO_x000D_
 ORÇAMENTO VIGENTE EM FAVOR DO PODER_x000D_
 LEGISLATIVO, NO VALOR DE R$ 5.000,00 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/329/329_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO_x000D_
 ADICIONAL ESPECIAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/328/328_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE CARGOS EFETIVOS DO_x000D_
 ANEXO I DA LEI Nº 56, DE 01 DE NOVEMBRO_x000D_
 DE 2005, PARA CRIAR E EXTINGUIR CARGOS NA_x000D_
 FORMA QUE ESPECIFICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/327/327_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO INCISO IV DO ART._x000D_
 2°, DO ART. 5°, CAPUT E DO ANEXO 2,_x000D_
 ACRESCENTA O INCISO VII AO ART. 2º DA LEI_x000D_
 Nº 245, DE 05 DE MAIO DE 2009, ATUALIZA_x000D_
 OS VALORES PARA CONCESSÃO DE DIÁRIAS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/326/326_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 5º, INSERE § 1º_x000D_
 AO MESMO ARTIGO E RENUMERA O_x000D_
 PARÁGRAFO ÚNICO DESTE ARTIGO PARA § 2º,_x000D_
 DA LEI Nº 240, DE 18 DE MARÇO DE 2009 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/325/325_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER_x000D_
 AUXÍLIO FINANCEIRO AO LIONS CLUBE DE_x000D_
 SINOP &amp;#8211; MATO GROSSO, AUTORIZA A_x000D_
 ABERTURA DE CRÉDITO ADICIONAL ESPECIAL_x000D_
 NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS)_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/324/324_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCURADOR/ASSESSOR JURÍDICO_x000D_
 CONCEDE REVISÃO GERAL ANUAL AOS_x000D_
 VEREADORES DO MUNICÍPIO DE IPIRANGA_x000D_
 DO NORTE-MT, FIXADOS NOS TERMOS DA_x000D_
 LEI MUNICIPAL Nº 325/2011 E DA LEI_x000D_
 MUNICIPAL Nº 226, DE 28 DE NOVEMBRO_x000D_
 DE 2008, POR FORÇA DO DISPOSTO NO_x000D_
 ARTIGO 37, INCISO X DA CONSTITUIÇÃO DA_x000D_
 REPÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/323/323_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS_x000D_
 SUBSÍDIOS DOS AGENTES POLÍTICOS,_x000D_
 FIXADOS PELAS LEIS MUNICIPAIS NºS. 224_x000D_
 E 225, AMBAS DE 28 DE NOVEMBRO DE_x000D_
 2008, NOS TERMOS DOS ARTIGOS 1° E 3º,_x000D_
 INCISO I, DA LEI MUNICIPAL Nº 196, DE 14_x000D_
 DE MAIO DE 2008, POR FORÇA DO DISPOSTO_x000D_
 NO ARTIGO 37, INCISO X DA CONSTITUIÇÃO_x000D_
 DA REPÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/322/322_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO GERAL ANUAL AOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE_x000D_
 IPIRANGA DO NORTE/MT, NOS TERMOS DO_x000D_
 ART. 37, INCISO X, DA CONSTITUIÇÃO_x000D_
 FEDERAL E DA LEI MUNICIPAL N° 289/2010_x000D_
 E ART. 8°, PARÁGRAFO ÚNICO DA LEI N° 185_x000D_
 DE 1º DE ABRIL DE 2008 E DA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/321/321_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS_x000D_
 SERVIDORES PÚBLICOS MUNICIPAIS, NOS_x000D_
 TERMOS DA LEI Nº 196, DE 14 DE MAIO DE_x000D_
 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/320/320_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 A CONCEDER CONTRIBUIÇÕES CORRENTES À_x000D_
 ASSOCIAÇÃO COMERCIAL E EMPRESARIAL_x000D_
 DE IPIRANGA DO NORTE &amp;#8211; ACEIPI PARA A_x000D_
 REALIZAÇÃO DA EXPOIPIRANGA 2011,_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE R$_x000D_
 150.000,00 (CENTO E CINQUENTA MIL_x000D_
 REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/319/319_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES_x000D_
 NO ÂMBITO DO PODER EXECUTIVO_x000D_
 MUNICIPAL DE IPIRANGA DO NORTE-MT,_x000D_
 DENOMINADO &amp;#8216;PROGRAMA JOVEM_x000D_
 CIDADÃO&amp;#8217; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/318/318_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR_x000D_
 TERMO DE COOPERAÇÃO COM EMPRESAS_x000D_
 PRIVADAS, PARA DOAÇÃO DE UNIFORMES_x000D_
 ESCOLARES PARA DISTRIBUIÇÃO NA REDE_x000D_
 PÚBLICA MUNICIPAL DE ENSINO,_x000D_
 INSTITUINDO O &amp;#8216;PROGRAMA UNIFORME_x000D_
 ESCOLAR SOCIAL&amp;#8217; E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/317/317_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE MÉDICO VETERINÁRIO,_x000D_
 INCLUINDO-O NO QUADRO DE PROVIMENTO_x000D_
 EFETIVO DO ART. 53 DA LEI N° 54, DE 01 DE_x000D_
 NOVEMBRO DE 2005 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/316/316_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO III DO ART._x000D_
 162 DA LEI Nº 08, DE 05 DE JANEIRO DE_x000D_
 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/315/315_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº_x000D_
 155, DE 16 DE OUTUBRO DE 2007,_x000D_
 ESPECIFICA A LOTAÇÃO DO CARGO DE_x000D_
 MOTORISTA DE ÔNIBUS, CRIADO PELA_x000D_
 REFERIDA LEI, MODIFICA A CATEGORIA DA_x000D_
 CNH, ACRESCENTA O QUADRO DETALHADO_x000D_
 DO CARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/314/314_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LOTAÇÃO DOS CARGOS QUE_x000D_
 ESPECIFICA, CRIADOS PELA LEI Nº 054, DE_x000D_
 01 DE NOVEMBRO DE 2005 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/313/313_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 40 DA LEI Nº_x000D_
 008/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/575/575_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE ROÇADA_x000D_
 E LIMPEZA EM TERRENOS BALDIOS E INSTITUI_x000D_
 PREÇOS PÚBLICOS PARA OS SERVIÇOS,_x000D_
 QUANDO EXECUTADOS PELO MUNICÍPIO,_x000D_
 MODIFICA A REDAÇÃO DO ART. 1°, CAPUT E_x000D_
 DO ART. 2°, CAPUT, DA LEI N° 027, DE 13 DE_x000D_
 ABRIL DE 2005 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/312/312_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ART. 2º, DA LEI Nº_x000D_
 282 DE 20 DE ABRIL DE 2010 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2011/858/resolucao_001-2011_-_calendario_sessoes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2011/858/resolucao_001-2011_-_calendario_sessoes.pdf</t>
   </si>
   <si>
     <t>Súmula: Fixa o Calendário Legislativo para o Ano de 2011.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/311/311_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL ESPECIAL À DOTAÇÃO_x000D_
 DO ORÇAMENTO VIGENTE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/574/574_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 9º, INCISO IV;_x000D_
 ARTIGO 10, INCISO II, &amp;#8220;A&amp;#8221;; ANEXO I &amp;#8211;_x000D_
 TABELA 3 E ANEXO V &amp;#8211; TABELA 5 DA LEI_x000D_
 COMPLEMENTAR Nº 002/2009 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/310/310_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA EM ZONA URBANA A ÁREA_x000D_
 RURAL QUE ESPECIFICA, AUTORIZA O_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE A_x000D_
 RECEBER IMÓVEL POR DOAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/309/309_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/308/308_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/307/307_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS QUADROS DE CARGOS EM_x000D_
 COMISSÃO E DE PROVIMENTO EFETIVO_x000D_
 DA LEI Nº 054/2005, CRIA CARGOS_x000D_
 EFETIVOS, COM SEUS RESPECTIVOS_x000D_
 VENCIMENTOS, QUANTIDADES E_x000D_
 JORNADAS DE TRABALHO NO ÂMBITO DO_x000D_
 MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/306/306_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE MONITOR DE CENTRO_x000D_
 MUNICIPAL DE EDUCAÇÃO INFANTIL - CMEI_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/305/305_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO § 1° E REVOGA O_x000D_
 § 2° DO ART. 20, DA LEI Nº 221, DE 11 DE_x000D_
 NOVEMBRO DE 2008 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/304/304_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA OS ANEXOS III E V DA LEI_x000D_
 MUNICIPAL Nº 056, 01 DE NOVEMBRO DE_x000D_
 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/303/303_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/302/302_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 A PARCELAR DÉBITO COM O FUNDO_x000D_
 MUNICIPAL DE PREVIDÊNCIA SOCIAL DOS_x000D_
 SERVIDORES PÚBLICOS DE IPIRANGA DO_x000D_
 NORTE &amp;#8211; IPIRANGA PREVI E A ABRIR CRÉDITO_x000D_
 ADICIONAL ESPECIAL À DOTAÇÃO DO_x000D_
 ORÇAMENTO VIGENTE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/573/573_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS VALORES DA TAXA DE_x000D_
 ABASTECIMENTO DE ÁGUA DE QUE TRATA O_x000D_
 ART. 267 DA LEI N° 66, DE 16 DE DEZEMBRO_x000D_
 DE 2005 &amp;#8211; CÓDIGO TRIBUTÁRIO MUNICIPAL,_x000D_
 ATUALIZA A TABELA XXI DO REFERIDO_x000D_
 CÓDIGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/301/301_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VALOR DA UNIDADE FISCAL_x000D_
 MUNICIPAL &amp;#8211; UFM E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/300/300_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2011 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/299/299_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/298/298_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/297/297_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O_x000D_
 EXERCÍCIO DE 2011 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/296/296_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/295/295_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO_x000D_
 PLURIANUAL &amp;#8211; PPA (LEI Nº 253, DE 13 DE_x000D_
 JULHO DE 2009), COM CANCELAMENTO,_x000D_
 ALTERAÇÃO E INCLUSÃO DE AÇÕES E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/572/572_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>RENUMERA PARÁGRAFOS DO ARTIGO 51 DA_x000D_
 LEI COMPLEMENTAR N° 02, DE 21 DE_x000D_
 DEZEMBRO DE 2009, DA NOVA REDAÇÃO AO_x000D_
 ATUAL § 1°, RENUMERADO COMO § 1°-A E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/294/294_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO_x000D_
 REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL_x000D_
 DO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/293/293_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO MUNICIPAL DE EDUCAÇÃO_x000D_
 INFANTIL PRIMEIROS PASSOS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/292/292_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 A PARCELAR DÉBITO COM O FUNDO_x000D_
 MUNICIPAL DE PREVIDÊNCIA SOCIAL DOS_x000D_
 SERVIDORES PÚBLICOS DE IPIRANGA DO_x000D_
 NORTE &amp;#8211; IPIRANGA PREVI E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/291/291_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A LOGRADOUROS PÚBLICOS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/290/290_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADMINISTRAÇÃO MUNICIPAL_x000D_
 DIRETA E INDIRETA A MANTER CONTAS_x000D_
 CORRENTES E FIRMAR CONVÊNIOS COM_x000D_
 INSTITUIÇÃO FINANCEIRA QUE ESPECIFICA E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/289/289_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DO IMPOSTO SOBRE_x000D_
 SERVIÇOS DE QUALQUER NATUREZA -_x000D_
 ISSQN AO BANCO DO BRASIL, NAS_x000D_
 CONDIÇÕES QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/288/288_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS_x000D_
 OU OBRIGAÇÕES DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE, NOS TERMOS DO ART._x000D_
 100, §§ 3º, E 4º, DA CONSTITUIÇÃO_x000D_
 FEDERAL, DECORRENTES DE DECISÕES_x000D_
 JUDICIAIS, CONSIDERADOS DE PEQUENO_x000D_
 VALOR (RPV), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/287/287_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVERTE OS EMPREGOS PÚBLICOS DE_x000D_
 AGENTES COMUNITÁRIOS DE SAÚDE &amp;#8211;_x000D_
 ACS E AGENTES DE COMBATE ÀS_x000D_
 ENDEMIAS &amp;#8211; ACE, CRIADOS ATRAVÉS DA_x000D_
 LEI MUNICIPAL N° 167, 19 DE NOVEMBRO_x000D_
 DE 2007, EM CARGOS PÚBLICOS, MODIFICA_x000D_
 A REDAÇÃO DA EMENTA E DOS ARTIGOS 1°,_x000D_
 2°, 6°, CAPUT, 7°, CAPUT, 9°, 11 E 13 DA_x000D_
 REFERIDA LEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/286/286_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO GERAL ANUAL AOS VEREADORES DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, FIXADOS NO ARTIGO 37, INCISO X DA CONSTITUIÇÃO FEDERAL, LEI MUNICIPAL 288/2010 E DA LEI MUNICIPAL N° 226 DE 28 DE NOVEMBRO DE 2008 E ALTERA REDAÇÃO DOS ARTIGOS; 4° DA LEI MUNICIPAL N° 224/2008, ARTIGO 2° DA LEI MUNICIPAL N° 225/2008 E ARTIGO 3° DA LEI MUNICIPAL N° 226/2008 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/285/285_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO GERAL ANUAL AOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE_x000D_
 IPIRANGA DO NORTE/MT, NOS TERMOS DO_x000D_
 ART. 37, INCISO X, DA LEI MUNICIPAL N°_x000D_
 284/2010 E ART. 8°, PARÁGRAFO ÚNICO DA_x000D_
 LEI N° 185 DE 1º DE ABRIL DE 2008 E DA_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/284/284_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/283/283_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER CONTRIBUIÇÕES CORRENTES À_x000D_
 ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE_x000D_
 IPIRANGA DO NORTE &amp;#8211; ACEIPI PARA A_x000D_
 REALIZAÇÃO DA EXPOIPIRANGA 2010,_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL NO VALOR DE R$ 120.000,00_x000D_
 (CENTO E VINTE MIL REAIS) E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/282/282_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/281/281_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL ESPECIAL NO_x000D_
 ORÇAMENTO VIGENTE EM FAVOR DO PODER_x000D_
 EXECUTIVO, NO VALOR DE R$ 127.000,00 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/280/280_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS_x000D_
 FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, NOS_x000D_
 TERMOS DA LEI Nº 196, DE 14 DE MAIO DE_x000D_
 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/279/279_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR NO_x000D_
 ORÇAMENTO VIGENTE EM FAVOR DO PODER_x000D_
 EXECUTIVO, NO VALOR DE R$ 55.327,26 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/278/278_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE O JORNAL OFICIAL DOS_x000D_
 MUNICÍPIOS COMO VEÍCULO OFICIAL DE_x000D_
 PUBLICAÇÃO DOS ATOS MUNICIPAIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/277/277_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOVO VALOR DO SALÁRIO_x000D_
 MÍNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/276/276_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NO PPA (LEI Nº 253, DE 13 DE JULHO_x000D_
 DE 2009) E NA LDO (LEI Nº 262, DE 08 DE_x000D_
 OUTUBRO DE 2009), AUTORIZA O PODER EXECUTIVO_x000D_
 A CRIAR RUBRICA ORÇAMENTÁRIA, DESTINADA A_x000D_
 ABERTURA DE CREDITO ADICIONAL ESPECIAL NO_x000D_
 VALOR DE R$ 30.000,00 (TRINTA MIL REAIS) E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/275/275_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ART. 20, DA LEI Nº_x000D_
 221, DE 11 DE NOVEMBRO DE 2008 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/274/274_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR_x000D_
 RUBRICA ORÇAMENTÁRIA, DESTINADO A_x000D_
 ABERTURA DE CREDITO ADICIONAL ESPECIAL_x000D_
 NO VALOR DE R$ 5.000,00 (CINCO MIL REAIS)_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2010/857/resolucao_001-2010_-_calendario_sessoes.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2010/857/resolucao_001-2010_-_calendario_sessoes.pdf</t>
   </si>
   <si>
     <t>Súmula: Fixa o Calendário Legislativo para o Ano de 2010.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/273/273_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE BENS MÓVEIS DA_x000D_
 CÂMARA MUNICIPAL DE IPIRANGA DO_x000D_
 NORTE/MT PARA ENTIDADES PÚBLICAS E_x000D_
 BENEFICENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/272/272_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CRÉDITO ADICIONAL ESPECIAL NO_x000D_
 ORÇAMENTO DE 2010, NO VALOR DE R$_x000D_
 440.700,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/271/271_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR O PAGAMENTO DE TRANSPORTE ESCOLAR PARA OS ESTUDANTES DO MUNICÍPIO DE IPIRANGA DO NORTE QUE FREQUENTAM CURSOS UNIVERSITÁRIOS NA CIDADE DE SORRISO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/270/lei_no_274_2009_-_autoriza_locacao_de_imovel_para_os_correios__21_12_2009_.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/270/lei_no_274_2009_-_autoriza_locacao_de_imovel_para_os_correios__21_12_2009_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 LOCAR IMÓVEL NO MUNICÍPIO DE IPIRANGA_x000D_
 DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/571/571_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO MUNICÍPIO DE IPIRANGA DO NORTE O TRATAMENTO DIFERENCIADO E FAVORECIDO ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE DE QUE TRATA A LEI COMPLEMENTAR FEDERAL Nº. 123, DE 14 DE DEZEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/570/570_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 66, DE 16 DE DEZEMBRO DE_x000D_
 2005 (CÓDIGO TRIBUTÁRIO MUNICIPAL) PARA_x000D_
 MAJORAR A ALÍQUOTA DO IMPOSTO SOBRE_x000D_
 SERVIÇOS DE QUALQUER NATUREZA - ISSQN E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/569/569_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DO IMPOSTO SOBRE A_x000D_
 PROPRIEDADE PREDIAL E TERRITORIAL URBANA_x000D_
 A PESSOAS IDOSAS E APOSENTADAS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/568/568_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA O PLANO DE CARGOS, CARREIRA E_x000D_
 VENCIMENTOS - PCCV DOS PROFISSIONAIS DA EDUCAÇÃO_x000D_
 BÁSICA E PROFISSIONAIS DE APOIO À EDUCAÇÃO DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/269/269_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2010 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/268/268_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR_x000D_
 PAGAMENTO PARA CONSELHEIROS TUTELARES_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/267/267_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER_x000D_
 AÇÕES E APORTE DE CONTRA PARTIDA MUNICIPAL_x000D_
 PARA IMPLEMENTAR O PROGRAMA CARTA DE_x000D_
 CRÉDITO &amp;#8211; RECURSO FGTS NA MODALIDADE_x000D_
 PRODUÇÃO DE UNIDADES HABITACIONAIS,_x000D_
 OPERAÇÕES COLETIVAS, REGULAMENTADO PELA_x000D_
 RESOLUÇÃO DO CONSELHO CURADOR DO FGTS, Nº_x000D_
 291/98, COM SUAS ALTERAÇÕES POSTERIORES E_x000D_
 INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS_x000D_
 CIDADES, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/266/266_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/265/265_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/264/264_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NOVAS AÇÕES NA LEI Nº 253, DE 13_x000D_
 DE JULHO DE 2009, QUE DISPÕE SOBRE O_x000D_
 PLANO PLURIANUAL - PPA 2010/2013 DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/263/263_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/262/262_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR NO_x000D_
 ORÇAMENTO VIGENTE EM FAVOR DA CÂMARA_x000D_
 DE VEREADORES E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/261/261_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/260/260_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/259/259_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/258/258_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O_x000D_
 EXERCÍCIO DE 2010 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/567/567_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VALOR DA UNIDADE FISCAL MUNICIPAL - UFM, NOS TERMOS DO ARTIGO 341 DA LEI MUNICIPAL Nº 66, DE 16 DE DEZEMBRO DE 2005 &amp;#8211; CÓDIGO TRIBUTÁRIO MUNICIPAL, MODIFICA A REDAÇÃO DO ARTIGO 341 DO REFERIDO DIPLOMA LEGAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/257/257_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/256/256_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR_x000D_
 CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE_x000D_
 2009, NO VALOR DE R$ 440.700,00, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/255/255_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/254/254_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR SUPERÁVIT_x000D_
 FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/253/253_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA CENTRAL DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE, ESTADO DO MATO_x000D_
 GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/252/252_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA O CONSELHO MUNICIPAL DE_x000D_
 ACOMPANHAMENTO, CONTROLE SOCIAL, COMPROVAÇÃO_x000D_
 E FISCALIZAÇÃO DOS RECURSOS DO FUNDO DE_x000D_
 MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO_x000D_
 BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA_x000D_
 EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/250/250_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO CAPUT DO ARTIGO 28, DA_x000D_
 LEI Nº 54, DE 01 DE NOVEMBRO DE 2005,_x000D_
 ACRESCENTA O INCISO III E OS §§ 1º E 2º AO_x000D_
 MESMO ARTIGO E MODIFICA O QUADRO DE CARGOS_x000D_
 EM COMISSÃO &amp;#8211; CC, DO ARTIGO 53, DA CITADA LEI_x000D_
 MUNICIPAL, NA FORMA QUE ESPECIFICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/249/249_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O_x000D_
 PERÍODO 2010-2013.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/248/248_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A NÍVEL MUNICIPAL O DISPOSTO NO_x000D_
 ARTIGO 26 DA LEI COMPLEMENTAR FEDERAL Nº 101,_x000D_
 04 DE MAIO DE 2000 (LEI DE RESPONSABILIDADE_x000D_
 FISCAL), REFERENTE À CONCESSÃO DE DOAÇÕES E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/251/251_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/247/247_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA_x000D_
 SOCIAL DO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/246/246_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 FINANCIAMENTO JUNTO AO BANCO NACIONAL DE_x000D_
 DESENVOLVIMENTO ECONÔMICO E SOCIAL -_x000D_
 BNDES, ATRAVÉS O BANCO DO BRASIL S/A, NA_x000D_
 QUALIDADE DE AGENTE FINANCEIRO, A OFERECER_x000D_
 GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/245/245_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE CARGOS E SALÁRIOS DO ART. 8º_x000D_
 DA LEI Nº. 185, DE 1° DE ABRIL DE 2008, QUE_x000D_
 DISPÕE SOBRE O PLANO DE CARGOS, FUNÇÕES E_x000D_
 VENCIMENTOS DA CÂMARA MUNICIPAL DE IPIRANGA_x000D_
 DO NORTE/MT E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/244/244_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DO PADRÃO_x000D_
 CLASSE SALARIAL DA CÂMARA MUNICIPAL DE_x000D_
 IPIRANGA DO NORTE/MT, ART. 8° DA LEI N° 185 DE 1º_x000D_
 DE ABRIL DE 2008, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/243/243_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO COMUNITÁRIO PARA EXECUÇÃO DE_x000D_
 OBRAS DE PAVIMENTAÇÃO E SERVIÇOS_x000D_
 COMPLEMENTARES DE RUAS E AVENIDAS E OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/856/resoluaao_004-2009_-_diarias.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/856/resoluaao_004-2009_-_diarias.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “FIXA O VALOR DAS DIÁRIAS NO ÂMBITO DA CAMARA MUNICIPAL DE IPIRANGA DO NORTE, AOS VEREADORES E AOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/242/242_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER_x000D_
 CONTRIBUIÇÃO FINANCEIRA AO CENTRO DE TRADIÇÕES_x000D_
 GAÚCHAS HERANÇA NATIVA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/241/241_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DAS DIÁRIAS DE_x000D_
 VIAGEM, NOS TERMOS DOS ARTIGOS 110, INCISO VII_x000D_
 E 136 DA LEI N° 008 DE 05 DE JANEIRO DE 2005,_x000D_
 DISCIPLINA O PROCEDIMENTO PARA CONCESSÃO,_x000D_
 FIXA VALORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/240/240_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO AO ARTIGO 21 DA LEI Nº_x000D_
 223, DE 24 DE NOVEMBRO DE 2008 (LEI DE_x000D_
 DIRETRIZES ORÇAMENTÁRIAS) E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/239/239_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O NOVO PISO SALARIAL PROFISSIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NOS TERMOS DO ART. 2º, CAPUT, E ART. 3º, INCISO II, AMBOS DA LEI FEDERAL Nº 11.738, DE 16 DE JULHO DE 2008, MODIFICA DISPOSITIVOS DA LEI MUNICIPAL Nº 118, DE 01 DE MARÇO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/855/resoluaao_003-2009_-_regimento_interno_camara_mirirm.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/855/resoluaao_003-2009_-_regimento_interno_camara_mirirm.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MIRIM DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/238/238_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 156 DA LEI Nº_x000D_
 118, DE 01 DE MARÇO DE 2007 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/237/237_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA &amp;#8220;VEREADOR MIRIM&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/236/236_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI SERVIÇO DE PLANTÃO MÉDICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/565/565_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL E DO MEIO AMBIENTE DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/235/235_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO OBJETIVANDO CONCESSÃO DE CONTRIBUIÇÕES A ASSOCIAÇÃO DE REVENDAS DE PRODUTOS AGROPECUÁRIOS DE IPIRANGA DO NORTE - ARPAI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/234/234_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS E INSTITUI O CONSELHO GESTOR DO FHIS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/854/resoluaao_002-2009_-_uso_do_carro.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/854/resoluaao_002-2009_-_uso_do_carro.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a administração e utilização de veículos pertencentes ao Poder Legislativo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/853/resoluaao_001-2009_-_calendario.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/853/resoluaao_001-2009_-_calendario.pdf</t>
   </si>
   <si>
     <t>Súmula: Fixa o Calendário Legislativo para o ano de 2009.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/233/233_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PARTICIPAR DO PROGRAMA DE SUBSÍDIO À HABITAÇÃO DE INTERESSE SOCIAL &amp;#8211; PSH</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/232/232_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; ALTERA VALORES DO CARGO DE MÉDICO DO QUADRO DE PROVIMENTO EFETIVO DA LEI Nº 054/2005 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/231/231_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/230/230_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA:&amp;#8220;ALTERA NOMENCLATURA DE CARGO DA_x000D_
 LEI Nº 054/2005 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/229/229_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DE IPIRANGA_x000D_
 DO NORTE, ESTADO DE MATO_x000D_
 GROSSO, PARA O EXERCÍCIO_x000D_
 FINANCEIRO DE 2.009 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/228/228_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CELEBRAÇÃO DE_x000D_
 CONVÊNIO OBJETIVANDO CONCESSÃO DE_x000D_
 CONTRIBUIÇÕES A CÂMARA DE_x000D_
 DIRIGENTES LOJISTAS - CDL DE IPIRANGA_x000D_
 DO NORTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/227/227_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS E_x000D_
 CONDIÇÕES PARA REGULARIZAÇÃO DAS_x000D_
 OCUPAÇÕES URBANAS NA SEDE DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE,_x000D_
 REVOGA A LEI MUNICIPAL Nº 115/2006 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/226/226_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA TABELA DO ANEXO XXI_x000D_
 DA LEI MUNICIPAL Nº 066/2005, REFERENTE ÀS_x000D_
 ALIQUOTAS PARA COBRANÇAS DA TAXA DE_x000D_
 ABASTECIMENTO DE ÀGUA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/225/225_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA_x000D_
 PARA ABERTURA DE CREDITO ADICIONAL_x000D_
 SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/564/564_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA_x000D_
 PARA ABERTURA DE CREDITO ADICIONAL_x000D_
 SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/224/224_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA OS SUBSÍDIOS DOS VEREADORES_x000D_
 DO MUNICÍPIO DE IPIRANGA DO NORTE/MT, PARA A_x000D_
 LEGISLATURA 2009/2012 E DÁ OUTRAS PROVIDENCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/223/223_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA OS SUBSÍDIOS DOS SECRETÁRIOS_x000D_
 MUNICIPAIS DE IPIRANGA DO NORTE/MT, E DÁ OUTRAS_x000D_
 PROVIDENCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/222/222_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA OS SUBSÍDIOS DO PREFEITO E DO_x000D_
 VICE-PREFEITO DO MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE/MT, PARA A LEGISLATURA 2009/2012, E DÁ_x000D_
 OUTRAS PROVIDENCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/221/221_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2009, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/220/220_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA_x000D_
 ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/219/219_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DOS_x000D_
 DIREITOS DA CRIANÇA E DO ADOLESCENTE, CONSELHO_x000D_
 TUTELAR E FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA_x000D_
 E DA ADOLESCÊNCIA DE IPIRANGA DO NORTE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/218/218_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ABRIR CREDITO_x000D_
 ADICONAL SUPLEMENTAR POR EXCESSO DE_x000D_
 ARRECADAÇÃO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/608/608_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE -MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/607/607_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE -MT.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/606/606_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/605/605_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/606/606_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IPIRANGA DO NORTE -MT.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/604/604_texto_integral.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/601/601_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/604/604_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/603/603_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/602/602_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/217/217_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/600/600_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/217/217_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/216/216_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME_x000D_
 PRÓPRIO DE PREVIDÊNCIA SOCIAL DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE/MT E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/215/215_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO ÀS SECRETARIAS MUNICIPAIS_x000D_
 DE EDUCAÇÃO E SAÚDE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/214/214_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA_x000D_
 ABERTURA DE CREDITO ADICIONAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/213/213_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA_x000D_
 DESCRIÇÃO DE ATIVIDADE DE DOTAÇÃO_x000D_
 ORÇAMENTÁRIA CONTIDA NO ORÇAMENTO_x000D_
 GERAL DO MUNICIPIO E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/212/212_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A ABRIR CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/211/211_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO A SECRETARIA MUNICIPAL DE_x000D_
 SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/210/210_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 AMPLIAR NUMERO DE VAGA DE CARGO JÁ_x000D_
 EXISTENTES NO QUADRO DE PESSOAL DO_x000D_
 MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/209/209_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/208/208_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE_x000D_
 CREDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/207/207_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO A SECRETARIA MUNICIPAL DE_x000D_
 EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/206/206_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL_x000D_
 POR EXCESSO DE ARRECADAÇÃO E DA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/205/205_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/204/204_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/563/563_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/204/204_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO,_x000D_
 PARA ATENDER NECESSIDADE TEMPORÁRIA DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO JUNTO AS_x000D_
 SECRETARIAS MUNICIPAIS DE SAÚDE E_x000D_
 EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/203/203_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/202/202_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A ABRIR_x000D_
 CREDITO ADICIONAL ESPECIAL POR_x000D_
 SUPERAVIT FINANCEIRO E, DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/201/201_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO,_x000D_
 PARA ATENDER NECESSIDADE TEMPORÁRIA DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO JUNTO A_x000D_
 SECRETARIA MUNICIPAL DE OBRAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/200/200_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A PROCEDER A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR E DA_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/199/199_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO_x000D_
 A EXECUTAR SERVIÇOS COM MÁQUINAS E_x000D_
 CAMINHÕES EM TERRENOS URBANOS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/198/198_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE ÍNDICE DE REVISÃO GERAL ANUAL DA_x000D_
 REMUNERAÇÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DE_x000D_
 IPIRANGA DO NORTE, NO ESTADO DE MATO GROSSO, NO ÂMBITO_x000D_
 DO PODER LEGISLATIVO E DA OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/197/197_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE ÍNDICE DE REVISÃO GERAL ANUAL_x000D_
 DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS_x000D_
 E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DE IPIRANGA DO_x000D_
 NORTE, NO ESTADO DE MATO GROSSO, NO ÂMBITO DO_x000D_
 PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/196/196_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ART. 3º DA LEI MUNICIPAL_x000D_
 Nº 023 DE JANEIRO DE 2005 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/195/195_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE A POLÍTICA DE REVISÃO GERAL_x000D_
 ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS_x000D_
 MUNICIPAIS E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DE_x000D_
 IPIRANGA DO NORTE, NO ESTADO DE MATO GROSSO, NO_x000D_
 ÂMBITO DO PODER EXECUTIVO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/194/194_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE NORMAS_x000D_
 PARA A EXPLORAÇÃO DE_x000D_
 SERVIÇOS DE AUTOMÓVEIS DE_x000D_
 ALUGUEL (TÁXI) NO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/193/193_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL ALTERAR_x000D_
 O PADRÃO DE VENCIMENTOS DO CARGO DE_x000D_
 MOTORISTA DE VEÍCULOS PESADOS CATEGORIA_x000D_
 &amp;#8220;C&amp;#8221; DO QUADRO DE PROVIMENTO EFETIVO DO_x000D_
 ART. 53 DA LEI MUNICIPAL 054/2005, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/192/192_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA UNIDADE DESCENTRALIZADA DO_x000D_
 CRIDAC - CENTRO DE REABILITAÇÃO_x000D_
 INTEGRADA DOM AQUINO CORREA EM_x000D_
 IPIRANGA DO NORTE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/191/191_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ACRESCENTA ARTIGO N°_x000D_
 25-A NA LEI DE DIRETRIZES_x000D_
 ORÇAMENTÁRIA &amp;#8211; LDO &amp;#8211; LEI N° 160_x000D_
 DE 24 DE OUTUBRO DE 2007 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/190/190_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE A PARTICIPAR DO CONSÓRCIO_x000D_
 INTERMUNICIPAL DE DESENVOLVIMENTO_x000D_
 ECONÔMICO, SOCIAL E AMBIENTAL &amp;#8220;ALTO TELES_x000D_
 PIRES&amp;#8221;, RATIFICANDO O PROTOCOLO DE INTENÇÕES_x000D_
 QUE ENTRE SI CELEBRARAM, OS MUNICÍPIOS DE_x000D_
 CLAUDIA, FELIZ NATAL, IPIRANGA DO NORTE, LUCAS_x000D_
 DO RIO VERDE, NOVA MUTUM, NOVA UBIRATÃ,_x000D_
 SANTA CARMEM, SANTA RITA DO TRIVELATO, SINOP,_x000D_
 SORRISO, TAPURAH, UNIÃO DO SUL E VERA &amp;#8211;_x000D_
 VISANDO À IMPLANTAÇÃO DO CONSÓRCIO_x000D_
 INTERMUNICIPAL DE DESENVOLVIMENTO_x000D_
 ECONÔMICO, SOCIAL E AMBIENTAL &amp;#8220;ALTO TELES_x000D_
 PIRES&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/189/189_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO,_x000D_
 PARA ATENDER NECESSIDADE TEMPORÁRIA DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO JUNTO AO_x000D_
 SAAE, SECRETARIA MUNICIPAIS DE SAÚDE, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/188/188_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ACRESCENTAR 20 (VINTE) VAGAS AO_x000D_
 CARGO DE GARI, NO QUADRO DE_x000D_
 PROVIMENTO EFETIVO DO ART. 53 DA LEI_x000D_
 MUNICIPAL 054/2005, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/187/187_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO AS SECRETARIAS MUNICIPAIS_x000D_
 DE SAÚDE, OBRAS E EDUCAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/186/186_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CRIAR CARGOS, INCLUINDO NO QUADRO_x000D_
 DE PROVIMENTO EFETIVO DO ART. 53 DA_x000D_
 LEI MUNICIPAL 054/2005, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/185/185_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO VI DA LEI_x000D_
 MUNICIPAL Nº 170/2007, INTEGRANTE_x000D_
 DA LEI MUNICIPAL Nº 118/2007 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/184/184_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PLANO_x000D_
 DE CARGOS, FUNÇÕES E_x000D_
 VENCIMENTOS DA CÂMARA_x000D_
 MUNICIPAL, DE IPIRANGA DO_x000D_
 NORTE/MT, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/183/183_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A ABRIR CREDITO_x000D_
 ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO_x000D_
 E, DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/182/182_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER_x000D_
 EXECUTIVO MUNICIPAL A PROCEDER A_x000D_
 ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/181/181_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO AS SECRETARIAS MUNICIPAIS_x000D_
 DE EDUCAÇÃO E OBRAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/180/180_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA CAMPOS DO JORDÃO DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE/MT, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/179/179_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA SÚMULA, O_x000D_
 ARTIGO 1° E REVOGA O ART. 2° DA LEI_x000D_
 MUNICIPAL N° 113/2006 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/178/178_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;PROÍBE O VENDEDOR AMBULANTE E_x000D_
 SACOLEIRO A VENDER QUALQUER TIPO DE_x000D_
 MERCADORIA EM LOCAL PÚBLICO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/177/177_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO AS SECRETARIAS MUNICIPAIS_x000D_
 DE SAÚDE, EDUCAÇÃO E OBRAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/176/176_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE, ESTADO DE MATO GROSSO, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2.008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/175/175_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO_x000D_
 SOCIAL AO CLUBE DE MÃES AMOR E VIDA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/174/174_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA_x000D_
 ABERTURA DE CREDITO ADICIONAL ESPECIAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/173/173_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/172/172_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA EXPRESSAMENTE PROIBIDO_x000D_
 O PAGAMENTO DE SUBSÍDIOS AOS_x000D_
 VEREADORES NAS SESSÕES_x000D_
 EXTRAORDINÁRIAS CONVOCADAS EM_x000D_
 PERÍODO DE RECESSO CONSTITUCIONAL E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/171/171_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA RIO_x000D_
 SÃO PEDRO DO MUNICÍPIO DE IPIRANGA_x000D_
 DO NORTE-MT, E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/170/170_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O CARGO DE QUÍMICO NO_x000D_
 QUADRO DE CARGOS EFETIVOS DA LEI_x000D_
 056/2005, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/169/169_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO VI DA LEI MUNICIPAL Nº_x000D_
 157/2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/168/168_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A TRAVESSA_x000D_
 JOÃO-DE-BARRO DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE-MT, E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/167/167_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DO NOVO PROTOCOLO_x000D_
 DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL DE_x000D_
 SAÚDE DA REGIÃO DO TELES PIRES, PASSANDO A_x000D_
 EXISTIR COMO PESSOA JURÍDICA DE DIREITO PÚBLICO_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/166/166_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS EMPREGOS_x000D_
 PÚBLICOS DE AGENTE COMUNITÁRIO DE SAÚDE_x000D_
 E DE AGENTE DE COMBATE ÀS ENDEMIAS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/165/165_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A REMUNERAÇÃO NO_x000D_
 QUADRO DE CARGOS EM COMISSÃO, E O_x000D_
 QUADRO DE EFETIVOS DO ANEXO III DA LEI_x000D_
 056/2005, RELATIVAMENTE AOS NÍVEIS DE_x000D_
 ESCOLARIDADE DE ALGUNS CARGOS,_x000D_
 VALORES DOS PADRÕES &amp;#8220;B&amp;#8221; E &amp;#8220;C&amp;#8221; E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/164/164_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/163/163_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE_x000D_
 AUTORIZAÇÃO LEGISLATIVA PARA_x000D_
 ABERTURA DE CRÉDITO ADICIONAL E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/162/162_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/161/161_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NORMAS DE DIMENSÕES_x000D_
 DAS ESTRADAS VICINAIS DO MUNICÍPIO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2007/786/lei_no_161.2007_-_revoga_as_leis_088.2006_e_099.2006_-_reestrutura_ipiranga-previ_revogada_pela_lei_218.2008.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2007/786/lei_no_161.2007_-_revoga_as_leis_088.2006_e_099.2006_-_reestrutura_ipiranga-previ_revogada_pela_lei_218.2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME_x000D_
 PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE/MT E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/160/160_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES_x000D_
 PARA A ELABORAÇÃO DA LEI_x000D_
 ORÇAMENTÁRIA DE 2008, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/159/159_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 UM CRÉDITO ADICIONAL ESPECIAL NO_x000D_
 ORÇAMENTO ANUAL DO MUNICÍPIO PARA_x000D_
 O EXERCÍCIO DE 2.007 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/158/158_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PROJETO A LEI DE_x000D_
 DIRETRIZES ORÇAMENTÁRIAS_x000D_
 APROVADA PELA LEI N.º 103/2006 E_x000D_
 DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/157/157_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR_x000D_
 QUADRO DE VAGAS DE PROVIMENTO EFETIVO,_x000D_
 INCLUINDO NA LEI MUNICIPAL 118/2007 ATRAVÉS_x000D_
 DO ANEXO VI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/156/156_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO A SECRETARIAS MUNICIPAL DE_x000D_
 OBRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/155/155_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR_x000D_
 CARGOS, INCLUINDO NO QUADRO DE_x000D_
 PROVIMENTO EFETIVO DO ART. 53 DA LEI_x000D_
 MUNICIPAL 054/2005, ALTERA GRAU DE_x000D_
 ESCOLARIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/154/154_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A_x000D_
 CONTRATAR FINANCIAMENTO JUNTO AO_x000D_
 BANCO NACIONAL DE DESENVOLVIMENTO_x000D_
 ECONÔMICO E SOCIAL &amp;#8211; BNDES, ATRAVÉS_x000D_
 DO BANCO DO BRASIL S/A, NA QUALIDADE_x000D_
 DE MANDATÁRIO, A OFERECER GARANTIAS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS CORRELATAS&amp;#8221;.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/153/153_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A PROCEDER A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR NO_x000D_
 ORÇAMENTO GERAL DO MUNICÍPIO, NO_x000D_
 EXERCÍCIO DE 2007.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/152/152_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AUTORIZAÇÃO_x000D_
 LEGISLATIVA PARA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/151/151_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MOVIMENTAÇÃO DAS_x000D_
 DISPONIBILIDADES FINANCEIRAS DE CAIXA_x000D_
 DO SAAE, EM INSTITUIÇÕES FINANCEIRAS_x000D_
 NÃO OFICIAIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/150/150_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NOVAS AÇÕES NA LEI Nº 043/2005, QUE DISPÕE_x000D_
 SOBRE O PLANO PLURIANUAL - PPA DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/149/149_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA_x000D_
 ABERTURA DE CREDITO ADICIONAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/148/148_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/147/147_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE CRÉDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/146/146_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE CRÉDITO ADICIONAL   E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2007/145/lei_no_145.2007_-_credito_adicional.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2007/145/lei_no_145.2007_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE CRÉDITO ADICIONAL E DÁ OUTRAS PROVIÊNCIAS."</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/144/144_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO AS SECRETARIAS DE SAÚDE,_x000D_
 OBRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/143/143_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO ARTIGO 2º DA LEI_x000D_
 MUNICIPAL Nº 010/2005, ESPECIFICAMENTE NO_x000D_
 TOCANTE AOS VALORES DAS DIÁRIAS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/142/142_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO ARTIGO 1º DA LEI_x000D_
 MUNICIPAL Nº 087/2006, ESPECIFICAMENTE NO_x000D_
 TOCANTE A ISENÇÃO DAS EXIGÊNCIAS LEGAIS_x000D_
 QUANDO DA SOLICITAÇÃO DE SERVIÇOS DE ATÉ_x000D_
 10 HORAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/141/141_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA REDAÇÃO DO ARTIGO 3º, REVOGA_x000D_
 DISPOSITIVO DO ARTIGO 6º DA LEI MUNICIPAL Nº_x000D_
 015/2005, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/140/140_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR O_x000D_
 CARGO DE MANUFATUREIRO DE ARTEFATOS DE_x000D_
 CIMENTO JUNTO A SECRETARIA MUNICIPAL DE_x000D_
 OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/139/139_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DO TRANSPORTE_x000D_
 ESCOLAR PARA OS ESTUDANTES DO MUNICÍPIO_x000D_
 DE IPIRANGA DO NORTE QUE FREQUENTAM_x000D_
 CURSOS TÉCNICOS E UNIVERSITÁRIOS NA CIDADE_x000D_
 DE SORRISO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/138/138_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA_x000D_
 ABERTURA DE CREDITO ADICIONAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/137/137_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE_x000D_
 CREDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/136/136_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA PARCIALMENTE O ARTIGO 2º_x000D_
 DA LEI MUNICIPAL Nº 132/2007_x000D_
 ESPECIFICAMENTE NO TOCANTE AOS_x000D_
 PROFESSORES DE INFORMATICA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/135/135_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO A SECRETARIA MUNICIPAL DE_x000D_
 SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/134/134_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA_x000D_
 ABERTURA DE CREDITO ADICIONAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/133/133_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO,_x000D_
 PARA ATENDER NECESSIDADE TEMPORÁRIA DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO JUNTO AO_x000D_
 SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/132/132_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO AS SECRETARIAS MUNICIPAIS_x000D_
 DE EDUCAÇÃO E SAÚDE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/131/131_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A LOCAR IMÓVEL PARA_x000D_
 FUNCIONAMENTO DA AGÊNCIA DOS_x000D_
 CORREIOS DE IPIRANGA DO NORTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/130/130_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE CREDITO_x000D_
 ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/129/129_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/128/128_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO,_x000D_
 CONTROLE SOCIAL, COMPROVAÇÃO E FISCALIZAÇÃO DOS RECURSOS_x000D_
 DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO_x000D_
 BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/127/127_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/126/126_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO SANITÁRIO DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/125/125_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO,_x000D_
 PARA ATENDER NECESSIDADE TEMPORÁRIA DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO JUNTO A_x000D_
 SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA_x000D_
 E ESPORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/124/124_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO,_x000D_
 PARA ATENDER NECESSIDADE TEMPORÁRIA DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO JUNTO A_x000D_
 SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS_x000D_
 PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/123/123_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO,_x000D_
 PARA ATENDER NECESSIDADE TEMPORÁRIA DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO JUNTO A_x000D_
 SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/122/122_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A REDAÇÃO DO ARTIGO_x000D_
 2º DA LEI MUNICICPAL Nº 119 DE 1º DE_x000D_
 MARÇO DE 2007 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/121/121_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO_x000D_
 SOCIAL AO CLUBE DO IDOSO ALEGRIA DE_x000D_
 VIVER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/120/120_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA_x000D_
 MUNICIPAL DE DEFESA CIVIL (COMDEC)_x000D_
 DO MUNICÍPIO DE IPIRANGA DO NORTE-_x000D_
 MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/119/119_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE RECOMPOSIÇÃO_x000D_
 SALARIAL DE 6,00% (SEIS POR CENTO) AOS_x000D_
 FUNCIONÁRIOS PÚBLICOS MUNICIPAIS,_x000D_
 EXCETO OS LOTADOS NA SECRETARIA_x000D_
 MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/118/118_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 017/2005,_x000D_
 ESTATUTO, PLANO DE CARGOS, CARREIRA E_x000D_
 SALÁRIOS DO MAGISTÉRIO DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE-MT E DA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/117/117_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO A SECRETARIA MUNICIPAL DE_x000D_
 EDUCAÇÃO, CULTURA E ESPORTES E DÁ OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/116/116_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/115/115_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS E CONDIÇÕES PARA_x000D_
 REGULARIZAÇÃO DAS OCUPAÇÕES URBANAS_x000D_
 DA SEDE DO MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE, INSTITUI O VALOR DE_x000D_
 TRANSFERÊNCIA DE DOMÍNIO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/114/114_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ESTIMA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE, ESTADO DE MATO GROSSO, PARA O_x000D_
 EXERCÍCIO DE 2007, E DA OUTRAS_x000D_
 PROVIDENCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2006/113/lei_no_113.2006_-_proibe_nepotismo.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2006/113/lei_no_113.2006_-_proibe_nepotismo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “PROIBE A CONTRATAÇÃO,_x000D_
 NOMEAÇÃO E MANUTENÇÃO PELOS_x000D_
 MEMBROS DO PODER EXECUTIVO E_x000D_
 LEGISLATIVO DE SEUS CÔNJUGES,_x000D_
 COMPANHEIROS, PARENTES OU AFINS ATÉ O_x000D_
 TERCEIRO GRAU E DÁ OUTRAS_x000D_
 PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/112/112_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;PROIBE A CONTRATAÇÃO,_x000D_
 NOMEAÇÃO E MANUTENÇÃO PELOS_x000D_
 MEMBROS DO PODER EXECUTIVO E_x000D_
 LEGISLATIVO DE SEUS CÔNJUGES,_x000D_
 COMPANHEIROS, PARENTES OU AFINS ATÉ O_x000D_
 TERCEIRO GRAU E DÁ OUTRAS_x000D_
 PROVIDENCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/111/111_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 PRORROGAR O PRAZO DAS CONTRATAÇÕES_x000D_
 DOS AGENTES COMUNITÁRIOS DE SAÚDE,_x000D_
 PREVISTO NA LEI MUNICIPAL Nº 064/2005 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/110/110_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DE DEDICAÇÃO_x000D_
 EXCLUSIVA AOS SERVIDORES OCUPANTES DO_x000D_
 CARGO DE MÉDICO DO MUNICÍPIO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/109/109_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO_x000D_
 ADICIONAL SUPLEMENTAR E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/108/108_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 CONTRATAR MÉDICOS POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO A SECRETARIA MUNICIPAL DE_x000D_
 SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/107/107_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 FIRMAR TERMO DE CONVÊNIO COM A_x000D_
 DEFENSORIA PÚBLICA DO ESTADO DE MATO_x000D_
 GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/106/106_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE SOBREAVISO NOS_x000D_
 SERVIÇOS DO SETOR DE SAÚDE PÚBLICA DO_x000D_
 MUNICÍPIO, DEFINE OS DEVERES, AS_x000D_
 OBRIGAÇÕES E OS PAGAMENTOS AOS_x000D_
 SERVIDORES NESSA CONDIÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/105/105_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DESENVOLVIMENTO_x000D_
 ECONÔMICO DE IPIRANGA DO NORTE &amp;#8211; PRODEI,_x000D_
 COM A FINALIDADE DE ATRAÇÃO DE_x000D_
 EMPREENDIMENTOS PELA CONCESSÃO DE_x000D_
 BENEFÍCIO FISCAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/104/104_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL FIRMAR_x000D_
 CONTRATO DE PRESTAÇÃO DE SERVIÇOS_x000D_
 COM A CAIXA ECONÔMICA FEDERAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/103/103_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES_x000D_
 ORÇAMENTARIAS PARA A ELABORAÇÃO DA_x000D_
 LEI ORÇAMENTÁRIA PARA 2007 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/102/102_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 CONTRATAR RECEPCIONISTA POR TEMPO_x000D_
 DETERMINADO, PARA ATENDER NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO JUNTO A SECRETARIA MUNICIPAL DE_x000D_
 SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/101/101_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO_x000D_
 ADICIONAL SUPLEMENTAR E DA OUTRAS_x000D_
 PROVIDENCIAS;</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/100/100_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 INSTITUIR CAMPANHA, EM PARCERIA COM O_x000D_
 CDL DE IPIRANGA DO NORTE, VISANDO O_x000D_
 AUMENTO DA ARRECADAÇÃO, MEDIANTE O_x000D_
 SORTEIO DE VALES COMPRA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/99/99_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 71, SEU_x000D_
 PARÁGRAFO E INCISOS, DA LEI MUNICIPAL Nº_x000D_
 088/2006, ACRESCENTANDO DISPOSITIVOS À_x000D_
 ESSE ARTIGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/98/98_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 41 DA LEI_x000D_
 MUNICIPAL Nº 017/2005, ACRESCENTA_x000D_
 PARÁGRAFO ÚNICO À ESSE ARTIGO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/97/97_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 CONTRATAR DOIS OPERADORES DE_x000D_
 MOTONIVELADORA POR TEMPO DETERMINADO,_x000D_
 PARA ATENDER NECESSIDADE TEMPORÁRIA DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO JUNTO A_x000D_
 SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS_x000D_
 PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/96/96_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 FIRMAR CONTRATO PARA O ATENDIMENTO_x000D_
 DA AGÊNCIA DE CORREIOS COMUNITÁRIA_x000D_
 DE IPIRANGA DO NORTE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/95/95_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/94/94_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/93/93_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º, DA LEI MUNICIPAL Nº 031/2005,_x000D_
 INCLUINDO O INCISO IX.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/92/92_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE INVESTIMENTO_x000D_
 SOCIAL &amp;#8211; FUMIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/91/91_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE_x000D_
 DESENVOLVIMENTO RURAL E DO MEIO_x000D_
 AMBIENTE DE IPIRANGA DO NORTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/90/90_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MOVIMENTAÇÃO DAS_x000D_
 DISPONIBILIDADES FINANCEIRAS DE CAIXA_x000D_
 DO IPIRANGA-PREVI, EM INSTITUIÇÕES_x000D_
 FINANCEIRAS NÃO OFICIAIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/89/89_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/88/88_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURAÇÃO DO REGIME PRÓPRIO_x000D_
 DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE IPIRANGA_x000D_
 DO NORTE/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/87/87_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DE SERVIÇOS_x000D_
 NAS PROPRIEDADES RURAIS DO MUNICÍPIO,_x000D_
 VISANDO A DIVERSIFICAÇÃO E AUMENTO_x000D_
 DA PRODUTIVIDADE RURAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/86/86_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO PARTICIPAR DA_x000D_
 CONCLUSÃO DAS OBRAS DE ASFALTAMENTO DA_x000D_
 RODOVIA MT 242, NO TRECHO SORRISO - IPIRANGA_x000D_
 DO NORTE, COM O FORNECIMENTO_x000D_
 DE COMBUSTÍVEL, TUBOS DE CONCRETO E_x000D_
 SERVIÇOS DE MÁQUINA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/84/84_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PROFESSORES DE INFORMÁTICA_x000D_
 POR TEMPO DETERMINADO, PARA ATENDER_x000D_
 NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL_x000D_
 INTERESSE PÚBLICO JUNTO AO PROJETO DE_x000D_
 INCLUSÃO DIGITAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/85/85_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DO VENCIMENTO_x000D_
 MENSAL DO CARGO TEMPORÁRIO DE_x000D_
 AUXILIAR DE SANEAMENTO DO SAAE,_x000D_
 CRIADO PELA LEI MUNICIPAL Nº 080/2006, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/83/83_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/82/82_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO_x000D_
 3º, E ALTERA A REDAÇÃO DO PARÁGRAFO_x000D_
 ÚNICO DO ARTIGO 7º, AMBOS DA LEI_x000D_
 MUNICIPAL Nº 064/2005, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/81/81_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS COM_x000D_
 O MOVIMENTO &amp;#8220;GRITO DO IPIRANGA&amp;#8221; E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/80/80_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR_x000D_
 PESSOAL POR TEMPO DETERMINADO, PARA ATENDER_x000D_
 NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL_x000D_
 INTERESSE PÚBLICO JUNTO AO SERVIÇO AUTÔNOMO_x000D_
 DE ÁGUA E ESGOTO - SAAE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/79/79_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT E INCISO I DO ARTIGO 2º, O_x000D_
 QUADRO DE CARGOS E SALÁRIOS DA_x000D_
 CÂMARA MUNICIPAL DO ARTIGO 8º, O_x000D_
 INCISO II DO ARTIGO 10°, O ARTIGO 18º, O_x000D_
 CAPUT DO ARTIGO 25°, O ARTIGO 27º, O_x000D_
 ARTIGO 33º E O ARTIGO 34º DA LEI_x000D_
 MUNICIPAL Nº. 020/2005 DE 12 DE JANEIRO DE_x000D_
 2005.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/78/78_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE CONTROLE INTERNO_x000D_
 NO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/77/77_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IPIRANGA DO NORTE A_x000D_
 RECEBER EM DOAÇÃO DO SINDICATO DOS_x000D_
 TRABALHADORES RURAIS, UMA AMBULÂNCIA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/76/76_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A PARTICIPAR DO_x000D_
 CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA_x000D_
 REGIÃO TELES PIRES E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/75/75_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA REFERENTE AS FUNÇÕES_x000D_
 GRATIFICADAS E CONSTANTE DO ARTIGO 51_x000D_
 DA LEI MUNICIPAL Nº 054/2005, DE 01 DE_x000D_
 NOVEMBRO DE 2005.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/74/74_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE AVALIAÇÃO DO_x000D_
 ESTÁGIO PROBATÓRIO DOS SERVIDORES_x000D_
 MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/73/73_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DO TRANSPORTE_x000D_
 ESCOLAR PARA OS ESTUDANTES DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE QUE_x000D_
 FREQUENTAM CURSOS TÉCNICOS E_x000D_
 UNIVERSITÁRIOS NA CIDADE DE SORRISO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/72/72_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR_x000D_
 PESSOAL POR TEMPO DETERMINADO, PARA ATENDER_x000D_
 NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL_x000D_
 INTERESSE PÚBLICO JUNTO A SECRETARIA_x000D_
 MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/71/71_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO,_x000D_
 PARA ATENDER NECESSIDADE TEMPORÁRIA DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO JUNTO A_x000D_
 SECRETARIA MUNICIPAL DE EDUCAÇÃO,_x000D_
 CULTURA E ESPORTES E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/70/70_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/69/69_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/70/70_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A COMPOR_x000D_
 INTEGRAÇÃO COM MUNICÍPIOS DO VALE DO ARINOS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/68/68_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICAÇÃO DO ART. 1º DA LEI_x000D_
 MUNICIPAL Nº 022/2005.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/67/67_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES DAS SESSÕES_x000D_
 EXTRAORDINÁRIAS CONVOCADAS EM PERIODO DE_x000D_
 RECESSO CONSTITUCIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/66/66_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕEM SOBRE O SISTEMA TRIBUTÁRIO DO_x000D_
 MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/65/65_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTIMA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE, ESTADO DE MATO GROSSO, PARA O_x000D_
 EXERCÍCIO DE 2006, E DA OUTRAS_x000D_
 PROVIDENCIAS&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/64/64_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A CONTRATAR PESSOAL POR_x000D_
 TEMPO DETERMINADO, PARA ATENDER_x000D_
 NECESSIDADES TEMPORARIAS DE_x000D_
 EXPECIONAL INTERESSE PÚBLICO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/63/63_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/62/62_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/63/63_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO_x000D_
 MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/61/61_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR_x000D_
 TERMO DE COOPERAÇÃO TÉCNICA COM A FUNDAÇÃO_x000D_
 APEIARA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/60/60_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFICIALIZAÇÃO DO_x000D_
 BRASÃO DE ARMAS E A BANDEIRA DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/59/59_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES_x000D_
 ORÇAMENTARIAS PARA A ELABORAÇÃO_x000D_
 DA LEI ORÇAMENTÁRIA PARA 2006 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/58/58_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/57/57_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/58/58_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL_x000D_
 SUPLEMENTAR E DA OUTRAS PROVIDENCIAS;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/56/56_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ESTRUTURA DE_x000D_
 OGANIZAÇÃO DE PESSOAL DA AUTARQUIA &amp;#8211;_x000D_
 S.A.A.E (SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO), DO MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE/MT, FIXA OS RESPECTIVOS NÍVEIS,_x000D_
 PADRÕES, VENCIMENTOS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/55/55_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO_x000D_
 CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/54/54_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O QUADRO DE_x000D_
 CARGOS, SALÁRIOS E FUNÇÕES PÚBLICAS_x000D_
 DO MUNICÍPIO, ESTABELECE O PLANO DE_x000D_
 CARREIRA DOS SERVIDORES E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/53/53_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE O LOTACIONOGRAMA DA_x000D_
 AUTARQUIA S.A.A.E (SERVIÇOS AUTÔNOMO DE ÁGUA E ESGOTO) DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/52/52_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LOTACIONOGRAMA DA_x000D_
 PREFEITURA MUNICIPAL DE IPIRANGA DO NORTE &amp;#8211;_x000D_
 MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/51/51_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO NO_x000D_
 SAAE, PARA ATENDER NECESSIDADES TEMPORÁRIAS DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/50/50_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO, PARA_x000D_
 ATENDER NECESSIDADES TEMPORÁRIAS DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/49/49_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE IMÓVEIS_x000D_
 DE PROGRAMAS HABITACIONAIS DO MUNICÍPIO_x000D_
 PARA OS PORTADORES DE NECESSIDADES_x000D_
 ESPECIAIS OU PARA FAMÍLIAS QUE OS POSSUAM_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/48/48_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOBRE ABERTURA DE CREDITO_x000D_
 ADICIONAL SUPLEMENTAR E DA OUTRAS_x000D_
 PROVIDENCIAS;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/47/47_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 A CONTRATAR FINANCIAMENTO PARA AQUISIÇÃO DE_x000D_
 EQUIPAMENTOS RODOVIÁRIOS, E OFERECER_x000D_
 GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/46/46_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A FIRMAR CONVÊNIO COM O INCRA DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A FIRMAR CONVÊNIO COM A FACULDADE_x000D_
 DE SORRISO - FAIS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/44/44_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A FIRMAR TERMO ADITIVO COM O_x000D_
 CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA_x000D_
 REGIÃO TELES PIRES REFERENTE AO CONVÊNIO_x000D_
 001/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/43/43_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PLANO PLURIANUAL_x000D_
 2005/2009, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/42/42_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA DE PAGAMENTO OS PROJETOS_x000D_
 DE CASAS POPULARES ELABORADOS PELA_x000D_
 PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/41/41_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/40/40_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O_x000D_
 FUNCIONAMENTO DAS FAMÁCIAS AOS_x000D_
 SÁBADOS, DOMINGOS, FERIADOS E HORÁRIOS_x000D_
 NOTURNOS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/39/39_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A FIRMAR CONVÊNIO COM O JUIZ_x000D_
 DIRETOR DO FORO DA COMARCA DE TAPURAH E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/38/38_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE_x000D_
 TRABALHO E EMPREGO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/37/37_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNDO_x000D_
 MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/36/36_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/35/35_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DOS_x000D_
 DIREITOS DA CRIANÇA E DO ADOLESCENTE,_x000D_
 CONSELHO TUTELAR E FUNDO MUNICIPAL DOS_x000D_
 DIREITOS DA CRIANÇA E DA ADOLESCÊNCIA DE_x000D_
 IPIRANGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/34/34_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA_x000D_
 BIBLIOTECA PÚBLICA MUNICIPAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/33/33_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A_x000D_
 MANTER CONTA CORRENTE DE DEPÓSITOS NA_x000D_
 COOPERATIVA DE CRÉDITO RURAL, SICREDI_x000D_
 VERDE, COM ELA FIRMAR CONVÊNIOS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/32/32_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A PARTICIPAR DO CONSÓRCIO_x000D_
 INTERMUNICIPAL DE SAÚDE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/31/31_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA NO MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE O CONSELHO MUNICIPAL DE_x000D_
 SEGURANÇA PÚBLICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/30/30_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUIU O CONSELHO MUNICIPAL_x000D_
 DE DESENVOLVIMENTO RURAL SUSTENTÁVEL &amp;#8211;_x000D_
 CMDRS, DO MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/29/29_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DE ACOMPANHAMENTO_x000D_
 E CONTROLE SOCIAL DO FUNDO DE_x000D_
 MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO_x000D_
 FUNDAMENTAL E DE VALORIZAÇÃO DO_x000D_
 MAGISTÉRIO - FUNDEF, DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE/MT, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/28/28_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ DENOMINAÇÃO ÀS RUAS E_x000D_
 AVENIDAS DA ÁREA URBANA DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE/MT, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/27/27_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA DOS LOTES_x000D_
 URBANOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/26/26_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A CONTRATAR FINANCIAMENTO_x000D_
 PARA AQUISIÇÃO DE EQUIPAMENTOS_x000D_
 RODOVIÁRIOS, E OFERECER GARANTIAS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/25/25_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A FIXAÇÃO DE FERIADOS_x000D_
 MUNICIPAIS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/24/24_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O C.A.E - CONSELHO DE_x000D_
 ALIMENTAÇÃO ESCOLAR, DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/23/23_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA O SUBSÍDIO DOS VEREADORES, DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE/MT, PARA A_x000D_
 LEGISLATURA DE 2005 A 2008 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/22/22_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA O SUBSÍDIO DOS SECRETARIOS_x000D_
 MUNICIPAIS, DE IPIRANGA DO NORTE/MT E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/21/21_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA O SUBSÍDIO DO PREFEITO E DO VICE PREFEITO,_x000D_
 DO MUNICÍPIO DE IPIRANGA DO NORTE/MT,_x000D_
 PARA O MANDATO DE 2005 A 2008 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/20/20_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PLANO DE CARGOS,_x000D_
 FUNÇÕES E VENCIMENTOS DA CÂMARA_x000D_
 MUNICIPAL, DE IPIRANGA DO NORTE/MT, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/19/19_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO, PARA_x000D_
 ATENDER NECESSIDADES TEMPORÁRIAS, DO SERVIÇOCONTRATAR_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; S.A.A.E E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/18/18_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR PESSOAL POR TEMPO DETERMINADO, PARA_x000D_
 ATENDER NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL_x000D_
 INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/17/17_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O ESTATUTO DOS_x000D_
 PROFISSIONAIS DA EDUCAÇÃO PÚBLICA BÁSICA_x000D_
 MUNICIPAL E RESPECTIVO PLANO DE CARREIRA E_x000D_
 VENCIMENTO, DO MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/16/16_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO DO FUNDO_x000D_
 MUNICIPAL DE SAÚDE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/15/15_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CONSELHO_x000D_
 MUNICIPAL DE SAÚDE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/14/14_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A RECEBER POR DOAÇÃO AS ÁREAS E_x000D_
 ACESSÓRIOS, OBJETIVANDO A REGULARIZAÇÃO E_x000D_
 EXPANSÃO URBANA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/13/13_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO E O_x000D_
 PODER LEGISLATIVO MUNICIPAL A LOCAR_x000D_
 IMÓVEIS, PARA FUNCIONAMENTO DE_x000D_
 REPARTIÇÕES PÚBLICAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/12/12_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA PUBLICAÇÃO DE BALANCETES E DEMAIS_x000D_
 ATOS INERENTES A ADMINISTRAÇÃO PÚBLICA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/11/11_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A APLICAÇÃO DO REGIME_x000D_
 DE ADIANTAMENTO A SERVIDORES PÚBLICOS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/10/10_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA DIÁRIAS DE VIAGENS DOS_x000D_
 FUNCIONÁRIOS PÚBLICOS, DO MUNICÍPIO DE_x000D_
 IPIRANGA DO NORTE/MT.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/9/9_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ESTRUTURA DE_x000D_
 OGANIZAÇÃO DE PESSOAL DA AUTARQUIA &amp;#8211; S.A.A.E_x000D_
 (SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO), DO_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE/MT, FIXA OS_x000D_
 RESPECTIVOS NÍVEIS, PADRÕES, VENCIMENTOS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/8/8_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE O ESTATUTO DOS FUNCIONÁRIOS_x000D_
 PÚBLICOS, DO MUNICÍPIO DE IPIRANGA DO NORTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/7/7_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O REGIME JURÍDICO DOS_x000D_
 SERVIDORES PÚBLICOS, DO MUNICÍPIO DE IPIRANGA DO_x000D_
 NORTE/MT E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/6/6_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO, PARA O EXERCÍCIO DE 2005.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/5/5_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2005_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/4/4_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA O SERVIÇO AUTONÔMO DE ÁGUA E_x000D_
 ESGOTO, DO MUNICÍPIO DE IPIRANGA DO NORTE/MT,_x000D_
 COMO ENTIDADE AUTÁRQUICA DE DIREITO PÚBLICO,_x000D_
 DA ADMINISTRAÇÃO INDIRETA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/3/3_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O REGIME PRÓPRIO DE PREVIDÊNCIA_x000D_
 SOCIAL, DO MUNICÍPIO DE IPIRANGA DO NORTE/MT E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/2/2_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O QUADRO DE CARGOS_x000D_
 E FUNÇÕES PÚBLICAS DO MUNICÍPIO,_x000D_
 ESTABELECE O PLANO DE CARREIRA DOS_x000D_
 SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/1/1_texto_integral.pdf</t>
+    <t>http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ADOTA LEIS DO MUNICÍPIO MÃE, PARA O_x000D_
 MUNICÍPIO DE IPIRANGA DO NORTE/MT, ATÉ A_x000D_
 ELABORAÇÃO DE SUA LEGISLAÇÃO PRÓPRIA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -11446,66 +11446,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1111/resolucao_no_006-2025__calendario_2026.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1109/lei_complementar_n._085_2025_reabre_ate_14_de_novembro_de_2025_os_prazos_de_adesao_ao_refaz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1108/lei_complementar_n._084_2025_dispoe_sobre_a_criacao_e_a_modificacao_de_cargos_vagas_e_funcoes_na_e.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1107/lei_complementar_n._083_2025_-_dispoes_sobre_criacao_de_cargos_em_comissao_e_altera_os_anexos_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1106/lei_complementar_n._082_2025_revoga_a_lei_complementar_066-2022_auxilio_alimentacao_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1105/lei_complementar_n._081_2025_institui_o_programa_de_recuperacao_de_credito_da_fazenda_publica_refaz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1091/lei_no_887_de_20_de_maio_de_2025_autoriza_adquirir_area_de_114982_ha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1090/lei_no_886_de_20_de_maio_de_2025_abre_credito_adicional_suplementar_r_694.24336.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1089/lei_no_885_de_29_de_abril_de_2025_credito_adicional_especial_r_729.83135.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1088/lei_no_884_de_29_de_abril_de_2025__incentivo_a_arrecadacao_do_iptu_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1087/lei_no_883_de_29_de_abril_de_2025_credito_adicional_especial_r_1.424.20000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1085/lei_no_881_de_25_de_marco_de_2025_ratifica_a_participacao_do_municipio_e_autoriza_firmar_contra.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1084/lei_no_880_de_17_de_marco_de_2025_-_cria_o_conselho_municipal_de_desenvolvimento_rural_sustenta.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1083/lei_no_879_de_17_de_marco_de_2025_-_autoriza_firmar_instrumento_e_alienar_areas_publicas_para_c.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1082/lei_no_878_de_17_de_marco_de_2025_-_alteracao_de_dispositivos_da_lei_518-2015_conselho_municipal_de_direitos_da_pessoa_idosa_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1097/resolucao_no_004-2025_procuradoria_da_muher.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1096/resolucao_no_003-2025_organograma.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1081/lei_no_877_de_07_de_marco_de_2025_-_autoriza_extincao_de_credito_tributario_por_dacao_em_pagame.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1080/lei_no_876_de_07_de_marco_de_2025_-_altera_dispositivos_da_lei_no_857-2024_politica_de_assistencia_social_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1079/lei_no_875_de_28_de_fevereiro_de_2025_-_aumento_real_aos_servidores_do_legislativo_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1086/lei_no_882_de_25_de_marco_de_2025_autoriza_o_municipio_de_ipiranga_do_norte__mt_a_aderir_ao_consorcio_interfederativo_de_compras_publicas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1078/lei_no_874_de_11_de_fevereiro_de_2025_-_autorizacao_filiacao_amm_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1077/lei_no_873_de_11_de_fevereiro_de_2025_-_rga_e_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1103/decreto_legislativo_001-2025-_aprovacao_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1095/resolucao_no_002-2025_comissoes_ccj_ctf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1104/lei_complementar_n._080_2025_dispoe_sobre_cargos_carreiras_e_vencimento_servidores_camara_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1094/resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1076/lei_no_871_de_23_de_dezembro_-_autoriza_remanejamento_pdf.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1075/lei_no_870_de_23_de_dezembro_de_2024_loa_2025_pdf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1074/lei_no_869_de_23_de_dezembro_de_2024_compatibilizacao_ppa_ldo_loa_pdf.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1073/lei_no_868_de_20_de_dezembro_de_2024._altera_a_lei_816_de_abril_de_2023-_programa_vereador_mirim_pdf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1093/resolucao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1072/lei_no_867_de_12_de_dezembro_de_2024._dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes_pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1071/lei_no_866_de_12_de_dezembro_de_2024._dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal_pdf.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1070/lei_no_865_de_02_de_outubro_de_2024-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1069/lei_no_864_de_02_de_outubro_de_2024-_revisao_do_ppa_pdf.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1102/decreto_legislativo_005-2024_gisele.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1101/decreto_legislativo_004-2024_ines.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1100/decreto_legislativo_003-2024_magaly.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1068/lei_no_863_pdf.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1065/lei_no_862_de_29_de_agosto_de_2024-_criacao_do_programa_municipal_de_praticas_de_construcao_de_paz__1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1099/decreto_legislativo_002-2024_nelvio_tocolinii.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1098/decreto_legislativo_001-2024_elenice_rogeri.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1064/lei_no_861_de_23_de_agosto_de_2024_criacao_do_conselho_e_o_fundo_especial_da_mulher_cmm.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1063/lei_no_860_de_15_de_agosto_de_2024_autoria_do_legislativo_municipal_denominacao_ao_plenario_da_cama.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1062/lei_no_859_de_15_de_agosto_2024_-_abertura_de_credito_suplementar_-_saude__transposicao_reprogramcao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1061/lei_no_858_de_15_de_agosto_2024_-_abertura_de_credito_especial_-_lei_aldir_blanck1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1060/lei_no_857_de_12_de_julho_de_2024_organizacao_das_politicas_publicas_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1110/lei_complementar_n._077_2024_dispoe_sobre_ampliacao_de_vagas_do_quadro_permanente_da_lc_047-2020_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1059/lei_no_856_de_28_de_junho_de_2024_contrato_de_programa_sim_cidesa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1058/lei_no_855_de_28_de_junho_de_2024_fixa_subsidios_dos_vereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1092/resolucao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1057/lei_no_854_de_24_de_junho_de_2024_credito_adicional_suplementar_camara_66_mil.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1056/lei_no_853_de_21_de_junho_de_2024_termo_de_cooperacao_vale_do_verde_90_mil_litros_de_diesel_mt_484.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1055/lei_no_852_de_11_de_junho_de_2024_dispoes_sobre_credito_adicional_suplementar_camara_r_956.00571_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1067/lei_complementar_n._079_2024_dispoe_sobre_o_refaz_2024_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1066/lei_complementar_n._078_2024_dispoe_sobre_alteracao_de_artigos_da_lc_046-2020_estatuto_dos_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1054/lei_no_851_de_03_de_junho_de_2024_dispoe_sobre_contratacoes_por_tempo_determinado_e_revoga_lei_234-2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1053/lei_no_850_de_23_de_maio_de_2024_autoriza_demolir_portico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1041/lei_no_849_de_09_de_maio_de_2024_autoriza_o_poder_executivo_municipal_a_adquirir_08_terrenos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1040/lei_no_848_de_09_de_maio_de_2024_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1052/resolucao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1039/lei_no_847_de_19_de_abril_de_2024_homologacao_do_relatorio_de_reavaliacao_atuarial_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1038/lei_no_846_de_09_de_abril_de_2024_altera_conselho_gestor_do_fhis_da_lei_237-2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1037/lei_no_845_de_28_de_fevereiro_de_2024_altera_a_lei_816-2023_vereador_mirim_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1035/lei_no_843_de_08_de_fevereiro_de_2024_rga_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1034/lei_no_842_de_08_de_fevereiro_de_2024_rga_e_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1033/lei_no_841_de_08_de_fevereiro_de_2024_credito_adicional_especial_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1051/resolucao_no_001-2024_comissoes_ccj_ctf.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1050/decreto_legislativo_006-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1030/lei_no_840_de_13_de_dezembro_de_23023_autoria_do_legislativo_recebimento_de_doacao_de_projetos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1029/lei_no_839_de_13_de_dezembro_de_2023_regulamenta_o_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1028/lei_no_838_de_12_de_dezembro_de_2023_credito_adicional_especial_no_orcamento_de_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1027/lei_no_837_de_12_de_dezembro_de_2023_credito_adicional_suplementar_no_orcamento_de_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1045/resolucao_no_007-2023_calend..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1042/resolucao_no_003-2023_reg._int.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1026/lei_no_836_de_08_e_dezembro_de_2023_aut._abert._de_cred._adic._remanej._na_loa_para_o_exerc._de_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1025/lei_no_835_de_08_de_dezembro_de_2023_altera_anexos_ppa_2024-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1024/lei_no_834_de_08_de_dezembro_de_2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1048/decreto_legislativo_004-2023_sadi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1032/lei_complementar_n._076_2023_cria_cargo_de_vigia_com_04_vagas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1023/lei_no_833_de_14_de_novembro_de_2023_ratifica_a_2a_alteracao_contratual_do_cidesa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1022/lei_no_832_de_07_de_novembro_de_2023_semana_da_vida_dia_do_nascituro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1044/resolucao_no_005-2023_estrutura_adm..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1049/decreto_legislativo_005-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1021/lei_no_831_de_26_de_setembro_de_2023_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1020/lei_no_830_de_26_de_setembro_de_2023_diretrizes_para_elaboracao_da_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1019/lei_no_829_de_26_de_setembro_de_2023_revisao_ppa_2024-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1017/lei_no_828_de_11_de_setembro_de_2023_credito_adicional_especial_r_1.245.35740.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1047/decreto_legislativo_003-2023_rivadalve.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1046/decreto_legislativo_002-2023_walcir_batista_gheno.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1016/lei_no_827_de_13_de_julho_de_2023_credito_adicional_suplementar_3_mil_reais_camara.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1015/lei_no_826_de_13_de_julho_de_2023_credito_adicional_especial_10_mil_camara.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1043/resolucao_no_004-2023_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1014/lei_no_825_de_05_de_julho_de_2023_altera_a_lei_705_de_12_de_marco_de_2020_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1013/lei_no_824_de_03_de_julho_de_2023_promulgada_pelo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1012/lei_no_823__de_03_de_julho_de_2023_promulgada_pelo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1011/lei_no_822_de_28_de_junho_de_2023_cessao_de_uso_de_terreno_para_constucao_da_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1010/lei_no_821_de_26_de_junho_de_2023_convenio_sinfra_mt_484.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1018/lei_complementar_n._074_2023_cria_cargo_e_amplia_vagas_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/987/lei_complementar_no_073_de_31_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/981/lei_no_820_de_23_de_maio_de_2023_autoriza_outorga_de_uso_da_fabrica_de_tubos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/980/lei_no_819_de_10_de_maio_de_2023_credito_adicional_especial_10_mil.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/979/lei_no_818_de_10_de_maio_de_2023_homologacao_do_rel._de_avaliacao_atuarial_2023_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/978/lei_no_817_de_10_de_maio_de_2023_filiacao_do_legislativo_a_ucmmat_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/977/lei_no_816_de_28_de_abril_de_2023_programa_vereador_mirim_formando_cidadaos_politizados.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/976/lei_no_815_de_05_de_abril_de_2023_proibe_queima_de_fogos_de_estampidos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/975/lei_no_814_de_05_de_abril_de_2023_acrescenta_dispositivo_a_lei_781-2022_terreno_camara.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/974/lei_no_813_de_05_de_abril_de_2023_premiacao_iptu.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/986/lei_complementar_n._072_2023_-_refaz_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/973/lei_no_812_de_27_de_marco_d_2023_cmdca_-_ct_-_fundo_do_cmdca.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/972/lei_no_811_de_23_de_marco_de_2023_credito_adicional_espcial_r_5.84400.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/971/lei_no_810_de_23_de_marco_de_2023_credito_adicional_especial_r_868.71464.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/970/lei_no_809_de_08_de_marco_de_2023_credito_suplementar_r_1.145.99298.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/985/lei_complementar_n._071_2023_-_adequacao_vencimento_inicial_ag._de_end._e_acs_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/995/resolucao_no_002-2023_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/969/lei_no_808_de_13_de_fevereiro_de_2023_rga_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/968/lei_no_807_de_13_de_fevereiro_de_2023_rga_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/967/lei_no_806_de_13_de_fevereiro_de_2023_premiacao_em_moeda_corrente.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/991/decreto_legislativo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/994/resolucao_no_001-2023_comissoes_ccj_ctf.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/961/lei_no_800_de_24_de_novembro_de_2022_aquisicao_de_10_hectares_para_transbordo_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/984/lei_complementar_n._070_2022_-_isencao_itbi_permuta_imoveis_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/965/lei_no_804_de_19_de_dezembro_de_2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/993/resolucao_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/983/lei_complementar_n._069_2022_ampliacao_e_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/982/lei_complementar_n._068_2022_altera_lc_042-2019_zeitur_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/964/lei_803_de_07_de_dezembro_de_2022_credito_suplementar_20_mil_camara.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/992/resolucao_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/963/lei_no_802_de_30_de_novembro_de_2022_convenio_ufmt.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/962/801.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/990/decreto_legislativo_004-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/989/decreto_legislativo_003-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/988/decreto_legislativo_002-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/960/lei_n_799_de_10_de_outubro_de_2022_superavit_financeiro_do_exercicio_anterior_r_1.385.37570.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/959/lei_n_798_de_10_de_outubro_de_2022_credito_adicional_suplementar_8_milhoes.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/958/lei_n_797_de_03_de_outubro_de_2022_credito_adicional_especial_262.96992_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/957/ldo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/948/lei_complementar_n_067_2022_altera_tabela_fg.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/947/lei_complementar_n066_2022_altera_tabelas_01_e_03_do_anexo_vi_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/956/lei_n_795_de_28_de_setembro_de_2022_revisao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/955/lei_no_794_de_06_de_setembro_de_2022_credito_adicional_suplementar_saae_37.00000.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/954/lei_no_793_de_06_de_setembro_de_2022_autorizacao_de_uso_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/953/lei_no_792_de_23_de_agosto_de_2022_criacao_da_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/952/lei_no_791_de_09_de_agosto_de_2022_altera_lei_787-2022_diarias_camara.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/946/lei_complementar_no_065_2022_adequacao_dos_vencimentor_dos_acs_e_agentes_de_edemias.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/951/lei_no_790_de_14_de_julho_de_2022_-_credito_especial_-_casa_abrigo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/950/lei_no_789_de_27_de_junho_de_2022_credito_adicional_especial_-pensoes_especiais_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/949/lei_no_788_de_24_de_junho_de_2022_credito_especial_67.50000_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/934/lei_no_787_de_14_de_junho_de_2022_diarias_do_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/933/lei_no_786_de_14_de_junho_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/937/lei_complementar_no_064_2022_cria_fg_no_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/936/lei_complementar_no_063_refaz_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/944/resolucao_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/945/decreto_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/1000/decreto_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/932/lei_no_785_de_09_de_maio_de_2022_autoriza_celebrar_convenio_com_cdl_e_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/931/lei_no_784_de_09_de_maio_de_2022_credito_adicional_suplementar_120.00000.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/930/lei_no_783_de_09_de_maio_de_2022_credido_adicional_suplementar_saae_50.00000.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/929/lei_no_782_de_09_de_maio_de_2022_hologacao_de_relatorio_atuarial_rpps.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/928/lei_no_781_de_25_de_abril_de_2022_permuta_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/935/lei_complementar_no_062_ampliar_vagas_da_lei_047_e_outras_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/943/resolucao_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/942/resolucao_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/926/lei_no_779_de_10_de_marco_de_2022_rga_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/925/lei_no_778_de_22_de_fevereiro_de_2022_diarias.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/924/lei_no_777_de_22_de_fevereiro_de_2022_rga_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/939/lei_complementar_n._061de_22_de_fevereiro_altera_dispositivos_da_lc_047_de_2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/923/lei_no_776_de_21_de_fevereiro_de_2022_credido_adicional_especial_831.26244.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/922/lei_no_775_de_21_de_fevereiro_de_2022_superavit_financeiro_15.502.73992.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/938/lei_complementar_n._060_de_21_de_fevereiro_de_2022_modifica_pccs_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/941/resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/940/resolucao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/902/lei_no_761_de_21_de_setembro_de_2021._credito_adicional_suplementar_r_3.14939400docx.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/901/lei_no_760_de_16_de_setembro_de_2021_plano_de_gestao_integrada_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/916/lei_no_774_de_14_de_dezembro_de_2021_rga_do_legislativo3866.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/915/lei_no_773_de_14_de_dezembro_de_2021_credito_suplementar_saae_68.48945_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/914/lei_no_772_de_14_de_dezembro_de_2021_altera_lei_do_ipiranga_previ_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/913/lei_no_771_de_14_de_dezembro_de_2021_rga_prefeitura3867.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/921/lei_complementar_n._059_2021__novas_regras_itbi_urbano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/918/resolucao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1006/resolucao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/912/lei_no_770_de_09_de_dezembro_de_2021_altera_anexos_do_ppa_22-25_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/911/lei_no_769_de_09_de_dezembro_de_2021_autoriza_remanejamentos_na_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/910/lei_no_768_de_30_de_novembro_de_2021_ratifica_participacao_no_consorcio_de_desenvolvimento_do_teles_pires.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/909/lei_no_767_de_30_de_novembro_de_2021_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/907/lei_no_765_de_08_de_novembro_de_2021_credito_suplementar_por_excesso_de_arrecadacao_2.80000.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/917/resolucao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1005/resolucao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/920/lei_complementar_n._058_2021_dispoe_sobre_regime_de_prividencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/905/lei_no_764_de_30_de_setembro_de_2021._excesso_de_arecadacao_r_10.000.00000.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/904/lei_no_763_de_30_de_setembro_de_2021_superavit_financeiro_r_3.852.14481.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/919/lei_complementar_n._057_2021_dispoe_sobre_largura_de_ruas_e_avenidas_em_cojuntos_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/900/lei_no_759_de_12_de_agosto_de_2021_plano_plurianual_ppa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/899/lei_no_758_de_12_de_agosto_de_2021_aquisicao_de_area_transbordo_500_mil_reias.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/891/decreto_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/997/decreto_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1004/resolucao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/892/resolucao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/898/lei_no_757_de_03_de_agosto_de_2021_credito_2.198.50000docx.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/897/lei_no_756_de_03_de_agosto_de_2021_credito_276.500_docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/896/lei_no_755_de_15_de_julho_de_2021_credito_adicional__189.45678.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/895/lei_no_754_de_05_de_julho_de_2021_pddem_dinheiro_direto_na_escola.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/906/lei_complementar_n._056_2021_dispoe_sobre_alteracao_do_anexo_iii_da_lc_n._048_2020docx.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/894/lei_no_753_de_08_de_junho_de_2021_credito_adicional_superavit_assistencia_social_r_294.96516docx.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/840/lei_complementar_no_054_de_24_de_marco_de_2021_refaz.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/846/lei_no_751_de_23_de_marco_de_2021_credito_adicional_230_mil_poco.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/845/lei_no_750_de_24_de_marco_2020_reestrutura_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/888/resolucao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1003/resolucao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/844/lei_no_749_de_25_de_fevereiro_de_2021_reabre_prazos_de_regularizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/843/lei_no_748_de_22_de_fevereiro_de_2021_baixa_e_doacao_de_bens_da_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/842/lei_no_747_de_05_de_fevereiro_de_2021._credito_adicional_poco_230_mil_docx.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/841/lei_no_746_de_05_de_fevereiro_de_2021.abertura_de_creditos_adicionais_e_suplementares_docx.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/887/resolucao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1002/resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/886/resolucao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1001/resolucao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/785/lei_no_745_de_22_de_dezembro_de_2020_-_credito_adicional_suplementar_-_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/784/lei_no_744_de_22_de_dezembro_de_2020_-_credito_adicional_superavit_r_13.36440.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/783/lei_no_743_de_22_de_dezembro_de_2020_-_altera_meta_e_estrategias_do_plano_municipal_de_educacao_-_lei_530-2015.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/782/lei_no_742_de_22_de_dezembro_de_2020_-_altera_o_art.3o_da_lei_730-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/781/lei_no_741_de_14_de_dezembro_de_2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/796/lei_no_740_de_09_de_dezembro_de_2020_-_dispoe_sobre_a_revisao_da_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/795/lei_no_739_de_09_de_dezembro_de_2020_-_dispoe_sobre_a_revisao_do_ppa-2018-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/839/lei_complementar_n._053_2020_-dispoe_sobre_a_alteracao_e_transformacao_do_cargo_de_assessor_juridico_da_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1009/resolucao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/884/resolucao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1008/resolucao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/794/lei_no_738_de_07_de_dezembro_de_2020_-_credito_adicional_suplementar_r_2.722.59000.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/793/lei_no_737_de_07_de_dezembro_de_2020_-_dipoe_sobre_autorizacao_para_baixa_e_incorporacao_bens_imoveis_do_patriminio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/885/resolucao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/792/lei_no_736_de_24_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_1.061.10220.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/791/lei_no_735_de_24_de_novembro_de_2020_-_dispoe_sobre_a_transmissao_de_mandato_eletivo_no_ambito_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/838/lei_complementar_n._052_2020_-_regulamenta_recebimento_de_honorarios_advocaticios_sucumbenciais_23.11.2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/837/lec4d01.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/790/lei_no_734_de_16_de_novembro_de_2020_-_credito_adicional_especial_-_r_64.15278_-_aldir_blank_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/789/lei_no_733_de_16_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_24.80458_-_saae_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/788/lei_no_732_de_16_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_20.02335_-_saae_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/787/lei_no_731_de_13_de_outubro_de_2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/780/lei_no_730_de_05_de_outubro_de_2020_-_permuta_de_bens_imoveis.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/779/lei_no_729_de_05_de_outubro_de_2020_-_dispoe_sobre_a_municipalizacao_de_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/778/lei_no_728_de_14_de_setembro_de_2020_-_credito_adicional_-_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/777/lei_no_727_de_14_de_setembro_de_2020_-_dispoe_sobre_a_revisao_do_ppa_11710.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/776/lei_no_726_de_28_de_julho_de_2020_-_dispoe_sobre_a_adequacao_do_regime_de_previdencia_proprio_a_ec_103-201911996.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/775/lei_no_725_de_13_de_julho_de_2020_-_credito_adicional_suplementar_-_r_250.00000_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/774/lei_no_724_de_13_de_julho_de_2020_-_autoriza_o_remanejamento_transferencias_e_trasnposicao_de_dotacoes_da_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/773/lei_no_723_de_13_de_julho_de_2020_-_credito_adicional_suplementar_-_r_304.76100_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/772/lei_no_722_de_06_de_julho_de_2020_-_credito_adicional_suplementar_-_r_36.00000_-_saae_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/771/lei_no_721_de_06_de_julho_de_2020_-_credito_adicional_superavit_-_r_3.302.52470_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/770/lei_no_720_de_06_de_julho_de_2020_-_credito_adicional_superavit_-_r_1.354.61269_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/769/lei_no_719_de_30_de_junho_de_2020_-_credito_adicional_especial_-_r_14.00000.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/768/lei_no_718_de_30_de_junho_de_2020_-_credito_adicional_especial_-_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/767/lei_no_717_de_30_de_junho_de_2020_-_credito_adicional_especial__-_r_614.745209688.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/766/lei_no_716_de_23_de_junho_de_2020_-_dispoe_sobre_as_normas_de_movimentacao_funcional_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/765/lei_no_715_de_01_de_junho_de_2020_-_autoriza_o_poder_executivo_municipal_a_permutar_bem_movel_da_administracao_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/890/lei_complementar_n._050_2020_-_altera_os_artigos_787980_e_1o_do_art._184_da_lei_complementar_no_024_2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/764/lei_no_714_de_28_de_maio_de_2020_-_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_ipiranga_9685.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/763/lei_no_713_de_19_de_maio_de_2020_-_autoriza_abertura_de_credito_adicional_suplementar_e_recebe_em_doacao_materi9684.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/889/lei_complementar_n._049_2020_-_altera_o_caput_e_o_paragrafo_primeiro_do_art.2o_da_lei_complementar_009-2011_-_limpeza_dos_lotes.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/762/lei_no_712_de_27_de_abril_de_2020_-_credito_adicional_suplementar_-_r_152.00000.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/761/lei_no_711_de_27_de_abril_de_2020_-_credito_adicional_especial_-_r_14.79000.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/996/decreto_legislativo_001-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/852/decreto_legislativo_001-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/760/lei_no_710_de_06_de_abril_de_2020_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/759/lei_no_709_de_06_de_abril_de_2020_-_credito_adicional_superavit.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/758/lei_no_708_de_06_de_abril_de_2020_-_credito_adicional_tendencia_de_excesso.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/757/lei_707-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/756/lei_706-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/755/lei_705-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/753/lei_complementar_n._048_2020_-_pccs_camara_municipal8181.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1007/resolucao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/883/resolucao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/754/lei_704-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/752/lei_complementar_n._047_2020_-_pccs7710.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/751/lei_complementar_n._046_2020_-_estatuto_do_servidor_publico_27709.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/747/lei_703-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/746/lei_702-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/882/resolucao_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/745/lei_701-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/744/lei_700-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/851/decreto_legislativo_006-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/850/decreto_legislativo_005-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/849/decreto_legislativo_004-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/848/decreto_legislativo_003-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/847/decreto_legislativo_002-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/743/lei_699-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/742/lei_698-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/741/lei_697-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/750/lei_complementar_n._045_2019_-_reajusta_os_valores_do_itbi_rural.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/740/lei_696-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/739/lei_695-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/738/lei_694-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/749/lei_complementar_n._044_2019_-_prorroga_o__refaz.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/737/lei_693-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/736/lei_no_692_de_16_de_julho_-_dispoe_sobre_o_programa_habitacional.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/735/lei_no_691_de_08_de_julho_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/734/lei_no_690_de_08_de_julho_-_servico_voluntario.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/733/lei_no_689_de_01_de_julho_-_compensacao_de_creditos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/732/lei_no_688_de_01_de_julho_-_credito_adicional_superavit_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/748/lei_complementar_n._043_2019_-_dispoe_sobre_refaz.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/729/lei_no_687_de_19_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/728/lei_no_686_de_17_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/731/lei_complementar_n042_2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/727/lei_no_685_de_22_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/726/lei_no_684_de_22_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/725/lei_no_683_de_21_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/724/lei_no_682_de_30_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/723/lei_no_681_de_30_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/730/lei_complementar_n041_2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/722/lei_no_680_de_09_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/721/lei_no_679_de_09_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/720/lei_no_678_de_09_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/716/resolucao_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/719/lei_no_677_de_12_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/718/lei_no_676_de_12_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/717/lei_no_675_de_07_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/713/lei_no_674_de_26_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/712/lei_no_673_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/711/lei_no_672_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/714/decreto_legislativo_001-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/710/lei_no_671_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/715/resolucao_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/709/projeto_de_lei_no_001_de_15_de_janeiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/829/lei_no_669_de_18_de_dezembro_de_2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/828/lei_no_668_de_13_de_dezembro_de_2018_-_credito_adicional_r_728.70000.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/827/lei_no_667_de_13_de_dezembro_de_2018_-_credito_adicional_r_42.00000_-_saae.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/836/lei_complementar_n._040_2018_-fica_prorrogado_o_prazo_para_aplicacao_da_progressividade_da_lei_complementar_027-2014.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/881/resolucao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/826/lei_no_666_de_05_de_dezembro_de_2018_-_credito_adicional_r_1.052.01200.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/825/lei_no_665_de_26_de_novembro_de_2018_-_fica_alterado_o_artigo_3o_da_lei_031-2005.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/835/lei_complementar_n._039_2018_-_refornula_a_lei_de_criacao_do_fundo_municipal_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/824/lei_no_664_de_26_de_novembro_de_2018_-_credito_adicional_r_372.88900.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/823/lei_no_663_de_14_de_novembro_de_2018_-_estabelece_os_requisitos_para_declaracao_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/822/lei_no_662_de_13_de_novembro_de_2018_-_credito_adicional_r_2.497.08200.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/821/lei_no_661_de_06_de_novembro_de_2018_-_altera_o_coeficiente_do_cargo_de_agente_de_fiscalizacao_ii.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/820/lei_no_660_de_06_de_novembro_de_2018_-cria_verba_indenizatoria_para_desempenho_de_ativdade_delagada_-_pm-pjc.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/819/lei_no_659_de_06_de_novembro_de_2018_-_credito_adicional_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/818/lei_no_658_de_01_de_novembro_de_2018_-_dispoe_sobre_a_revisao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/817/lei_no_657_de_16_de_outubro_de_2018_-_credito_adicional_suplementar_-r_64.00000.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/816/lei_no_656_de_09_de_outubro_de_2018_-_credito_adicional_suplementar_-_saae_r_25.52439.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/815/lei_no_655_de_09_de_outubro_de_2018_-_altera_o_quadro_de_providmento_efetivo_do_art.53_da_lei_054_-_vencimento_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/814/lei_no_654_de_03_de_outubro_de_2018_-_credito_adicional_superavit_-_r_35.34107.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/813/lei_no_653_de_03_de_outubro_de_2018_-_credito_adicional_suplementar_r_1.426.64100.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/834/lei_complementar_n._038_2018_-_institui_o_refaz.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/833/lei_complementar_n._038_2018_-_institui_o_refaz.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/812/lei_no_652_de_28_de_setembro_de_2018_-_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/811/lei_no_651_de_11_de_setembro_de_2018_-_autoriza_o_poder_executivo_a_locar_imovel_-_correio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/810/lei_no_650_de_27_de_agosto_de_2018_-_dispoe_sobre_a_gestao_democratica_do_ensino_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/809/lei_no_649_de_11_de_julho_de_2018_-_credito_adicional_especial_-_r_572.62837.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/808/lei_no_648_de_11_de_julho_de_2018_-_credito_adicional_especial_-_saae.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/807/lei_no_647_de_11_de_julho_de_2018_-_credito_adicional_suplementar_-_r_1.601.98800.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/806/lei_no_645_de_10_de_julho_de_2018_-_credito_adicional_suplementar_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/805/lei_no_645_de_10_de_julho_de_2018_-_credito_adicional_suplementar_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/708/resolucao_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/804/lei_no_644_de_27_de_junho_de_2018_-_autoriza_o_municipio_de_ipiranga_do_norte_a_extinguir_credito_atraves_de_dacao_em_pagamento.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/803/lei_no_643_de_21_de_junho_de_2018_-_cria_o_fundo_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/802/lei_no_642_de_20_de_junho_de_2018_-_credito_adicional_especial_-_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/801/lei_no_641_de_07_de_junho_de_2018_-_autoriza_a_permuta_de_bem_movel.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/800/lei_no_640_de_30_de_maio_de_2018_-_credito_adicional__superavit_-_drenagem_r_168.74372.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/705/decreto_legislativo_002-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/799/lei_no_639_de_07_de_maio_de_2018_-_credito_adicional_camara_r_40.00000.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/797/lei_no_638_de_10_de_abril_de_2018_-_autoriza_o_poder_executivo_a_adquirir_11_hectares_no_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/798/lei_no_637_de_27_de_fevereiro_de_2018_-_autoriza_contratar_operacao_de_credito_com_o_bb.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/707/resolucao_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/704/decreto_legislativo_001-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/706/resolucao_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/832/lei_complementar_n._036_2017_-_altera_e_inclui_dispositivos_na_lei_066-2005.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/685/lei_no_617_de_19_de_outubro_de_2017_-_ldo_2018_1.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/678/lei_no_610_de_24_de_agosto_de_2017_-_dispoe_sobre_a_reducao_dos_subsidios.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/660/660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/659/659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/831/lei_complementar_n._035_2017_-_atualiza_valores_lei_8.666.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/880/resolucao_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/879/resolucao_no_001-2017.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/878/resolucao_no_005-2016.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/877/resolucao_no_004-2016.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/876/resolucao_no_003-2016.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/875/resolucao_no_002-2016.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/874/resolucao_no_001-2016.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/873/resolucao_no_004-2015.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/872/resolucao_no_003-2015.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/871/resolucao_no_002-2015.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/870/resolucao_no_001-2015.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/869/resolucao_no_004-2014_-_calendario.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/868/resolucao_no_003-2014_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/867/resolucao_no_002-2014_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/866/resolucao_no_001-2014.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/865/resolucao_no_003-2013.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/864/resolucao_no_002-2013.doc.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/863/resolucao_no_001-2013.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/862/resolucao_003-2012_-_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/830/resolucao_004-2012_-_regimento_interno__novo_.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/861/resolucao_002-2012_-_altera_a_redacao_do_regimento_interno_mirim.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/860/resolucao_001-2012_-_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2011/859/resolucao_002-2011_-_reajuste_das_diarias.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2011/858/resolucao_001-2011_-_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2010/857/resolucao_001-2010_-_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/270/lei_no_274_2009_-_autoriza_locacao_de_imovel_para_os_correios__21_12_2009_.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/856/resoluaao_004-2009_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/855/resoluaao_003-2009_-_regimento_interno_camara_mirirm.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/854/resoluaao_002-2009_-_uso_do_carro.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/853/resoluaao_001-2009_-_calendario.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2007/786/lei_no_161.2007_-_revoga_as_leis_088.2006_e_099.2006_-_reestrutura_ipiranga-previ_revogada_pela_lei_218.2008.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2007/145/lei_no_145.2007_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2006/113/lei_no_113.2006_-_proibe_nepotismo.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/1/1_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1111/resolucao_no_006-2025__calendario_2026.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1109/lei_complementar_n._085_2025_reabre_ate_14_de_novembro_de_2025_os_prazos_de_adesao_ao_refaz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1108/lei_complementar_n._084_2025_dispoe_sobre_a_criacao_e_a_modificacao_de_cargos_vagas_e_funcoes_na_e.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1107/lei_complementar_n._083_2025_-_dispoes_sobre_criacao_de_cargos_em_comissao_e_altera_os_anexos_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1106/lei_complementar_n._082_2025_revoga_a_lei_complementar_066-2022_auxilio_alimentacao_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1105/lei_complementar_n._081_2025_institui_o_programa_de_recuperacao_de_credito_da_fazenda_publica_refaz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1091/lei_no_887_de_20_de_maio_de_2025_autoriza_adquirir_area_de_114982_ha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1090/lei_no_886_de_20_de_maio_de_2025_abre_credito_adicional_suplementar_r_694.24336.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1089/lei_no_885_de_29_de_abril_de_2025_credito_adicional_especial_r_729.83135.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1088/lei_no_884_de_29_de_abril_de_2025__incentivo_a_arrecadacao_do_iptu_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1087/lei_no_883_de_29_de_abril_de_2025_credito_adicional_especial_r_1.424.20000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1085/lei_no_881_de_25_de_marco_de_2025_ratifica_a_participacao_do_municipio_e_autoriza_firmar_contra.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1084/lei_no_880_de_17_de_marco_de_2025_-_cria_o_conselho_municipal_de_desenvolvimento_rural_sustenta.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1083/lei_no_879_de_17_de_marco_de_2025_-_autoriza_firmar_instrumento_e_alienar_areas_publicas_para_c.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1082/lei_no_878_de_17_de_marco_de_2025_-_alteracao_de_dispositivos_da_lei_518-2015_conselho_municipal_de_direitos_da_pessoa_idosa_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1097/resolucao_no_004-2025_procuradoria_da_muher.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1096/resolucao_no_003-2025_organograma.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1081/lei_no_877_de_07_de_marco_de_2025_-_autoriza_extincao_de_credito_tributario_por_dacao_em_pagame.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1080/lei_no_876_de_07_de_marco_de_2025_-_altera_dispositivos_da_lei_no_857-2024_politica_de_assistencia_social_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1079/lei_no_875_de_28_de_fevereiro_de_2025_-_aumento_real_aos_servidores_do_legislativo_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1086/lei_no_882_de_25_de_marco_de_2025_autoriza_o_municipio_de_ipiranga_do_norte__mt_a_aderir_ao_consorcio_interfederativo_de_compras_publicas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1078/lei_no_874_de_11_de_fevereiro_de_2025_-_autorizacao_filiacao_amm_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1077/lei_no_873_de_11_de_fevereiro_de_2025_-_rga_e_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1103/decreto_legislativo_001-2025-_aprovacao_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1095/resolucao_no_002-2025_comissoes_ccj_ctf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1104/lei_complementar_n._080_2025_dispoe_sobre_cargos_carreiras_e_vencimento_servidores_camara_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2025/1094/resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1076/lei_no_871_de_23_de_dezembro_-_autoriza_remanejamento_pdf.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1075/lei_no_870_de_23_de_dezembro_de_2024_loa_2025_pdf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1074/lei_no_869_de_23_de_dezembro_de_2024_compatibilizacao_ppa_ldo_loa_pdf.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1073/lei_no_868_de_20_de_dezembro_de_2024._altera_a_lei_816_de_abril_de_2023-_programa_vereador_mirim_pdf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1093/resolucao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1072/lei_no_867_de_12_de_dezembro_de_2024._dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes_pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1071/lei_no_866_de_12_de_dezembro_de_2024._dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal_pdf.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1070/lei_no_865_de_02_de_outubro_de_2024-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1069/lei_no_864_de_02_de_outubro_de_2024-_revisao_do_ppa_pdf.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1102/decreto_legislativo_005-2024_gisele.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1101/decreto_legislativo_004-2024_ines.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1100/decreto_legislativo_003-2024_magaly.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1068/lei_no_863_pdf.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1065/lei_no_862_de_29_de_agosto_de_2024-_criacao_do_programa_municipal_de_praticas_de_construcao_de_paz__1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1099/decreto_legislativo_002-2024_nelvio_tocolinii.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1098/decreto_legislativo_001-2024_elenice_rogeri.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1064/lei_no_861_de_23_de_agosto_de_2024_criacao_do_conselho_e_o_fundo_especial_da_mulher_cmm.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1063/lei_no_860_de_15_de_agosto_de_2024_autoria_do_legislativo_municipal_denominacao_ao_plenario_da_cama.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1062/lei_no_859_de_15_de_agosto_2024_-_abertura_de_credito_suplementar_-_saude__transposicao_reprogramcao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1061/lei_no_858_de_15_de_agosto_2024_-_abertura_de_credito_especial_-_lei_aldir_blanck1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1060/lei_no_857_de_12_de_julho_de_2024_organizacao_das_politicas_publicas_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1110/lei_complementar_n._077_2024_dispoe_sobre_ampliacao_de_vagas_do_quadro_permanente_da_lc_047-2020_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1059/lei_no_856_de_28_de_junho_de_2024_contrato_de_programa_sim_cidesa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1058/lei_no_855_de_28_de_junho_de_2024_fixa_subsidios_dos_vereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1092/resolucao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1057/lei_no_854_de_24_de_junho_de_2024_credito_adicional_suplementar_camara_66_mil.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1056/lei_no_853_de_21_de_junho_de_2024_termo_de_cooperacao_vale_do_verde_90_mil_litros_de_diesel_mt_484.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1055/lei_no_852_de_11_de_junho_de_2024_dispoes_sobre_credito_adicional_suplementar_camara_r_956.00571_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1067/lei_complementar_n._079_2024_dispoe_sobre_o_refaz_2024_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1066/lei_complementar_n._078_2024_dispoe_sobre_alteracao_de_artigos_da_lc_046-2020_estatuto_dos_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1054/lei_no_851_de_03_de_junho_de_2024_dispoe_sobre_contratacoes_por_tempo_determinado_e_revoga_lei_234-2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1053/lei_no_850_de_23_de_maio_de_2024_autoriza_demolir_portico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1041/lei_no_849_de_09_de_maio_de_2024_autoriza_o_poder_executivo_municipal_a_adquirir_08_terrenos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1040/lei_no_848_de_09_de_maio_de_2024_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1052/resolucao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1039/lei_no_847_de_19_de_abril_de_2024_homologacao_do_relatorio_de_reavaliacao_atuarial_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1038/lei_no_846_de_09_de_abril_de_2024_altera_conselho_gestor_do_fhis_da_lei_237-2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1037/lei_no_845_de_28_de_fevereiro_de_2024_altera_a_lei_816-2023_vereador_mirim_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1035/lei_no_843_de_08_de_fevereiro_de_2024_rga_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1034/lei_no_842_de_08_de_fevereiro_de_2024_rga_e_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1033/lei_no_841_de_08_de_fevereiro_de_2024_credito_adicional_especial_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2024/1051/resolucao_no_001-2024_comissoes_ccj_ctf.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1050/decreto_legislativo_006-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1030/lei_no_840_de_13_de_dezembro_de_23023_autoria_do_legislativo_recebimento_de_doacao_de_projetos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1029/lei_no_839_de_13_de_dezembro_de_2023_regulamenta_o_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1028/lei_no_838_de_12_de_dezembro_de_2023_credito_adicional_especial_no_orcamento_de_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1027/lei_no_837_de_12_de_dezembro_de_2023_credito_adicional_suplementar_no_orcamento_de_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1045/resolucao_no_007-2023_calend..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1042/resolucao_no_003-2023_reg._int.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1026/lei_no_836_de_08_e_dezembro_de_2023_aut._abert._de_cred._adic._remanej._na_loa_para_o_exerc._de_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1025/lei_no_835_de_08_de_dezembro_de_2023_altera_anexos_ppa_2024-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1024/lei_no_834_de_08_de_dezembro_de_2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1048/decreto_legislativo_004-2023_sadi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1032/lei_complementar_n._076_2023_cria_cargo_de_vigia_com_04_vagas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1023/lei_no_833_de_14_de_novembro_de_2023_ratifica_a_2a_alteracao_contratual_do_cidesa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1022/lei_no_832_de_07_de_novembro_de_2023_semana_da_vida_dia_do_nascituro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1044/resolucao_no_005-2023_estrutura_adm..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1049/decreto_legislativo_005-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1021/lei_no_831_de_26_de_setembro_de_2023_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1020/lei_no_830_de_26_de_setembro_de_2023_diretrizes_para_elaboracao_da_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1019/lei_no_829_de_26_de_setembro_de_2023_revisao_ppa_2024-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1017/lei_no_828_de_11_de_setembro_de_2023_credito_adicional_especial_r_1.245.35740.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1047/decreto_legislativo_003-2023_rivadalve.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1046/decreto_legislativo_002-2023_walcir_batista_gheno.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1016/lei_no_827_de_13_de_julho_de_2023_credito_adicional_suplementar_3_mil_reais_camara.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1015/lei_no_826_de_13_de_julho_de_2023_credito_adicional_especial_10_mil_camara.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1043/resolucao_no_004-2023_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1014/lei_no_825_de_05_de_julho_de_2023_altera_a_lei_705_de_12_de_marco_de_2020_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1013/lei_no_824_de_03_de_julho_de_2023_promulgada_pelo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1012/lei_no_823__de_03_de_julho_de_2023_promulgada_pelo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1011/lei_no_822_de_28_de_junho_de_2023_cessao_de_uso_de_terreno_para_constucao_da_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1010/lei_no_821_de_26_de_junho_de_2023_convenio_sinfra_mt_484.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/1018/lei_complementar_n._074_2023_cria_cargo_e_amplia_vagas_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/987/lei_complementar_no_073_de_31_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/981/lei_no_820_de_23_de_maio_de_2023_autoriza_outorga_de_uso_da_fabrica_de_tubos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/980/lei_no_819_de_10_de_maio_de_2023_credito_adicional_especial_10_mil.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/979/lei_no_818_de_10_de_maio_de_2023_homologacao_do_rel._de_avaliacao_atuarial_2023_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/978/lei_no_817_de_10_de_maio_de_2023_filiacao_do_legislativo_a_ucmmat_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/977/lei_no_816_de_28_de_abril_de_2023_programa_vereador_mirim_formando_cidadaos_politizados.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/976/lei_no_815_de_05_de_abril_de_2023_proibe_queima_de_fogos_de_estampidos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/975/lei_no_814_de_05_de_abril_de_2023_acrescenta_dispositivo_a_lei_781-2022_terreno_camara.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/974/lei_no_813_de_05_de_abril_de_2023_premiacao_iptu.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/986/lei_complementar_n._072_2023_-_refaz_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/973/lei_no_812_de_27_de_marco_d_2023_cmdca_-_ct_-_fundo_do_cmdca.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/972/lei_no_811_de_23_de_marco_de_2023_credito_adicional_espcial_r_5.84400.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/971/lei_no_810_de_23_de_marco_de_2023_credito_adicional_especial_r_868.71464.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/970/lei_no_809_de_08_de_marco_de_2023_credito_suplementar_r_1.145.99298.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/985/lei_complementar_n._071_2023_-_adequacao_vencimento_inicial_ag._de_end._e_acs_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/995/resolucao_no_002-2023_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/969/lei_no_808_de_13_de_fevereiro_de_2023_rga_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/968/lei_no_807_de_13_de_fevereiro_de_2023_rga_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/967/lei_no_806_de_13_de_fevereiro_de_2023_premiacao_em_moeda_corrente.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/991/decreto_legislativo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2023/994/resolucao_no_001-2023_comissoes_ccj_ctf.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/961/lei_no_800_de_24_de_novembro_de_2022_aquisicao_de_10_hectares_para_transbordo_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/984/lei_complementar_n._070_2022_-_isencao_itbi_permuta_imoveis_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/965/lei_no_804_de_19_de_dezembro_de_2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/993/resolucao_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/983/lei_complementar_n._069_2022_ampliacao_e_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/982/lei_complementar_n._068_2022_altera_lc_042-2019_zeitur_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/964/lei_803_de_07_de_dezembro_de_2022_credito_suplementar_20_mil_camara.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/992/resolucao_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/963/lei_no_802_de_30_de_novembro_de_2022_convenio_ufmt.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/962/801.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/990/decreto_legislativo_004-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/989/decreto_legislativo_003-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/988/decreto_legislativo_002-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/960/lei_n_799_de_10_de_outubro_de_2022_superavit_financeiro_do_exercicio_anterior_r_1.385.37570.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/959/lei_n_798_de_10_de_outubro_de_2022_credito_adicional_suplementar_8_milhoes.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/958/lei_n_797_de_03_de_outubro_de_2022_credito_adicional_especial_262.96992_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/957/ldo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/948/lei_complementar_n_067_2022_altera_tabela_fg.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/947/lei_complementar_n066_2022_altera_tabelas_01_e_03_do_anexo_vi_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/956/lei_n_795_de_28_de_setembro_de_2022_revisao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/955/lei_no_794_de_06_de_setembro_de_2022_credito_adicional_suplementar_saae_37.00000.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/954/lei_no_793_de_06_de_setembro_de_2022_autorizacao_de_uso_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/953/lei_no_792_de_23_de_agosto_de_2022_criacao_da_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/952/lei_no_791_de_09_de_agosto_de_2022_altera_lei_787-2022_diarias_camara.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/946/lei_complementar_no_065_2022_adequacao_dos_vencimentor_dos_acs_e_agentes_de_edemias.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/951/lei_no_790_de_14_de_julho_de_2022_-_credito_especial_-_casa_abrigo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/950/lei_no_789_de_27_de_junho_de_2022_credito_adicional_especial_-pensoes_especiais_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/949/lei_no_788_de_24_de_junho_de_2022_credito_especial_67.50000_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/934/lei_no_787_de_14_de_junho_de_2022_diarias_do_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/933/lei_no_786_de_14_de_junho_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/937/lei_complementar_no_064_2022_cria_fg_no_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/936/lei_complementar_no_063_refaz_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/944/resolucao_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/945/decreto_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/1000/decreto_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/932/lei_no_785_de_09_de_maio_de_2022_autoriza_celebrar_convenio_com_cdl_e_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/931/lei_no_784_de_09_de_maio_de_2022_credito_adicional_suplementar_120.00000.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/930/lei_no_783_de_09_de_maio_de_2022_credido_adicional_suplementar_saae_50.00000.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/929/lei_no_782_de_09_de_maio_de_2022_hologacao_de_relatorio_atuarial_rpps.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/928/lei_no_781_de_25_de_abril_de_2022_permuta_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/935/lei_complementar_no_062_ampliar_vagas_da_lei_047_e_outras_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/943/resolucao_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/942/resolucao_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/926/lei_no_779_de_10_de_marco_de_2022_rga_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/925/lei_no_778_de_22_de_fevereiro_de_2022_diarias.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/924/lei_no_777_de_22_de_fevereiro_de_2022_rga_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/939/lei_complementar_n._061de_22_de_fevereiro_altera_dispositivos_da_lc_047_de_2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/923/lei_no_776_de_21_de_fevereiro_de_2022_credido_adicional_especial_831.26244.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/922/lei_no_775_de_21_de_fevereiro_de_2022_superavit_financeiro_15.502.73992.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/938/lei_complementar_n._060_de_21_de_fevereiro_de_2022_modifica_pccs_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/941/resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2022/940/resolucao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/902/lei_no_761_de_21_de_setembro_de_2021._credito_adicional_suplementar_r_3.14939400docx.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/901/lei_no_760_de_16_de_setembro_de_2021_plano_de_gestao_integrada_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/916/lei_no_774_de_14_de_dezembro_de_2021_rga_do_legislativo3866.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/915/lei_no_773_de_14_de_dezembro_de_2021_credito_suplementar_saae_68.48945_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/914/lei_no_772_de_14_de_dezembro_de_2021_altera_lei_do_ipiranga_previ_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/913/lei_no_771_de_14_de_dezembro_de_2021_rga_prefeitura3867.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/921/lei_complementar_n._059_2021__novas_regras_itbi_urbano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/918/resolucao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1006/resolucao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/912/lei_no_770_de_09_de_dezembro_de_2021_altera_anexos_do_ppa_22-25_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/911/lei_no_769_de_09_de_dezembro_de_2021_autoriza_remanejamentos_na_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/910/lei_no_768_de_30_de_novembro_de_2021_ratifica_participacao_no_consorcio_de_desenvolvimento_do_teles_pires.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/909/lei_no_767_de_30_de_novembro_de_2021_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/907/lei_no_765_de_08_de_novembro_de_2021_credito_suplementar_por_excesso_de_arrecadacao_2.80000.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/917/resolucao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1005/resolucao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/920/lei_complementar_n._058_2021_dispoe_sobre_regime_de_prividencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/905/lei_no_764_de_30_de_setembro_de_2021._excesso_de_arecadacao_r_10.000.00000.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/904/lei_no_763_de_30_de_setembro_de_2021_superavit_financeiro_r_3.852.14481.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/919/lei_complementar_n._057_2021_dispoe_sobre_largura_de_ruas_e_avenidas_em_cojuntos_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/900/lei_no_759_de_12_de_agosto_de_2021_plano_plurianual_ppa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/899/lei_no_758_de_12_de_agosto_de_2021_aquisicao_de_area_transbordo_500_mil_reias.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/891/decreto_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/997/decreto_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1004/resolucao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/892/resolucao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/898/lei_no_757_de_03_de_agosto_de_2021_credito_2.198.50000docx.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/897/lei_no_756_de_03_de_agosto_de_2021_credito_276.500_docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/896/lei_no_755_de_15_de_julho_de_2021_credito_adicional__189.45678.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/895/lei_no_754_de_05_de_julho_de_2021_pddem_dinheiro_direto_na_escola.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/906/lei_complementar_n._056_2021_dispoe_sobre_alteracao_do_anexo_iii_da_lc_n._048_2020docx.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/894/lei_no_753_de_08_de_junho_de_2021_credito_adicional_superavit_assistencia_social_r_294.96516docx.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/840/lei_complementar_no_054_de_24_de_marco_de_2021_refaz.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/846/lei_no_751_de_23_de_marco_de_2021_credito_adicional_230_mil_poco.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/845/lei_no_750_de_24_de_marco_2020_reestrutura_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/888/resolucao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1003/resolucao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/844/lei_no_749_de_25_de_fevereiro_de_2021_reabre_prazos_de_regularizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/843/lei_no_748_de_22_de_fevereiro_de_2021_baixa_e_doacao_de_bens_da_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/842/lei_no_747_de_05_de_fevereiro_de_2021._credito_adicional_poco_230_mil_docx.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/841/lei_no_746_de_05_de_fevereiro_de_2021.abertura_de_creditos_adicionais_e_suplementares_docx.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/887/resolucao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1002/resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/886/resolucao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/1001/resolucao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/785/lei_no_745_de_22_de_dezembro_de_2020_-_credito_adicional_suplementar_-_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/784/lei_no_744_de_22_de_dezembro_de_2020_-_credito_adicional_superavit_r_13.36440.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/783/lei_no_743_de_22_de_dezembro_de_2020_-_altera_meta_e_estrategias_do_plano_municipal_de_educacao_-_lei_530-2015.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2021/782/lei_no_742_de_22_de_dezembro_de_2020_-_altera_o_art.3o_da_lei_730-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/781/lei_no_741_de_14_de_dezembro_de_2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/796/lei_no_740_de_09_de_dezembro_de_2020_-_dispoe_sobre_a_revisao_da_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/795/lei_no_739_de_09_de_dezembro_de_2020_-_dispoe_sobre_a_revisao_do_ppa-2018-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/839/lei_complementar_n._053_2020_-dispoe_sobre_a_alteracao_e_transformacao_do_cargo_de_assessor_juridico_da_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1009/resolucao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/884/resolucao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1008/resolucao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/794/lei_no_738_de_07_de_dezembro_de_2020_-_credito_adicional_suplementar_r_2.722.59000.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/793/lei_no_737_de_07_de_dezembro_de_2020_-_dipoe_sobre_autorizacao_para_baixa_e_incorporacao_bens_imoveis_do_patriminio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/885/resolucao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/792/lei_no_736_de_24_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_1.061.10220.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/791/lei_no_735_de_24_de_novembro_de_2020_-_dispoe_sobre_a_transmissao_de_mandato_eletivo_no_ambito_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/838/lei_complementar_n._052_2020_-_regulamenta_recebimento_de_honorarios_advocaticios_sucumbenciais_23.11.2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/837/lec4d01.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/790/lei_no_734_de_16_de_novembro_de_2020_-_credito_adicional_especial_-_r_64.15278_-_aldir_blank_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/789/lei_no_733_de_16_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_24.80458_-_saae_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/788/lei_no_732_de_16_de_novembro_de_2020_-_credito_adicional_suplementar_-_r_20.02335_-_saae_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/787/lei_no_731_de_13_de_outubro_de_2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/780/lei_no_730_de_05_de_outubro_de_2020_-_permuta_de_bens_imoveis.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/779/lei_no_729_de_05_de_outubro_de_2020_-_dispoe_sobre_a_municipalizacao_de_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/778/lei_no_728_de_14_de_setembro_de_2020_-_credito_adicional_-_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/777/lei_no_727_de_14_de_setembro_de_2020_-_dispoe_sobre_a_revisao_do_ppa_11710.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/776/lei_no_726_de_28_de_julho_de_2020_-_dispoe_sobre_a_adequacao_do_regime_de_previdencia_proprio_a_ec_103-201911996.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/775/lei_no_725_de_13_de_julho_de_2020_-_credito_adicional_suplementar_-_r_250.00000_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/774/lei_no_724_de_13_de_julho_de_2020_-_autoriza_o_remanejamento_transferencias_e_trasnposicao_de_dotacoes_da_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/773/lei_no_723_de_13_de_julho_de_2020_-_credito_adicional_suplementar_-_r_304.76100_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/772/lei_no_722_de_06_de_julho_de_2020_-_credito_adicional_suplementar_-_r_36.00000_-_saae_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/771/lei_no_721_de_06_de_julho_de_2020_-_credito_adicional_superavit_-_r_3.302.52470_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/770/lei_no_720_de_06_de_julho_de_2020_-_credito_adicional_superavit_-_r_1.354.61269_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/769/lei_no_719_de_30_de_junho_de_2020_-_credito_adicional_especial_-_r_14.00000.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/768/lei_no_718_de_30_de_junho_de_2020_-_credito_adicional_especial_-_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/767/lei_no_717_de_30_de_junho_de_2020_-_credito_adicional_especial__-_r_614.745209688.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/766/lei_no_716_de_23_de_junho_de_2020_-_dispoe_sobre_as_normas_de_movimentacao_funcional_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/765/lei_no_715_de_01_de_junho_de_2020_-_autoriza_o_poder_executivo_municipal_a_permutar_bem_movel_da_administracao_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/890/lei_complementar_n._050_2020_-_altera_os_artigos_787980_e_1o_do_art._184_da_lei_complementar_no_024_2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/764/lei_no_714_de_28_de_maio_de_2020_-_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_ipiranga_9685.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/763/lei_no_713_de_19_de_maio_de_2020_-_autoriza_abertura_de_credito_adicional_suplementar_e_recebe_em_doacao_materi9684.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/889/lei_complementar_n._049_2020_-_altera_o_caput_e_o_paragrafo_primeiro_do_art.2o_da_lei_complementar_009-2011_-_limpeza_dos_lotes.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/762/lei_no_712_de_27_de_abril_de_2020_-_credito_adicional_suplementar_-_r_152.00000.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/761/lei_no_711_de_27_de_abril_de_2020_-_credito_adicional_especial_-_r_14.79000.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/996/decreto_legislativo_001-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/852/decreto_legislativo_001-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/760/lei_no_710_de_06_de_abril_de_2020_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/759/lei_no_709_de_06_de_abril_de_2020_-_credito_adicional_superavit.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/758/lei_no_708_de_06_de_abril_de_2020_-_credito_adicional_tendencia_de_excesso.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/757/lei_707-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/756/lei_706-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/755/lei_705-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/753/lei_complementar_n._048_2020_-_pccs_camara_municipal8181.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/1007/resolucao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/883/resolucao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/754/lei_704-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2020/752/lei_complementar_n._047_2020_-_pccs7710.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/751/lei_complementar_n._046_2020_-_estatuto_do_servidor_publico_27709.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/747/lei_703-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/746/lei_702-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/882/resolucao_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/745/lei_701-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/744/lei_700-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/851/decreto_legislativo_006-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/850/decreto_legislativo_005-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/849/decreto_legislativo_004-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/848/decreto_legislativo_003-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/847/decreto_legislativo_002-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/743/lei_699-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/742/lei_698-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/741/lei_697-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/750/lei_complementar_n._045_2019_-_reajusta_os_valores_do_itbi_rural.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/740/lei_696-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/739/lei_695-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/738/lei_694-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/749/lei_complementar_n._044_2019_-_prorroga_o__refaz.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/737/lei_693-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/736/lei_no_692_de_16_de_julho_-_dispoe_sobre_o_programa_habitacional.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/735/lei_no_691_de_08_de_julho_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/734/lei_no_690_de_08_de_julho_-_servico_voluntario.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/733/lei_no_689_de_01_de_julho_-_compensacao_de_creditos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/732/lei_no_688_de_01_de_julho_-_credito_adicional_superavit_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/748/lei_complementar_n._043_2019_-_dispoe_sobre_refaz.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/729/lei_no_687_de_19_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/728/lei_no_686_de_17_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/731/lei_complementar_n042_2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/727/lei_no_685_de_22_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/726/lei_no_684_de_22_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/725/lei_no_683_de_21_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/724/lei_no_682_de_30_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/723/lei_no_681_de_30_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/730/lei_complementar_n041_2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/722/lei_no_680_de_09_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/721/lei_no_679_de_09_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/720/lei_no_678_de_09_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/716/resolucao_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/719/lei_no_677_de_12_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/718/lei_no_676_de_12_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/717/lei_no_675_de_07_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/713/lei_no_674_de_26_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/712/lei_no_673_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/711/lei_no_672_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/714/decreto_legislativo_001-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/710/lei_no_671_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/715/resolucao_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2019/709/projeto_de_lei_no_001_de_15_de_janeiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/829/lei_no_669_de_18_de_dezembro_de_2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/828/lei_no_668_de_13_de_dezembro_de_2018_-_credito_adicional_r_728.70000.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/827/lei_no_667_de_13_de_dezembro_de_2018_-_credito_adicional_r_42.00000_-_saae.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/836/lei_complementar_n._040_2018_-fica_prorrogado_o_prazo_para_aplicacao_da_progressividade_da_lei_complementar_027-2014.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/881/resolucao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/826/lei_no_666_de_05_de_dezembro_de_2018_-_credito_adicional_r_1.052.01200.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/825/lei_no_665_de_26_de_novembro_de_2018_-_fica_alterado_o_artigo_3o_da_lei_031-2005.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/835/lei_complementar_n._039_2018_-_refornula_a_lei_de_criacao_do_fundo_municipal_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/824/lei_no_664_de_26_de_novembro_de_2018_-_credito_adicional_r_372.88900.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/823/lei_no_663_de_14_de_novembro_de_2018_-_estabelece_os_requisitos_para_declaracao_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/822/lei_no_662_de_13_de_novembro_de_2018_-_credito_adicional_r_2.497.08200.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/821/lei_no_661_de_06_de_novembro_de_2018_-_altera_o_coeficiente_do_cargo_de_agente_de_fiscalizacao_ii.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/820/lei_no_660_de_06_de_novembro_de_2018_-cria_verba_indenizatoria_para_desempenho_de_ativdade_delagada_-_pm-pjc.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/819/lei_no_659_de_06_de_novembro_de_2018_-_credito_adicional_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/818/lei_no_658_de_01_de_novembro_de_2018_-_dispoe_sobre_a_revisao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/817/lei_no_657_de_16_de_outubro_de_2018_-_credito_adicional_suplementar_-r_64.00000.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/816/lei_no_656_de_09_de_outubro_de_2018_-_credito_adicional_suplementar_-_saae_r_25.52439.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/815/lei_no_655_de_09_de_outubro_de_2018_-_altera_o_quadro_de_providmento_efetivo_do_art.53_da_lei_054_-_vencimento_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/814/lei_no_654_de_03_de_outubro_de_2018_-_credito_adicional_superavit_-_r_35.34107.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/813/lei_no_653_de_03_de_outubro_de_2018_-_credito_adicional_suplementar_r_1.426.64100.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/834/lei_complementar_n._038_2018_-_institui_o_refaz.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/833/lei_complementar_n._038_2018_-_institui_o_refaz.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/812/lei_no_652_de_28_de_setembro_de_2018_-_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/811/lei_no_651_de_11_de_setembro_de_2018_-_autoriza_o_poder_executivo_a_locar_imovel_-_correio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/810/lei_no_650_de_27_de_agosto_de_2018_-_dispoe_sobre_a_gestao_democratica_do_ensino_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/809/lei_no_649_de_11_de_julho_de_2018_-_credito_adicional_especial_-_r_572.62837.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/808/lei_no_648_de_11_de_julho_de_2018_-_credito_adicional_especial_-_saae.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/807/lei_no_647_de_11_de_julho_de_2018_-_credito_adicional_suplementar_-_r_1.601.98800.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/806/lei_no_645_de_10_de_julho_de_2018_-_credito_adicional_suplementar_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/805/lei_no_645_de_10_de_julho_de_2018_-_credito_adicional_suplementar_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/708/resolucao_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/804/lei_no_644_de_27_de_junho_de_2018_-_autoriza_o_municipio_de_ipiranga_do_norte_a_extinguir_credito_atraves_de_dacao_em_pagamento.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/803/lei_no_643_de_21_de_junho_de_2018_-_cria_o_fundo_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/802/lei_no_642_de_20_de_junho_de_2018_-_credito_adicional_especial_-_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/801/lei_no_641_de_07_de_junho_de_2018_-_autoriza_a_permuta_de_bem_movel.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/800/lei_no_640_de_30_de_maio_de_2018_-_credito_adicional__superavit_-_drenagem_r_168.74372.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/705/decreto_legislativo_002-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/799/lei_no_639_de_07_de_maio_de_2018_-_credito_adicional_camara_r_40.00000.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/797/lei_no_638_de_10_de_abril_de_2018_-_autoriza_o_poder_executivo_a_adquirir_11_hectares_no_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/798/lei_no_637_de_27_de_fevereiro_de_2018_-_autoriza_contratar_operacao_de_credito_com_o_bb.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/707/resolucao_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/704/decreto_legislativo_001-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2018/706/resolucao_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/832/lei_complementar_n._036_2017_-_altera_e_inclui_dispositivos_na_lei_066-2005.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/685/lei_no_617_de_19_de_outubro_de_2017_-_ldo_2018_1.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2018/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/678/lei_no_610_de_24_de_agosto_de_2017_-_dispoe_sobre_a_reducao_dos_subsidios.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/660/660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/659/659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/831/lei_complementar_n._035_2017_-_atualiza_valores_lei_8.666.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/880/resolucao_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2017/879/resolucao_no_001-2017.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/878/resolucao_no_005-2016.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/877/resolucao_no_004-2016.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/876/resolucao_no_003-2016.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2016/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/875/resolucao_no_002-2016.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2016/874/resolucao_no_001-2016.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/873/resolucao_no_004-2015.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/872/resolucao_no_003-2015.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/871/resolucao_no_002-2015.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2015/870/resolucao_no_001-2015.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/869/resolucao_no_004-2014_-_calendario.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/868/resolucao_no_003-2014_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/867/resolucao_no_002-2014_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2014/866/resolucao_no_001-2014.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2014/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/865/resolucao_no_003-2013.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/864/resolucao_no_002-2013.doc.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2013/863/resolucao_no_001-2013.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2013/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/862/resolucao_003-2012_-_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/830/resolucao_004-2012_-_regimento_interno__novo_.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/861/resolucao_002-2012_-_altera_a_redacao_do_regimento_interno_mirim.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2012/860/resolucao_001-2012_-_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2012/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2011/859/resolucao_002-2011_-_reajuste_das_diarias.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2011/858/resolucao_001-2011_-_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2011/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2010/857/resolucao_001-2010_-_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2010/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/270/lei_no_274_2009_-_autoriza_locacao_de_imovel_para_os_correios__21_12_2009_.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/856/resoluaao_004-2009_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/855/resoluaao_003-2009_-_regimento_interno_camara_mirirm.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/854/resoluaao_002-2009_-_uso_do_carro.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2009/853/resoluaao_001-2009_-_calendario.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2009/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2008/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2007/786/lei_no_161.2007_-_revoga_as_leis_088.2006_e_099.2006_-_reestrutura_ipiranga-previ_revogada_pela_lei_218.2008.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2007/145/lei_no_145.2007_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2007/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/sapl/public/normajuridica/2006/113/lei_no_113.2006_-_proibe_nepotismo.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2006/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipirangadonorte.mt.leg.br/media/./sapl/public/normajuridica/2005/1/1_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G1107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="221.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="220.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>