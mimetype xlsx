--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -72,60 +72,60 @@
   <si>
     <t>Valmor Canever</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade de realizar a instalação e substituição das lâmpadas de iluminação pública na Avenida Rio Branco até a rotatória localizada ao final dos armazéns gerais, na Avenida Fortaleza e na Avenida Vitória, bem como, a construção e restauração dos canteiros centrais nessas Avenidas no município de Ipiranga do Norte- MT.”</t>
   </si>
   <si>
     <t>Indicação nº 27 de 2026</t>
   </si>
   <si>
     <t>Fabiano do Povo</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal a necessidade, de juntamente como as entidades de organização civil, se buscar o aumento real ou de reajuste salarial aos servidores da cooperativa COOPSERVS e dos servidores da OSCIP do município de Ipiranga do Norte- MT.”</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 10 de 2026</t>
   </si>
   <si>
     <t>Juliano Berticelli - Prefeito</t>
   </si>
   <si>
-    <t>....</t>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER O INCENTIVO A ARRECADAÇÃO DO IPTU 2026, COM SORTEIO DE PRÊMIOS EM MOEDA CORRENTE NACIONAL DESTINADO A PREMIAÇÕES RELATIVA AO SORTEIO DO IPTU PREMIADO 2026DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 1 de 2026</t>
   </si>
   <si>
     <t>Karine Ines Berna de Souza</t>
   </si>
   <si>
-    <t>......</t>
+    <t>Apresento a presente Moção de Aplauso à Coronel Fernanda, em reconhecimento ao relevante trabalho prestado ao nosso município e a toda a região.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>